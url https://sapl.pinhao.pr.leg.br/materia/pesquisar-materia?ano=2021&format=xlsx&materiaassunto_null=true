--- v0 (2026-01-07)
+++ v1 (2026-04-08)
@@ -54,5423 +54,5423 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alexandro</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/3/01_2021_aplainado_sao_roquinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/3/01_2021_aplainado_sao_roquinho.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência um aplainado para construção de uma casa para o Sr. Antonio Amaral, na Localidade de São Roquinho, próximo da residência do Sr. Laudo Torres; solicitamos também a readequação e cascalhamento de aproximadamente 800 metros de estrada.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/4/02_2021_estrada_fax_coutos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/4/02_2021_estrada_fax_coutos.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência a readequação e cascalhamento da estrada de acesso à Balsa do Rio Floresta ligando à estrada geral de Faxinal dos Coutos; também ressaltamos a necessidade da readequação da estrada de acesso dos moradores nas proximidades da referida estrada.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Jean</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/5/01_2021_lombadas_av_trifon.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/5/01_2021_lombadas_av_trifon.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma lombada na Av. Trifon Hanycz, próxima ao comércio Ponto do Pastel, e outra lombada na mesma Avenida, próxima ao comércio Loja Universal.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Aroldo</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/6/01_2021_calcamento_pedras_irregulares.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/6/01_2021_calcamento_pedras_irregulares.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação com pedras irregulares na Rua Basílio Grosko, seguimento com a Rua João Domingos Bueno, do trecho da Escola Água Verde que dá acesso à Igreja São José, no Bairro Invernadinha.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Jerson Costa Antunes (in memoriam)</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/7/01_2021_ilum_pub_b_azaleia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/7/01_2021_ilum_pub_b_azaleia.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas manutenções na iluminação pública (reparo nas hastes e troca de lâmpadas queimadas) no final da Rua Antonio Tussolini, Bairro Azaleia.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Luzyanna</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/8/01_2021_pontos_onibus.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/8/01_2021_pontos_onibus.pdf</t>
   </si>
   <si>
     <t>Quem sejam construídos pontos de ônibus na Localidade de Todos os Santos.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/9/02_2021_estrada_barreiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/9/02_2021_estrada_barreiros.pdf</t>
   </si>
   <si>
     <t>Que seja feita a readequação da estrada da Localidade de Barreiros, e também a colocação de cascalho próximo à propriedade do Sr. Neuri Correia.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/10/01_2021_estrada_sao_roque.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/10/01_2021_estrada_sao_roque.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição de cascalho, reabertos os bueiros e saídas de água, retirada de pedras maiores, na estrada geral que liga a cidade de Pinhão e a Comunidade de São Roque.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/11/02_2021_estrada_sao_roque.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/11/02_2021_estrada_sao_roque.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição de cascalho, reabertos os bueiros e saídas de água na estrada geral que liga a Comunidade de São Roque até a Comunidade dos Ceci.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/12/03_2021_estrada_arroio_bonito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/12/03_2021_estrada_arroio_bonito.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição de cascalho, reabertos os bueiros e saídas de água, retirada de pedras maiores, na estrada geral que liga a cidade de Pinhão e a Comunidade de Arroio Bonito.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/13/03_2021_calcamento_pedras_irregulares.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/13/03_2021_calcamento_pedras_irregulares.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento com pedras irregulares na Rua João Ferreira da Silva, no Bairro Mazurechem.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/14/02_2021_estrada_coutos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/14/02_2021_estrada_coutos.pdf</t>
   </si>
   <si>
     <t>Que seja feito cascalhamento e um bueiro na estrada vicinal que dá início da estrada principal e dá acesso à Comunidade Santa Cruz, Faxinal dos Coutos. Essa estrada passa por várias propriedades como, por exemplos, dos Srs. Osvaldo Lupepsa, Ermuthe Zinerman, Dona Nice, João Cristo, dentre outros; segue ainda para as Comunidades de Serrinho, Santana, Todos os Santos.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/15/03_2021_esgoto_bairro_vila_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/15/03_2021_esgoto_bairro_vila_caldas.pdf</t>
   </si>
   <si>
     <t>Que seja feito o desentupimento da rede de esgoto do Bairro Vila Caldas, Rua Edson Martins. Em visita ao Bairro no dia 18/02/2021, a pedido dos moradores, constatamos a rede de esgoto a céu aberto. Portanto, que a Secretaria responsável tome as devidas providências a respeito do problema ora referido.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/16/02_2021_calcamento_rua_anacleto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/16/02_2021_calcamento_rua_anacleto.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado calçamento (ou condições melhores de manutenção) na Rua Anacleto Leopoldino de Abreu, no Alto da Vila Baggio, divisa com Bairro Dona Evanira.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/17/03_2021_rua_rio_janeiro_sao_jose.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/17/03_2021_rua_rio_janeiro_sao_jose.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado fechamento de buracos na esquina da Rua Rio de Janeiro e São José, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/18/03_2021_troca_lampadas_pr_170.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/18/03_2021_troca_lampadas_pr_170.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca das lâmpadas danificadas no trajeto até o Bairro Dois Irmãos.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Pedro</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/19/01_2021_lombadas_agua_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/19/01_2021_lombadas_agua_verde.pdf</t>
   </si>
   <si>
     <t>Que sejam construídas lombadas padrão na Rua Beija Flor, Bairro Água Verde, uma entre a Rua Pavão e Rua das Dálias, outra na Rua Vitorino Teixeira P. entre a Rua Pavão.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/20/02_2021_estrada_ponte_queimada.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/20/02_2021_estrada_ponte_queimada.pdf</t>
   </si>
   <si>
     <t>Que seja feita a readequação e cascalhamento da estrada da Ponte Queimada, na Comunidade de Avencal.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/21/01_2021_estrada_serra_mula.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/21/01_2021_estrada_serra_mula.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção e reposição de cascalho na “Serra da Mula”, estrada que liga a Comunidade de Barreiros à Localidade do Zattar, interior do Município.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/22/02_2021_espaco_cultural.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/22/02_2021_espaco_cultural.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo quanto a construção de um espaço para manifestações culturais, comtemplando atividades musicais, de dança, declamação, teatro, aulas de música, contação de histórias da cultura local, e para apresentações.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/23/03_2021_melhorias_bairro_evanira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/23/03_2021_melhorias_bairro_evanira.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas as seguintes melhorias no Bairro Dona Evanira: Conclusão da extensão da Rede de Esgoto no final da Rua 19 de Novembro; Construção de bueiro para vasão d’água na mesma; Extensão de Rede de Esgoto na Rua João Maria Rocha; Realização de manutenção na estrutura das ruas do bairro.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Luiz</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/24/02_2021_cobertura_posto_ii_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/24/02_2021_cobertura_posto_ii_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma cobertura no Posto de Saúde do Bairro Dois Irmãos, para abrigar as pessoas que esperam atendimento.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/25/03_2021_estrada_interior.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/25/03_2021_estrada_interior.pdf</t>
   </si>
   <si>
     <t>Que seja realizado cascalhamento na estrada do Sr. Luis Buava, passando pelo Dioca, até a propriedade do mesmo.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/26/04_2021_rua_exp_antonio_pires.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/26/04_2021_rua_exp_antonio_pires.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias na Rua Expedicionário Antonio Pires, no Bairro Azaleia, onde se encontra em situação precária.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/27/02_2021_extensao_unicentro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/27/02_2021_extensao_unicentro.pdf</t>
   </si>
   <si>
     <t>Que seja dado início em uma conversa do Poder Executivo, Legislativo e Universidade Estadual do Centro-Oeste (UNICENTRO), a respeito da extensão universitária do Campus para a cidade de Pinhão.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/28/03_2021_rua_barao_rio_branco.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/28/03_2021_rua_barao_rio_branco.pdf</t>
   </si>
   <si>
     <t>Que seja efetivado uma limpeza no trecho da Rua Barão do Rio Branco, em frente ao antigo campinho de futebol, próximo a antiga fábrica de manilhas, localizado no Bairro Nossa Senhora Aparecida. Esse trecho é uma travessa da Rua XV de Dezembro para Rua Frei Corbiniano.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/29/04_2021_estrada_pinhalzinho_3_barras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/29/04_2021_estrada_pinhalzinho_3_barras.pdf</t>
   </si>
   <si>
     <t>A melhoria do trecho que liga Pinhalzinho à Três Barras.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/30/05_2021_doulas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/30/05_2021_doulas.pdf</t>
   </si>
   <si>
     <t>A inclusão de doulas no atendimento público às gestantes do município de Pinhão.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/31/06_2021_transf_vac_infantil.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/31/06_2021_transf_vac_infantil.pdf</t>
   </si>
   <si>
     <t>A transferência do posto de vacinação infantil para outra localidade do Município de Pinhão.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/32/07_2021_valeta_rua_rio_janeiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/32/07_2021_valeta_rua_rio_janeiro.pdf</t>
   </si>
   <si>
     <t>A reparação de uma valeta de encanamento na Rua Rio de Janeiro, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/33/04_2021_rua_olho_dagua.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/33/04_2021_rua_olho_dagua.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza dos bueiros, se preciso trocar as manilhas, para melhorar o escoamento da água da chuva, trazendo melhorias para a comunidade; também que sejam recolhidos os entulhos que se encontram no rio, poluindo o meio ambiente, na Rua Olho D’Água, Bairro São José.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Edson F.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/34/01_2021_estrada_estrada_zattar_fax_ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/34/01_2021_estrada_estrada_zattar_fax_ribeiros.pdf</t>
   </si>
   <si>
     <t>Que seja feita a readequação e cascalhamento das estradas do Zattar e do Faxinal dos Ribeiros.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/35/02_2021_ilum_pub_rua_sete.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/35/02_2021_ilum_pub_rua_sete.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção da iluminação pública (troca de lâmpada queimada) na Rua Sete de Setembro, esquina com a Rua Anacleto Leopoldino de Abreu, ao lado da All Car – Peças Automotivas.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Elias</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/36/01_2021_rua_sao_simao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/36/01_2021_rua_sao_simao.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção e limpeza na Rua São Simão, Bairro São Cristóvão, que tem entulhos tomando conta de um espaço da rua.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/37/02_2021_ruas_vila_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/37/02_2021_ruas_vila_caldas.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção e limpeza na Rua Rio Jordão, Rua Rio Paraná, e Rua Rio Iguaçú, Bairro Vila Caldas, que se localizam atrás do Fórum Eleitoral.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/38/03_2021_ruas_ciclovia_invernadinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/38/03_2021_ruas_ciclovia_invernadinha.pdf</t>
   </si>
   <si>
     <t>Que seja feita pavimentação asfáltica na Rua Basilio Grosko, seguindo na Rua Eugênio da Silveira Almeida, Bairro Invernadinha, com ciclovia ou passeio lateral para pedestres, visto com grande fluxo de pessoas com bicicletas ou mesmo a pé.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/39/04_2021_rua_frei_corbiniano.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/39/04_2021_rua_frei_corbiniano.pdf</t>
   </si>
   <si>
     <t>Que seja feita pavimentação asfáltica na Rua Frei Corbiniano, Bairro Mazurechem, pois tal rua é fundamental para melhor circulação do trânsito.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/40/05_2021_manutencao_cemiterio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/40/05_2021_manutencao_cemiterio.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção do muro e fios elétricos do Cemitério Municipal Frei Francisco, Bairro Vila Caldas, o qual vem passando por vandalismos.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/41/06_2021_ruas_colina_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/41/06_2021_ruas_colina_verde.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção e limpeza nas ruas do Bairro Colina Verde, principalmente na Rua 4, que encontra-se intransitável.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/42/04_2021_boca_lobo_rua_alcebiades.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/42/04_2021_boca_lobo_rua_alcebiades.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção na Rua Alcebíades Gonçalves, atrás da Rodoviária.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/43/04_2021_estrada_sao_roquinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/43/04_2021_estrada_sao_roquinho.pdf</t>
   </si>
   <si>
     <t>Indicando a readequação com cascalho da estrada de São Roquinho, descendo para o Dino Baggio.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/44/04_2021_estrada_guarapuavinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/44/04_2021_estrada_guarapuavinha.pdf</t>
   </si>
   <si>
     <t>Que seja realizado manutenção e reposição de cascalho na estrada que passa na frente da igreja Santo Antônio dando acesso a propriedade da moradora Sabrina Mendes e demais moradores da comunidade de Guarapuavinha.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/45/05_2021_rua_rio_janeiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/45/05_2021_rua_rio_janeiro.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos na Rua Rio de Janeiro, precisamente na valeta em frente as residências de n.ºs 40 e 43, no Bairro Água Verde. E que no referido local seja construída uma lombada.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/46/06_2021_bueiro_r_miguel_kruger.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/46/06_2021_bueiro_r_miguel_kruger.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos no bueiro na Rua Miguel Krugger, esquina com a Rua João Ferreira da Silva, em frente a quadra da Escola Municipal Cecília Meireles, Bairro Mazurechem.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/47/08_2021_pintura_postes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/47/08_2021_pintura_postes.pdf</t>
   </si>
   <si>
     <t>Que seja refeita a pintura nos postes para identificação dos nomes de ruas, e uma estratégia para identificar as casas que ainda não tiverem, com os números.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/48/09_2021_estudo_ref_alagamentos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/48/09_2021_estudo_ref_alagamentos.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um estudo pontuando todos os pontos de alagamentos da nossa cidade para que haja uma ação efetiva e eficaz diante desta problemática que há anos está impregnada em Pinhão.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/49/07_2021_estradas_barreiros_3barras_pinhalzinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/49/07_2021_estradas_barreiros_3barras_pinhalzinho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção nas Estradas, Bueiros e Pontes: Das Localidades, Barreiros, Três Barras e Pinhalzinho.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/50/04_2021_boca_lobo_rua_alcebiades.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/50/04_2021_boca_lobo_rua_alcebiades.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza nas bocas de lobo na Rua Alcebíades Gonçalves, atrás da Rodoviária.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/51/03_2021_estrada_zattarlandia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/51/03_2021_estrada_zattarlandia.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento com reposição de cascalho e limpeza de bueiros na estrada da Sapecadeira, da estrada do Zatarlandia em frente a antiga propriedade do Sr. Mauro Beira ate a estrada do Poço Grande.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/52/04_2021_estrada_fazenda_velha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/52/04_2021_estrada_fazenda_velha.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento com reposição de cascalho e limpeza de bueiros na estrada da Fazendo Velha, da PR 170 até a Comunidade do Evangélicos no Fax. dos Ribeiros.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/53/07_2021_rua_amauri_m_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/53/07_2021_rua_amauri_m_silva.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos e manutenção na Rua: Amauri M. da Silva, Bairro: Dona Áurea, onde foi apenas iniciado a construção do calçamento, deixaram uma quantidade grande de terra atrapalhando na rua.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/54/08_2021_rua_albari_f_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/54/08_2021_rua_albari_f_caldas.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos e manutenção na Rua Albari F. Caldas, Bairro: Dona Áurea, onde se encontra várias manilhas jogadas na rua, foi apenas iniciado a construção do calçamento e não foi terminado.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/55/09_2021_estrada_fax_ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/55/09_2021_estrada_fax_ribeiros.pdf</t>
   </si>
   <si>
     <t>Que seja realizado manutenção e reposição de cascalho na estrada “Geral” do Faxinal dos Ribeiros, precisamente nas Comunidades de Taquaras e Avencal.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/56/10_2021_estrada_fax_silverios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/56/10_2021_estrada_fax_silverios.pdf</t>
   </si>
   <si>
     <t>Que seja realizado manutenção e reposição de cascalho na estrada “Geral” do Faxinal dos Silvérios.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/57/11_2021_rua_lauro_f_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/57/11_2021_rua_lauro_f_caldas.pdf</t>
   </si>
   <si>
     <t>. Que sejam realizados reparos na Rua: Lauro Ferreira Caldas, próximo a Super Creche, no bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/58/12_2021_rua_rui_barbosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/58/12_2021_rua_rui_barbosa.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, manutenção, sinalização, iluminação e construção de aproximados 400 metros de pavimentação na Rua: Rui Barbosa. E que no referido local seja construída uma lombada, próximo ao Colégio Santo Antônio, esquina antes do Lava-car, no Bairro Lindouro.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/59/13_2021_rua_darcilio_f_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/59/13_2021_rua_darcilio_f_silva.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma lombada e a sinalização adequada na Rua: Darcílio Ferreira da Silva - Centro, ao lado da residência do Sr. Marcos Rech, na rua sentido único.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/60/10_2021_ativ_fisicas_online.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/60/10_2021_ativ_fisicas_online.pdf</t>
   </si>
   <si>
     <t>Que seja feito um planejamento pelo Secretário de Esportes e equipe técnica, elaborando atividades on-line ou em forma de vídeos para as crianças, adolescentes e jovens, utilizando a recreação e exercícios físicos; como, por exemplo, para os alunos de Balé, Judô, entre outros.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/61/05_2021_calcamento_2_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/61/05_2021_calcamento_2_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento com pedras irregulares na Rua Anibal da Silveira Caldas, dando início na PR 170, km 54, entrada para Zattarlândia, num trecho de aproximadamente 350 metros.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/62/06_2021_posto_saude_2_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/62/06_2021_posto_saude_2_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a ampliação do Posto de Saúde do Bairro 2 Irmãos, localizado na Rua João Rocha, PR 170, km 54, para atender melhor a comunidade local, com amplo espaço, sala de espera com cadeiras, banheiros, ambulatório, climatização.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/63/03_2021_ponte_rio_catira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/63/03_2021_ponte_rio_catira.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção da ponte localizada no Rio Catira.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/64/04_2021_ponte_fax_silverios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/64/04_2021_ponte_fax_silverios.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção da ponte localizada próxima à propriedade do Sr. Laertes, no Faxinal dos Silvérios.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/65/14_2021_melhoria_sinal_torres.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/65/14_2021_melhoria_sinal_torres.pdf</t>
   </si>
   <si>
     <t>Para o Executivo intervir junto a ANATEL (Agência Nacional de Telecomunicações) visando melhorar o sinal das torres de telefonia móvel, na Região do Zattar e Região do Faxinal dos Ribeiros que abrange as localidades de: Faxinal dos Silvérios, Faxinal dos Ferreiras, Faxinal dos Albinos, Bom Retiro, Faxinal dos Taquaras.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/66/15_2021_rua_sao_vicente.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/66/15_2021_rua_sao_vicente.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos e melhorias na Rua São Vicente, Bairro São Cristóvão, no trecho que termina o calçamento até o final da rua.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/67/12_2021_limpeza_rua_anacleto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/67/12_2021_limpeza_rua_anacleto.pdf</t>
   </si>
   <si>
     <t>Que seja realizado uma limpeza na Rua Anacleto Leopoldino de Abreu, próximo à academia PowerFit, onde existe um ponto de alagamento e um entupimento do bueiro.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/68/13_2021_pedras_irregulates_rua_trajano.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/68/13_2021_pedras_irregulates_rua_trajano.pdf</t>
   </si>
   <si>
     <t>Que seja finalizada a obra de pavimentação de pedras irregulares na Rua Trajano F. dos Santos, no Bairro Azaléia.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/69/14_2021_limpeza_rua_cornelio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/69/14_2021_limpeza_rua_cornelio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma limpeza na via de passeio na Rua Cornélio Pires Ribeiro, próximo a casa do Dr. Dirnei Dutra Lopes.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/70/15_2021_melhoria_rua_manoel_almeida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/70/15_2021_melhoria_rua_manoel_almeida.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma reparação na Rua Manoel M. de Almeida, próxima a casa do morador “Biézinho”.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/71/08_2021_boca_lobo_rua_otacilio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/71/08_2021_boca_lobo_rua_otacilio.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e limpeza da boca de lobo na Rua Otacílio Ferreira da Silva, esquina com Manoel Mendes, onde afundou e está entupido.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/72/09_2021_melhoria_rua_joaquim_freitas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/72/09_2021_melhoria_rua_joaquim_freitas.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção na Rua Joaquim Ferreira de Freitas, no Bairro Vila Caldas, rua essa que tem buracos e meio fio quebrado.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/73/10_2021_pavimentacao_rua_sao_jose.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/73/10_2021_pavimentacao_rua_sao_jose.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação asfáltica na Rua São José, Bairro São Cristóvão, rua do CMEI Tia Clarinha.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/74/05_2021_diaria_tec_enfermagem.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/74/05_2021_diaria_tec_enfermagem.pdf</t>
   </si>
   <si>
     <t>Que seja equiparada a diária das técnicas de enfermagem que fazem trasferencia de paciente para fora do município com as dos motoristas.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/75/06_2021_melhoria_rua_sao_simao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/75/06_2021_melhoria_rua_sao_simao.pdf</t>
   </si>
   <si>
     <t>Que seja feita patrolamento com reposição de cascalho na Rua São Simão, desde a esquina da Rua São Jorge até o final, e na Rua Santa Rita em toda a sua extensão, no Bairro São Cristovão.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/76/16_2021_melhoria_rua_joao_f_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/76/16_2021_melhoria_rua_joao_f_silva.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos e melhorias na Rua João Ferreira da Silva, e também que seja tapada a valeta que esta aberta no final da rua, no Bairro Mazurechem.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/77/11_2021_rua_jacir_delle.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/77/11_2021_rua_jacir_delle.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma reparação na Rua Vereador Jacir Dellê, no Bairro Mazurechem e no Bairro São José.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/78/16_2021_lauro_f_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/78/16_2021_lauro_f_caldas.pdf</t>
   </si>
   <si>
     <t>Seja realizada uma reparação na Rua Lauro Ferreira Caldas, no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/79/17_2021_rua_capitao_diogo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/79/17_2021_rua_capitao_diogo.pdf</t>
   </si>
   <si>
     <t>Seja realizada uma reparação na Rua Capitão Diogo, no Bairro Colina Verde, até o final do cemitério, e também uma limpeza na beira do muro do cemitério.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/80/18_2021_rua_do_souza.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/80/18_2021_rua_do_souza.pdf</t>
   </si>
   <si>
     <t>Seja realizada uma reparação na Rua do Souza, no Bairro São João/ São José.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/81/19_2021_estrada_fax_taquaras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/81/19_2021_estrada_fax_taquaras.pdf</t>
   </si>
   <si>
     <t>Seja realizada a reparação da estrada do Faxinal dos Taquaras até a divisa de Cruz Machado.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/82/20_2021_estrada_invernadinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/82/20_2021_estrada_invernadinha.pdf</t>
   </si>
   <si>
     <t>Seja realizada uma reparação na estrada da Invernadinha 3.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/83/21_2021_estrada_fax_carvalhos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/83/21_2021_estrada_fax_carvalhos.pdf</t>
   </si>
   <si>
     <t>Seja realizada a reparação da estrada do Faxinal dos Carvalhos, próxima a propriedade dos Farias.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/84/22_2021_valeta_rua_rio_janeiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/84/22_2021_valeta_rua_rio_janeiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reparação de uma valeta de encanamento na Rua Rio de Janeiro, no Bairro São Cristóvão, em frente ao barracão do Sr. Artemio Roque.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/85/07_2021_agua_rua_ipes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/85/07_2021_agua_rua_ipes.pdf</t>
   </si>
   <si>
     <t>Que seja feita a ligação da rede de água na Rua dos Ipês, no Parque industrial.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/86/05_2021_rua_darcilio_f_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/86/05_2021_rua_darcilio_f_silva.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos nas calçadas quebradas da Rua Darcílio Ferreira da Silva, Bairro Azaléia.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/87/06_2021_trabalho_retro_escavadeira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/87/06_2021_trabalho_retro_escavadeira.pdf</t>
   </si>
   <si>
     <t>Solicito o trabalho com maquina retro escavadeira para melhoria na propriedade de Valdemar de Cristo Silvério, Santa Emilia.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/88/07_2021_reparos_av_hipolito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/88/07_2021_reparos_av_hipolito.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos, bem como sinalização gráfica horizontal, na Avenida Hipólito A. de Arruda, Lindouro.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/89/08_2021_estrada_sta_emilia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/89/08_2021_estrada_sta_emilia.pdf</t>
   </si>
   <si>
     <t>Solicito estrada para acesso à propriedade de Darci Sampietro, na localidade Santa Emilia.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/90/09_2021_reparos_muro_cemiterio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/90/09_2021_reparos_muro_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos nos muros do cemitério São Francisco, na Rua Expedicionário Amarílio Lima, Colina Verde.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/91/07_2021_estrada_camilos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/91/07_2021_estrada_camilos.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento com reposição de cascalho e limpeza de boeiros na estrada dos camilos, da estrada geral do São Roque ate a divisa com Reserva do Iguaçu na região de Fax dos Coutos.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/92/17_2021_rua_demetrio_streski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/92/17_2021_rua_demetrio_streski.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos e melhorias na Rua Demétrio Streski, e também que seja feito estudo para pavimentação da mesma, no Bairro Lindouro.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/93/18_2021_estrada_fax_taquaras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/93/18_2021_estrada_fax_taquaras.pdf</t>
   </si>
   <si>
     <t>Que seja realizado manutenção e construção de bueiro na estrada Geral na comunidade do Faxinal dos Taquaras, próximo a residência do Senhor Carrão.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/94/19_2021_estrada_lajeado_feio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/94/19_2021_estrada_lajeado_feio.pdf</t>
   </si>
   <si>
     <t>Que sejam realizado reparos, sendo manutenção e reposição de cascalho nos trechos da Serra do Mariano, Serra do Cordeiro e na estrada próximo ao bar do Tonico, na Localidade de Lajeado Feio.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/95/20_2021_equoterapia_hidroterapia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/95/20_2021_equoterapia_hidroterapia.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo e planejamento da viabilidade para a desenvolver um Programa gratuito de Implantação ou que seja firmado convênio com uma instituição de saúde, que já promova esse atendimento de saúde por equoterapia e hidroterapia para auxiliar no tratamento das pessoas com qualquer tipo de deficiência e da Pessoa com Transtorno do Espectro Autista no Município de Pinhão.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/96/91_2021_reparos_pista_skate.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/96/91_2021_reparos_pista_skate.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos na pista de skate da Praça Darci Brolini, com a retirada do poste que fica no centro da pista e a melhoria da iluminação do local.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/97/92_2021_nomes_ruas_postes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/97/92_2021_nomes_ruas_postes.pdf</t>
   </si>
   <si>
     <t>Que sejam retomados os serviços de pintura dos nomes das ruas nos postes no Bairro Azaleia e demais bairros, onde ainda não foi realizado esse serviço.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/98/94_2021_lombada_trifon.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/98/94_2021_lombada_trifon.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo para viabilidade de construção de uma lombada na Av. Trifon Hanycz, Centro – (em frente a empresa Casa da Ração).</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/99/95_2021_estrada_lajeado_feio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/99/95_2021_estrada_lajeado_feio.pdf</t>
   </si>
   <si>
     <t>Solicita readequação e cascalhamento na estrada de Lajeado Feio, descendo para a Comunidade dos Lora.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/100/96_2021_marginal_pr_170.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/100/96_2021_marginal_pr_170.pdf</t>
   </si>
   <si>
     <t>Solicita readequação da marginal da PR 170.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/101/97_2021_estrada_todos_os_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/101/97_2021_estrada_todos_os_santos.pdf</t>
   </si>
   <si>
     <t>Solicita readequação e cascalhamento na entrada de acesso à propriedade de Rose Caldas, Todos os Santos.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/102/98_2021_convenio_cao_migao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/102/98_2021_convenio_cao_migao.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade do Poder Executivo firmar um Convênio com a Associação Protetora de Animais Cão Migão.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/103/99_2021_comite_gestao_primeira_inf.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/103/99_2021_comite_gestao_primeira_inf.pdf</t>
   </si>
   <si>
     <t>Que seja procedida a criação do Comitê Municipal de Gestão Intersetorial de políticas para Primeira Infância.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/104/100_2021_gaiolas_boca_lobo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/104/100_2021_gaiolas_boca_lobo.pdf</t>
   </si>
   <si>
     <t>Que seja feito um planejamento de drenagem urbana, utilizando gaiolas de coleta de resíduos, substituindo as “bocas de lobo” por esse equipamento mais eficaz, com intuito de sanar os alagamentos que ocorrem frequentemente na cidade de Pinhão.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/105/101_2021_ponte_volta_grande.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/105/101_2021_ponte_volta_grande.pdf</t>
   </si>
   <si>
     <t>Que seja feita na Comunidade Volta Grande uma nova ponte para melhorar o acesso dos moradores.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/106/102_2021_manilhas_rua_joao_rocha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/106/102_2021_manilhas_rua_joao_rocha.pdf</t>
   </si>
   <si>
     <t>Que seja feito o manilhamento na Rua João Rocha, Bairro Dois Irmãos.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/107/103_2021_estrada_volta_grande.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/107/103_2021_estrada_volta_grande.pdf</t>
   </si>
   <si>
     <t>Que seja feita patrolamento com reposição de cascalho e limpeza de bueiros na estrada da Volta Grande, da propriedade do Sr. Conde até o final da estrada na propriedade do Sr. Geraldo Ferreira.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/108/104_2021_ruas_nossa_s_gloria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/108/104_2021_ruas_nossa_s_gloria.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência a readequação das ruas do Bairro Nossa Senhora da Glória.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/109/105_2021_estrada_fax_silverios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/109/105_2021_estrada_fax_silverios.pdf</t>
   </si>
   <si>
     <t>Que seja feita a readequação da estrada geral da Localidade de Faxinal dos Silvérios.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/110/106_2021_patrolar_ruas_ii_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/110/106_2021_patrolar_ruas_ii_irmaos.pdf</t>
   </si>
   <si>
     <t>Que sejam patroladas as ruas do Bairro Dois Irmãos, as quais se encontram em situações precárias.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/111/109_2021_lombada_rua_sao_jorge.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/111/109_2021_lombada_rua_sao_jorge.pdf</t>
   </si>
   <si>
     <t>Que o Município estude a viabilidade de fazer uma lombada na Rua São Jorge, Bairro São Cristóvão, próximo ao ESF.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/133/110_2021_rua_basilio_grosko.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/133/110_2021_rua_basilio_grosko.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos, bem como iluminação e readequação da Rua Basílio Grosko, Água verde, sentido Invernadinha I.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/134/111_2021_estrada_taquaras_pinhalzinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/134/111_2021_estrada_taquaras_pinhalzinho.pdf</t>
   </si>
   <si>
     <t>Solicito readequação na estrada dos Taquara até o Pinhalzinho.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/135/112_2021_rua_jorge_ribas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/135/112_2021_rua_jorge_ribas.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a viabilização de calçamento na Rua Jorge Ribas, Dois Irmãos.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/136/113_2021_rua_lauro_f_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/136/113_2021_rua_lauro_f_caldas.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita readequação na Rua Lauro Ferreira Caldas, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/137/114_2021_rua_aprigio_ribeiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/137/114_2021_rua_aprigio_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita readequação na Rua Aprígio Ribeiro, Bairro Dona Evanira.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/138/115_2021_providencias_limpeza_terrenos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/138/115_2021_providencias_limpeza_terrenos.pdf</t>
   </si>
   <si>
     <t>Solicito que seja tomada providencias em relação ao mato em terrenos locais.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/139/116_2021_regularizacao_terrenos_d_evanira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/139/116_2021_regularizacao_terrenos_d_evanira.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam incluídas as famílias de moradores do Bairro Dona Evanira que não possuem documentação de seus terrenos no processo de regularização fundiária que vem ocorrendo no Município.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/141/117_2021_nomes_ruas_nova_divineia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/141/117_2021_nomes_ruas_nova_divineia.pdf</t>
   </si>
   <si>
     <t>Que seja feito na comunidade de Nova Divineia, a remarcação dos nomes das ruas, onde vai melhorar a identificação dos lotes.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/142/118_2021_ilum_pub_pr_170.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/142/118_2021_ilum_pub_pr_170.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca das lâmpadas no início do trevo até o Bairro II Irmãos, sendo substituídas por lâmpadas de LED, trazendo mais segurança aos usuários.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/143/119_2021_lombada_rua_joao_f_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/143/119_2021_lombada_rua_joao_f_silva.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na Rua João Ferreira da Silva, no bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/144/120_2021_lombada_rua_sao_jorge.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/144/120_2021_lombada_rua_sao_jorge.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na Rua São Jorge, no bairro São Cristovão, em frente a casa n.º 96.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/145/121_2021_boca_lobo_rua_manoel_bezerra.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/145/121_2021_boca_lobo_rua_manoel_bezerra.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a viabilidade de fazer uma boca de lobo, com extensão de manilhamento no início da Rua Manoel Bezerra, na Comunidade de Santa Maria, Faxinal do Céu; bem como fazer uma outra boca de lobo no mesmo manilhamento, o qual foi ampliado e na junção ficou um espaço em aberto.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/146/122_2021_estrada_serra_cabra.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/146/122_2021_estrada_serra_cabra.pdf</t>
   </si>
   <si>
     <t>Que seja feito o cascalhamento da estrada da Serra da Cabra, da PR 170 passando pela propriedade da Sr.ª Neusa Brolini, chegando na casa Sr. João Maria Poli.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/147/123_2021_ilum_pub_sta_maria_divineia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/147/123_2021_ilum_pub_sta_maria_divineia.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção da iluminação pública de Santa Maria e Nova Divinéia.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/148/124_2021_estrada_arroio_bonito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/148/124_2021_estrada_arroio_bonito.pdf</t>
   </si>
   <si>
     <t>Que seja feito um bueiro e cascalhada a estrada geral até as casas dos Srs. Antonio Azevedo e Aberonir Martins, na Comunidade de Arroio Bonito, na linha do tigre, num trajeto de aproximadamente 2 mil metros.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/180/125_2021_rua_manoel_m_almeida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/180/125_2021_rua_manoel_m_almeida.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo e manutenção na rua Manoel Mendes de Almeida, no trecho do cruzamento com a rua Hipólito Aires de Arruda, a partir do perímetro que inicia o calçamento e o trecho de estrada de chão.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/181/126_2021_rua_sete_setembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/181/126_2021_rua_sete_setembro.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos e a devida manutenção na rua 7 de Setembro, Centro, mais precisamente na rotatória próximo ao antigo clube São Luiz.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/182/127_2021_ilum_pub_rua_aroeiras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/182/127_2021_ilum_pub_rua_aroeiras.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca das lâmpadas, na rua Das Arroeiras, próxima a fábrica da GG Uniformes, no bairro Vila Caldas.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Cleverson</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/183/128_2021_lombada_rua_beija_flor.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/183/128_2021_lombada_rua_beija_flor.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na Rua Beijar Flor, próximo ao Bar do Vando, no Bairro Água Verde.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/184/129_2021_rua_vitorino_prestes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/184/129_2021_rua_vitorino_prestes.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas melhorias na Rua Vitorino Prestes, no Bairro Água Verde, próximo a Esquadria da Marli, em frente à casa da Nilce.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/187/130_2021_vacina_caminhoneiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/187/130_2021_vacina_caminhoneiros.pdf</t>
   </si>
   <si>
     <t>Para que seja analisada a possibilidade de vacinar com o imunizante da Covid-19 os nossos profissionais do volante, caminhoneiros do Município de Pinhão.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/188/131_2021_vacina_trab_comercio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/188/131_2021_vacina_trab_comercio.pdf</t>
   </si>
   <si>
     <t>Que sejam destinadas dentro do plano de vacinação municipal aproximadamente 950 doses, para que sejam vacinados as pessoas que trabalham no comércio de Pinhão.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/198/132_2021_aplicativo_iptu.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/198/132_2021_aplicativo_iptu.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo e planejamento para desenvolvimento de um aplicativo gratuito para os cidadãos poderem consultar o valor do IPTU de seu imóvel, ver as parcelas pagas e a vencer e gerar o código para pagamento, incluindo também a parcela única.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/199/133_2021_reparos_rua_joao_f_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/199/133_2021_reparos_rua_joao_f_silva.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo, manutenção e tapado os buracos, na Rua João Ferreira da Silva, no trecho em frente à residência e lancheira ED Lanches Delivery, no bairro Mazurechem.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/200/134_2021_bueiro_manilhas_rua_trajano.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/200/134_2021_bueiro_manilhas_rua_trajano.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza dos bueiros e troca das manilhas que estão quebradas, na Rua Trajano F. Santos, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/201/135_2021_campanha_vacinacao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/201/135_2021_campanha_vacinacao.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas campanhas publicitárias para reforçar a população sobre a importância da imunização e as práticas fundamentais para prevenir a disseminação do Coronavírus (Covid-19).</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/202/136_2021_sinalizacao_ciclistas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/202/136_2021_sinalizacao_ciclistas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado e instalado placas de sinalizações nas entradas principais do município de Pinhão no sentido de informar que seja redobrada atenção ao longo da rodovia, pois a mesma conta com circulação de ciclistas.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/208/137_2021_muros_cemiterio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/208/137_2021_muros_cemiterio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a reconstrução dos muros do Cemitério Frei Francisco.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/206/138_2021_bueiro_rua_exp_amarilio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/206/138_2021_bueiro_rua_exp_amarilio.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos nas bocas de lobo da Rua Expedicionário Amarilio Lima, esquina com a Rua Darcílio Ferreira da Silva, Bairro Azaleia.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/207/139_2021_bueiro_rua_exp_amarilio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/207/139_2021_bueiro_rua_exp_amarilio.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção do bueiro localizado na Rua Expedicionário Amarilio Lima, no Bairro Azaleia, em frente à casa n.º 111.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/215/140_2021_lombada_dois_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/215/140_2021_lombada_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada no Bairro Dois Irmãos, na Rua Treze de Julho, local onde já ocorreram acidentes.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/213/141_2021_manutencao_ruas_n_s_gloria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/213/141_2021_manutencao_ruas_n_s_gloria.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção das Ruas da Vila Nossa Senhora da Glória.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/214/142_2021_melhorias_parque_cel_lustosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/214/142_2021_melhorias_parque_cel_lustosa.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas melhorias no Parque Coronel Lustosa, mais especificamente nas mangueiras, pois estão em péssimas condições de uso, com portões e as travas soltas, que precisam ser trocados.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/217/143_2021_melhorias_capela_mortuaria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/217/143_2021_melhorias_capela_mortuaria.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma ampliação na Capela Mortuária, com aumento do espaço e capacidade, melhorias na estacionamento, para atender os usuários com melhor comodidade; ou a construção de uma nova capela, em outro espaço mais amplo.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/226/144_2021_melhorias_rua_exp_antonio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/226/144_2021_melhorias_rua_exp_antonio.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas melhorias na Rua Expedicionário Antonio Pires, Bairro Lindouro, próximo ao Colégio Santos Antonio, ao lado da casa n.º 10, pois a rua se encontra com vários buracos.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/227/145_2021_estrada_santa_terezinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/227/145_2021_estrada_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Que seja feito cascalhamento na Comunidade Santa Terezinha. na estrada vicinal, que dá acesso para Zattarlândia.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/228/146_2021_reparos_rua_rui_barbosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/228/146_2021_reparos_rua_rui_barbosa.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos e melhorias na Rua Rui Barbosa, no trecho de calçamento, próximo a panificadora Pão Caseiro, Bairro São José.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/229/147_2021_reparos_rua_alcebiades.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/229/147_2021_reparos_rua_alcebiades.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos e melhorias na rua Alcebíades Ferreira Gonçalves, no trecho de calçamento, no Bairro São José.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/230/148_2021_reparos_rua_salvador.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/230/148_2021_reparos_rua_salvador.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos e melhorias na Rua Salvador Silveira Caldas, no trecho de calçamento, próximo a Igreja Santa Rita de Cássia, no Bairro Mazurechem.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Vinícius, Aroldo, Jean, Luiz, Luzyanna, Pedro</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/231/149_2021_inseminacao_artificial.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/231/149_2021_inseminacao_artificial.pdf</t>
   </si>
   <si>
     <t>Que sejam adquiridos insumos para Inseminação Artificial por parte da Secretária de Agricultura e Pecuária, e fornecido aos pecuaristas do município como era realizado nos anos anteriores.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/232/150_2021_estradas_ferreiras_albinos_zattar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/232/150_2021_estradas_ferreiras_albinos_zattar.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento com reposição de cascalho e limpeza de bueiros nos Ferreiras, Albinos até a estrada do Zattar.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/233/151_2021_oximetros_covid.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/233/151_2021_oximetros_covid.pdf</t>
   </si>
   <si>
     <t>Que sejam adquiridos oxímetros e fornecidos por consignação à todos os positivados pela COVID-19 que comparecerem ao sentinela do Município.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/245/152_2021_pavimentacao_rua_sem_nome.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/245/152_2021_pavimentacao_rua_sem_nome.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação com pedras irregulares e manilhamento na rua sem nome, às margens da PR 170, dando início na Rua São Jerônimo, até as últimas residências da citada rua.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/246/153_2021_estrada_aterro_sanitario.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/246/153_2021_estrada_aterro_sanitario.pdf</t>
   </si>
   <si>
     <t>Que seja feito cascalhamento na estrada que dá acesso ao aterro sanitário municipal, e demais propriedades da localidade.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/240/154_2021_programa_dose_premiada.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/240/154_2021_programa_dose_premiada.pdf</t>
   </si>
   <si>
     <t>Sugiro ao Executivo por meio da Secretaria de Saúde lançar o programa “Dose Premiada”, para estimular o maior número de pessoas a receber a segunda dose da imunização contra a Covid-19, o Poder Executivo poderá realizar a citada prática a exemplo de várias Cidades e Estados no Brasil que já adotaram, objetivando incentivar a população como um todo procurar sua total imunização.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/241/155_2021_estrada_rocio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/241/155_2021_estrada_rocio.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, sendo manutenção e reposição de cascalho nos trechos próximos da Escola e UBS do Rocio, e na estrada que dá acesso a propriedade do Sr. Ademar Vacz, na localidade de Rocio.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/242/156_2021_rua_oliverio_b_fontoura.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/242/156_2021_rua_oliverio_b_fontoura.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo no calçamento da Rua Olivério Beira Fontoura, no bairro Lindouro, na esquina com a Ferro Forte.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/243/157_2021_rua_barao_rio_branco.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/243/157_2021_rua_barao_rio_branco.pdf</t>
   </si>
   <si>
     <t>Que seja retomada as obras de pavimentação de pedras irregulares na Rua Barão do Rio Branco, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/244/158_2021_dorival_f_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/244/158_2021_dorival_f_caldas.pdf</t>
   </si>
   <si>
     <t>Que seja retomada as obras de pavimentação de pedras irregulares na Rua Dorival Ferreira Caldas, Vila Caldas.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/251/159_2021_posto_pinhalzinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/251/159_2021_posto_pinhalzinho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção hidráulica e elétrica do Posto de Saúde de Pinhalzinho.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/252/160_2021_lombadas_parque_industrial.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/252/160_2021_lombadas_parque_industrial.pdf</t>
   </si>
   <si>
     <t>Que sejam feitam feitas 2 (duas) lombadas na Rua dos Ipês, Parque Industrial em frente a Laminadora São Januário e nas proximidades da Ervateira Sabor do Sul.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/253/161_2021_melhorias_rua_miguel_krugger.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/253/161_2021_melhorias_rua_miguel_krugger.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, melhorias e estudo para construção de calçamento na Rua Miguel Krueger, próximo a Top Borracharia, no Bairro Dona Evanira.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Vinícius, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Pedro, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/254/162_2021_revogacao_lei_1997_2017.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/254/162_2021_revogacao_lei_1997_2017.pdf</t>
   </si>
   <si>
     <t>Que seja revogada a Lei n.º 1.997/2017, datada em 12/12/2017, que autoriza o Executivo Municipal a efetuar a doação de imóvel à COPEL- Geração e Transmissão S. A, CNPJ: 04.370.282/0001-70.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/255/163_2021_melhorias_rua_aprigio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/255/163_2021_melhorias_rua_aprigio.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de melhorar as condições da Rua Aprígio Ribeiro, no Bairro Dona Evanira, bem como acolher a reivindicação dos moradores da referida rua para que amplie a rede elétrica no local.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/256/164_2021_melhorias_rua_1_de_maio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/256/164_2021_melhorias_rua_1_de_maio.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção na Rua 1.º de Maio, no Bairro Dois Irmãos.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/257/165_2021_troca_lampadas_marginal_pr170.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/257/165_2021_troca_lampadas_marginal_pr170.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição das lâmpadas queimadas no trecho de iluminação na PR 170, que liga o Centro até os Bairros Bitur e Dois Irmãos.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/258/166_2021_estrada_rio_floresta.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/258/166_2021_estrada_rio_floresta.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento com reposição de cascalho e limpeza de bueiros na estrada, começando no antigo Bar do Doim, até a balsa do Rio Floresta.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/259/167_2021_monitoramento_cemiterios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/259/167_2021_monitoramento_cemiterios.pdf</t>
   </si>
   <si>
     <t>Que seja instalado sistema de monitoramento por câmeras de segurança nos cemitérios Central e Frei Francisco, além de postes de iluminação dentro dos mesmos.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/260/168_2021_estrada_rio_floresta.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/260/168_2021_estrada_rio_floresta.pdf</t>
   </si>
   <si>
     <t>Que seja realizado melhorias na estrada entre o Rio Floresta e o Sr. Dino Baggio, assim como a serra que liga a propriedade do Sr. Dino Baggio a comunidade dos Faxinalenses.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/261/169_2021_estrada_lajeado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/261/169_2021_estrada_lajeado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado melhorias nas estradas da comunidade de Lageado.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/262/170_2021_mata_burro_lajeado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/262/170_2021_mata_burro_lajeado.pdf</t>
   </si>
   <si>
     <t>Que seja refeito um mata burro na localidade de Lageado Feio, próximo a casa do Sr. Pedro Kracowski.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/263/171_2021_estrada_arroio_bonito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/263/171_2021_estrada_arroio_bonito.pdf</t>
   </si>
   <si>
     <t>Que seja realizado reparos nas estradas da Comunidade de Arroio Bonito.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/266/172_2021_lombada_rua_vitorino.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/266/172_2021_lombada_rua_vitorino.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na Rua Vitorino Prestes, ao lado da casa n.º 9, próximo à Oficina São Geraldo.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/265/173_2021_boca_lobo_rua_exp_antonio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/265/173_2021_boca_lobo_rua_exp_antonio.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de fazer mais uma boca de lobo no início da Rua Expedicionário Antonio Pires, esquina com a Rua Expedicionário Amarílio.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/264/174_2021_boca_lobo_r_sete_e_r_antonio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/264/174_2021_boca_lobo_r_sete_e_r_antonio.pdf</t>
   </si>
   <si>
     <t>Que seja verificado na Rua Sete de Setembro, em frente ao Camargo Turismo, no local tem uma tampa de boca de lobo que está acima do nível da calçada, que vem provocando quedas de pedestres.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/268/175_2021_calcamento_rua_do_souza.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/268/175_2021_calcamento_rua_do_souza.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento com pedras irregulares e substituir as manilhas na Rua do Souza, Bairro São José, na qual em visita no dia 09/07/2021 foram constatados diversos problemas.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/269/176_2021_lombada_rua_beija_flor.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/269/176_2021_lombada_rua_beija_flor.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na Rua Beija-Flor, no Bairro Água Verde, próximo à casa do Sr. Valmor Adonski.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/270/177_2021_lombada_rua_13_julho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/270/177_2021_lombada_rua_13_julho.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na Rua 13 de Julho, no Bairro Dois Irmãos, próximo à casa do Sr. João Marçal.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/272/178_2021_calcada_ciclovia_av_hipolito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/272/178_2021_calcada_ciclovia_av_hipolito.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de fazer calçada para pedestres e faixas de ciclovia na Avenida Hipólito Aires de Arruda, nas margens da PR 170-, trecho com início na Praça Pneus até a Rua Sete de Setembro.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/273/179_2021_rotatoria_rua_beija_flor.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/273/179_2021_rotatoria_rua_beija_flor.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de uma rotatória ou sinalizações que indicam qual é a preferencial na Rua Beija-flor, na esquina com a Rua das Andorinhas, no Bairro Água Verde.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/275/180_2021_agua_serra_cabra.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/275/180_2021_agua_serra_cabra.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo quanto ao fornecimento de água tratada através da extensão da rede ou que seja construído um poço artesiano para os moradores da Serra da Cabra.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/276/181_2021_trafego_pesado_praca_biblia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/276/181_2021_trafego_pesado_praca_biblia.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências quanto ao tráfego de veículos pesados na rua lateral da Praça da Bíblia, esquina com Av. Hipólito Aires de Arruda, no bairro Lindouro.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/277/182_2021_instrutores_xadrez.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/277/182_2021_instrutores_xadrez.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo e planejamento da viabilidade para contratação de instrutores de xadrez.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/278/183_2021_rua_jose_camargo_rua_jose_bischof.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/278/183_2021_rua_jose_camargo_rua_jose_bischof.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade da continuidade, o mais breve possível, do calçamento e da reposição do manilhamento na Rua José S. Camargo na Rua José Bischof, no Bairro Dona Áurea.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/279/184_2021_lombada_rua_exp_amarilio_lima.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/279/184_2021_lombada_rua_exp_amarilio_lima.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na Rua Expedicionário Amarilio Lima, no Bairro Azaleia, próximo à casa do Professor Adir Pantera.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/280/185_2021_ponte_cachoeirinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/280/185_2021_ponte_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma ponte na localidade de Cachoerinha, no Rio Cachoerinha, que liga o Acampamento Alto Pimpão até a referida comunidade, passando pelo terreno do Sr. Tuque Dias.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/288/186_2021_lombada_rua_norberto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/288/186_2021_lombada_rua_norberto.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita um (1) quebra-molas no Bairro São José, entre as ruas Norberto Serápio Ferreira e Rua do Souza.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/286/187_2021_lombada_rua_luiz_maciel.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/286/187_2021_lombada_rua_luiz_maciel.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na Rua Luiz Maciel Ramos, próximo à ABB, estrada de chão.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/289/188_2021_rua_sao_jorge.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/289/188_2021_rua_sao_jorge.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção na Rua São Jorge, Bairro São Cristóvão, rua do Posto de Saúde São Cristóvão e da Igreja São Cristóvão.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/290/189_2021_recape_rua_miguel_e_oliverio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/290/189_2021_recape_rua_miguel_e_oliverio.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito o recape asfáltico nas Ruas Miguel Krueger e Oliverio B. Fontoura.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/287/190_2021_boca_lobo_rua_sao_simao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/287/190_2021_boca_lobo_rua_sao_simao.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos em boca de lobo, como limpeza e tampas na Rua São Simão, Bairro São Cristóvão, pois nessa rua se encontram 5 bocas de lobo abertas. E também os moradores pedem a conclusão do calçamento.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/302/191_2021_lombada_rua_manoel_m_almeida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/302/191_2021_lombada_rua_manoel_m_almeida.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na Rua Manoel Mendes de Almeida, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/291/192_2021_limpeza_bueiro_rua_trajano.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/291/192_2021_limpeza_bueiro_rua_trajano.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção do bueiro e limpeza da vala na Rua Trajano Ferreira dos Santos esquina com a Rua Joaquim Ferreira Neto.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/292/193_2021_cascalho_rua_aprigio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/292/193_2021_cascalho_rua_aprigio.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção de cascalho na Rua Aprígio Ribeiro, Bairro Dona Evanira.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/293/194_2021_limpeza_bueiro_rua_otacilio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/293/194_2021_limpeza_bueiro_rua_otacilio.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção e limpeza do bueiro da Rua Otacílio Ferreira da Silva em frente à casa n.º 223, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/294/195_2021_rua_marechal_e_19_novembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/294/195_2021_rua_marechal_e_19_novembro.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção nas Ruas Marechal Floriano Peixoto e no final da Rua Dezenove de Novembro, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/295/196_2021_boca_lobo_rua_serafim_ribas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/295/196_2021_boca_lobo_rua_serafim_ribas.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma boca de lobo na Rua Serafim Ribas, Bairro Lindouro.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Vinícius, Elias, Pedro</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/300/197_2021_pista_corrida_estadio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/300/197_2021_pista_corrida_estadio.pdf</t>
   </si>
   <si>
     <t>Solicito estudo e viabilidade em construir uma pista de corrida/atletismo em anexo ao campo do Complexo Esportivo Rubens Spengler, pois já possui toda a estrutura física, faltando apenas a manutenção e readequação da mesma.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/301/198_2021_ponto_onibus_pr_170.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/301/198_2021_ponto_onibus_pr_170.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao DER (Departamento de Estradas e Rodagem) uma solicitação para construção de um ponto de ônibus, para transporte coletivo e transporte escolar, nas margens da PR 170, próximo à entrada da fazenda velha.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/299/199_2021_ponte_rio_descadeirado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/299/199_2021_ponte_rio_descadeirado.pdf</t>
   </si>
   <si>
     <t>Que seja feito a construção de uma ponte no sobre o Rio Descadeirado.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/316/200_2021_pavimentacao_rua_dario.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/316/200_2021_pavimentacao_rua_dario.pdf</t>
   </si>
   <si>
     <t>Que seja feito a pavimentação asfáltica ou calçamento na Rua Dário Alves Ribeiro, partindo da frente do Colégio Procópio Ferreira Caldas até a ponte.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/317/201_2021_estrada_fax_silverios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/317/201_2021_estrada_fax_silverios.pdf</t>
   </si>
   <si>
     <t>Seja realizada a reparação da estrada do Faxinal Silvérios.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/318/202_2021_reparos_rua_frei_corbiniano.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/318/202_2021_reparos_rua_frei_corbiniano.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência os reparos no final da Rua Frei Corbiniano X Rua José Dultra Campos no bairro Mazurechen, e que seja estudado a possibilidade de uma pavimentação asfáltica neste pequeno trecho que falta.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/296/203_2021_pavimentacao_pedras_rua_lauro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/296/203_2021_pavimentacao_pedras_rua_lauro.pdf</t>
   </si>
   <si>
     <t>Que sejam feita a pavimentação com pedras irregulares na Rua Lauro Ferreira Caldas, entre as Ruas João Ferreira da Silva e XV de Novembro.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/297/204_2021_calcada_rua_exp_amarilio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/297/204_2021_calcada_rua_exp_amarilio.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas melhorias nas calçadas de pedestres na Rua Expedicionário Amarílio Lima, com início no Comercial Azaléia até a Igreja da Fé, no Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/298/205_2021_rede_energia_rua_1_maio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/298/205_2021_rede_energia_rua_1_maio.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma vistoria na rede elétrica na Rua 1.º de Maio, Bairro Dois Irmãos.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/303/206_2021_reforma_ponte_rio_catira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/303/206_2021_reforma_ponte_rio_catira.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência a reforma da ponte sobre o Rio Catira.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/310/207_2021_estrada_margem_pr170_prox_dois_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/310/207_2021_estrada_margem_pr170_prox_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento, reposição de cascalho e estudo para construção de calçamento na rua sem nome, que passa em frente da casa da professora Maria da Graça, nas margens da PR170.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/311/208_2021_reparos_rua_frei_corbiniano.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/311/208_2021_reparos_rua_frei_corbiniano.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos e adaptação nas calçadas, para uso de pedestres e cadeirantes na Rua Frei Corbiniano, no Bairro Mazurechem.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Vinícius, Aroldo</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/312/209_2021_estrada_faxinalenses_coutos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/312/209_2021_estrada_faxinalenses_coutos.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento e reposição de cascalho na estrada dos Faxinalenses, na Localidade de Faxinal dos Coutos, interior do Município.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/313/210_2021_reparos_rua_jose_dutra.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/313/210_2021_reparos_rua_jose_dutra.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos e adaptação nas calçadas, para uso de pedestres e cadeirantes na Rua José Dutra Campos, no Bairro Mazurechem.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/319/211_2021_cameras_ginasiao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/319/211_2021_cameras_ginasiao.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a instalação de Câmeras de Segurança nas dependências do Ginásio Rubens Spengler.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/320/212_2021_instrumentos_novos_banda.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/320/212_2021_instrumentos_novos_banda.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um estudo sobre a compra de instrumentos novos para a Banda Sinfônica Municipal.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/325/213_2021_tomadas_cemiterio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/325/213_2021_tomadas_cemiterio.pdf</t>
   </si>
   <si>
     <t>Que seja instalada extensão e tomadas sobre as passarelas no Cemitério São Francisco.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/309/214_2021_pedras_irregulares_rua_lauro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/309/214_2021_pedras_irregulares_rua_lauro.pdf</t>
   </si>
   <si>
     <t>Que seja feita pavimentação com pedras irregulares ou concreto na Rua Lauro Ferreira Caldas, iniciando na esquina com a Rua Anacleto Leopoldino de Abreu até a Rua Antonio Tussolini, na Bairro Azaleia.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/314/215_2021_iluminacao_pr_170.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/314/215_2021_iluminacao_pr_170.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo para a implantação da iluminação pública na PR 170, do trevo principal até o trevo secundário.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/315/216_2021_reparos_travessa_r_xv_nov_r_darcilio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/315/216_2021_reparos_travessa_r_xv_nov_r_darcilio.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos, bem como iluminação, na Travessa da Rua XV de Novembro com a Rua Darcílio Ferreira da Silva.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/327/217_2021_rua_santo_antonio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/327/217_2021_rua_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a pavimentação com pedras irregulares na Rua Santo Antonio (conhecida como Rua Brasilio Grosko) com início na Escola Água Verde até a Igreja São José, no Bairro Invernadinha.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/328/218_2021_lombada_rua_pedro_oliveira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/328/218_2021_lombada_rua_pedro_oliveira.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na Rua Pedro P. de Oliveira, no Bairro São José.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/329/219_2021_ilum_pub_rua_walter_silva_ii_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/329/219_2021_ilum_pub_rua_walter_silva_ii_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública na Rua Walter da Silva, ao lado Posto de Saúde, no Bairro Dois Irmãos, às margens da PR 170, Km 54.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/330/220_2021_ilum_pub_rua_walter_silva_pinheirinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/330/220_2021_ilum_pub_rua_walter_silva_pinheirinho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública na Rua Walter José da Silva, Bairro Pinheirinho, às margens da PR 170, Km 54.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/331/221_2021_rua_mariano_mendes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/331/221_2021_rua_mariano_mendes.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade de patrolar e adequar a Rua Mariano Mendes, na Vila Santa Maria, bem como fazer um bueiro na rua onde os moradores improvisaram a passagem com madeiras, como mostram as fotos anexas.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/332/222_2021_estrada_assentamento_silverios_rocio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/332/222_2021_estrada_assentamento_silverios_rocio.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas melhorias e manutenção das estradas nas Localidades de Assentamento Silvérios e Assentamento Rocio, interior do Município.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/333/223_2021_ext_ilum_pub_rua_gumercindo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/333/223_2021_ext_ilum_pub_rua_gumercindo.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado extensão de rede para iluminação pública na Rua Gumercindo Santos Ferreira, próxima ao Ginasião, no Bairro São José.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/334/224_2021_dispensa_alvara.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/334/224_2021_dispensa_alvara.pdf</t>
   </si>
   <si>
     <t>Que seja dispensada a cobrança de alvará de funcionamento dos estabelecimentos que foram, e ainda continuam sendo, impactados diretamente pela pandemia, como as empresas do setor de eventos, bailes, shows e atividades congêneres.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/335/225_2021_rua_jose_dutra_campos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/335/225_2021_rua_jose_dutra_campos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção na Rua José Dutra Campos, Bairro Mazurechem.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/336/226_2021_boca_lobo_rua_joao_f_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/336/226_2021_boca_lobo_rua_joao_f_silva.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma boca de lobo na Rua João Ferreira da Silva, Centro, em frente ao Sindicato Rural de Pinhão.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/337/227_2021_recape_rua_oliverio_b_fontoura.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/337/227_2021_recape_rua_oliverio_b_fontoura.pdf</t>
   </si>
   <si>
     <t>Que seja feito recape asfáltico na Rua Olivério Beira Fontoura, entre a Rua Antônio J. Missioneiro e a Rua 19 de Novembro.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/338/228_2021_recape_rua_rui_barbosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/338/228_2021_recape_rua_rui_barbosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito recape asfáltico na Rua Rui Barbosa, entre a Rua Anacleto Leopoldino de Abreu e a Rua 19 de Novembro.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/339/229_2021_recape_rua_sao_jose.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/339/229_2021_recape_rua_sao_jose.pdf</t>
   </si>
   <si>
     <t>Que seja feito recape asfáltico na Rua São José, Bairro São Cristóvão, entre a Rua São Vicente e a Rua Brasilio Grosko.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/340/230_2021_recape_rua_sete_setembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/340/230_2021_recape_rua_sete_setembro.pdf</t>
   </si>
   <si>
     <t>Que seja feito recape asfáltico na Rua 7 de Setembro, Bairro  São João, entre a Rua Santos Dumont  e a Rua Trajano Leite Martins.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/341/231_2021_recape_estacionamento_postao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/341/231_2021_recape_estacionamento_postao.pdf</t>
   </si>
   <si>
     <t>Que seja feito recape asfáltico no estacionamento do Posto Central de Saúde, iniciando na entrada da referida unidade até o setor de imunização.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/342/232_2021_calcamento_rua_jose_s_camargo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/342/232_2021_calcamento_rua_jose_s_camargo.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento com pedras irregulares na Rua José S. Camargo, Bairro Dona Aurea, entre a Rua das Palmeiras e Rua das Macieiras.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/346/233_2021_pedras_irregulares_rua_vital_prestes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/346/233_2021_pedras_irregulares_rua_vital_prestes.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a pavimentação de pedras irregulares na Rua Vital F. Prestes, Bairro Vila Caldas, com início na Rua das Rosas até a Rua Expedicionário Amarílio Lima.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/347/234_2021_calcamento_rua_das_palmas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/347/234_2021_calcamento_rua_das_palmas.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o calçamento na Rua das Palmas, Vila Caldas, com início na Rua das Camélias até a Rua Vital F. Prestes.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/348/235_2021_rua_lindolfo_afonso_lima.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/348/235_2021_rua_lindolfo_afonso_lima.pdf</t>
   </si>
   <si>
     <t>Que sejam substituídas as lâmpadas de iluminação pública da Rua Lindolfo Afonso de Lima e seja feito o calçamento com pedras irregulares.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/349/236_2021_lombada_rua_sapopema.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/349/236_2021_lombada_rua_sapopema.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas duas lombadas na Rua dos Sapopemas, Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/350/237_2021_calcamento_ruas_das_violetas_orquideas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/350/237_2021_calcamento_ruas_das_violetas_orquideas.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento com pedras irregulares na Rua das Violetas e na Rua das Orquídeas, Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/355/238_2021_estrada_sao_roque_coutos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/355/238_2021_estrada_sao_roque_coutos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção da estrada na Localidade de São Roque, Faxinal dos Coutos.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/356/239_2021_rua_cornelio_p_ribeiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/356/239_2021_rua_cornelio_p_ribeiro.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção do calçamento da Rua Cornélio Pires Ribeiro, esquina com a Rua das Araucárias, Bairro Araucária.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/357/240_2021_rua_exp_antonio_pires.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/357/240_2021_rua_exp_antonio_pires.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação asfáltica na Rua Exp. Antônio Pires, Bairro Araucária, próximo à Oficina Mecânica São Gabriel, pois ali é um pequeno trecho bastante danificado.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/358/241_2021_melhorias_frente_morski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/358/241_2021_melhorias_frente_morski.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas melhorias no trânsito da Rua XV de Dezembro, precisamente em frente ao Colégio Prof. Mário Evaldo Morski, conforme solicitação via Oficio n.º 37/2021 da direção do Colégio.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/359/242_2021_lombadas_colina_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/359/242_2021_lombadas_colina_verde.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas duas lombadas na Rua José Maria Streski, no Bairro Colina Verde; uma em frente à Mercearia do Jocelino e outra em frente ao CMEI Tereza Machado Kramer.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/360/243_2021_manutencao_internet_saude.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/360/243_2021_manutencao_internet_saude.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência a manutenção da rede de internet em todas as unidades do Município.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/363/244_2021_cascalhamento_foz_dareia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/363/244_2021_cascalhamento_foz_dareia.pdf</t>
   </si>
   <si>
     <t>Que seja feito cascalhamento na Comunidade de Foz do Areia, iniciando na propriedade do Sr. Gentil Tigre, até a área de lazer, próximo ao acesso à balsa.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/364/245_2021_cascalhamento_arroio_bonito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/364/245_2021_cascalhamento_arroio_bonito.pdf</t>
   </si>
   <si>
     <t>Que seja feito cascalhamento na Comunidade de Arroio Bonito, iniciando no cemitério até a Comunidade de Divinéia II.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/361/246_2021_melhorias_praca_exercicios_mazurechem.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/361/246_2021_melhorias_praca_exercicios_mazurechem.pdf</t>
   </si>
   <si>
     <t>Que seja feito o fechamento do pátio e melhorias em reformas das dependências da praça de exercícios físicos que está localizada na esquina da Rua Nilo Vivier, esquina com a Rua Miguel Kruger.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/362/247_2021_esgoto_ceu_aberto_sao_joao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/362/247_2021_esgoto_ceu_aberto_sao_joao.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências quanto ao esgoto a céu aberto localizado no Bairro São João, final da Rua Francisco Dellê com a Rua Trajano Leite Martins.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/365/248_2021_limpeza_canaletas_av_hipolito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/365/248_2021_limpeza_canaletas_av_hipolito.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados serviços de roçada e limpeza das canaletas na Av. Hipólito Aires de Arruda, nas margens da PR 170, pois a mesma se encontra em situação precária.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/366/249_2021_troca_lamp_ilum_publica_r_miguel_kruger.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/366/249_2021_troca_lamp_ilum_publica_r_miguel_kruger.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas trocas de lâmpadas queimadas na Rua Miguel Kruger, Bairro Mazurechem, esquina com a Rua João Ferreira da Silva.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/367/250_2021_adequacao_lombadas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/367/250_2021_adequacao_lombadas.pdf</t>
   </si>
   <si>
     <t>Que seja feita a sinalização adequada das lombadas nas seguintes ruas: Anacleto Leopoldino de Abreu, Trifon Hanycz, Olivério Fontoura, Rui Barbosa, Santos Dumont (PR 459), Darcílio Ferreira da Silva, Frei Corbiniano, XV de Novembro, Exp. Amarílio de Lima, Rua das Camélias, Rua das Hortências, Sete de Setembro.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/368/251_2021_reparo_manilhamento.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/368/251_2021_reparo_manilhamento.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo e manilhamento na bifurcação entre as Ruas 19 de Novembro e Rivail Alberto Gomes, no Bairro Lindouro.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/369/252_2021_melhorias_banheiros_praca_darci_brolini.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/369/252_2021_melhorias_banheiros_praca_darci_brolini.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas melhorias nos banheiros da Praça Darci Brolini.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/370/253_2021_melhorias_banheiros_ginasinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/370/253_2021_melhorias_banheiros_ginasinho.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas melhorias nos banheiros do Ginásio Ângelo Brolini (Ginasinho).</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/371/254_2021_geladeira_ubs_rocio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/371/254_2021_geladeira_ubs_rocio.pdf</t>
   </si>
   <si>
     <t>Que seja fornecido uma geladeira simples para a UBS (Unidade Básica de Saúde) do Rocio, para armazenamento de remédios.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/372/255_2021_cascalhamento_arroio_bonito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/372/255_2021_cascalhamento_arroio_bonito.pdf</t>
   </si>
   <si>
     <t>Que seja feito o cascalho em alguns trechos da estrada que dá acesso à Comunidade de Arroio Bonito.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/373/256_2021_estrada_localidade_santa_clara.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/373/256_2021_estrada_localidade_santa_clara.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção na Estrada da Localidade Santa Clara.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/374/257_2021_rotatoria_frente_xarnoski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/374/257_2021_rotatoria_frente_xarnoski.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de viabilizar a construção de uma rotatória na Rua Expedicionário Amarilio, Bairro Vila Caldas, em frente ao Mercado_x000D_
 Xarnosk.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/375/258_2021_reforma_capela_mortuaria_centro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/375/258_2021_reforma_capela_mortuaria_centro.pdf</t>
   </si>
   <si>
     <t>Solicito a reforma da Capela Mortuária da Rua Expedicionário Amarilio, Centro.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/376/259_2021_reparos_rua_serafim_ribas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/376/259_2021_reparos_rua_serafim_ribas.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos de meio fio, bem como iluminação e readequação no final da Rua Serafim Ribas.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/377/260_2021_ilum_pub_rua_eugenio_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/377/260_2021_ilum_pub_rua_eugenio_silva.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos na iluminação pública na Rua Eugênio da Silva, próximo ao n.º 704, Invernadinha I.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/380/261_2021_ponto_onibus_colina_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/380/261_2021_ponto_onibus_colina_verde.pdf</t>
   </si>
   <si>
     <t>Que seja construído um ponto de ônibus para os alunos, próximo a Oficina do Juliano, no Bairro Colina Verde.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/383/262_2021_melhorias_rua_serafim_r_sobrinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/383/262_2021_melhorias_rua_serafim_r_sobrinho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação dos meios fios, troca de lâmpadas e extensão de rede de iluminação pública, na Rua Serafim Ribas Sobrinho, no Bairro Lindouro.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/396/263_2021_ponto_onibus_dois_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/396/263_2021_ponto_onibus_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja feito um ponto de ônibus na Rua 03 de Outubro, Bairro Dois Irmãos.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/397/264_2021_reparos_boca_lobo_rua_salvador_s_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/397/264_2021_reparos_boca_lobo_rua_salvador_s_caldas.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos na boca de lobo da Rua Salvador Silveira Caldas, Bairro Mazurechem.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/398/265_2021_recape_rua_frei_corbiniano.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/398/265_2021_recape_rua_frei_corbiniano.pdf</t>
   </si>
   <si>
     <t>Que seja feito recape sobre o calçamento com manta asfáltica, faixa sinalizadora sobre a pista e refazer a marcação do nome da rua nos postes, na Rua Frei Corbiniano, Bairro Mazurechem.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/399/266_2021_reparos_boca_lobo_rua_santos_dumont.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/399/266_2021_reparos_boca_lobo_rua_santos_dumont.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas a reconstrução de algumas bocas de lobo na Rua Santos Dumont, próximo ao CTG, no Bairro São José.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/385/267_2021_rede_esgoto_rua_salvador_s_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/385/267_2021_rede_esgoto_rua_salvador_s_caldas.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo para ampliar a rede de esgoto na Rua Salvador Silveira Caldas, Bairro São José.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/386/268_2021_calcamento_trecho_rua_anacleto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/386/268_2021_calcamento_trecho_rua_anacleto.pdf</t>
   </si>
   <si>
     <t>Que seja feito um pequeno trecho de calçamento com pedras irregulares no final da Rua Anacleto Leopoldino de Abreu.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/384/269_2021_melhorias_ass_peq_anjo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/384/269_2021_melhorias_ass_peq_anjo.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas melhorias na estrutura da Associação Pequeno Anjo, e também, solicitamos que seja dada resposta em relação ao Ofício nº 21/2021, datado em 24/02/2021 que solicita auxílio as entidades do Município._x000D_
 _x000D_
 E que sejam feitas melhorias na estrutura como ligação da Rede de Esgoto, novo muro possibilitando mais espaço a Associação, pintura, reparos em geral, e na Rua lateral (Rui Barbosa) que sejam providenciadas também condições de acessibilidade.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/388/270_2021_estradas_pocinhos_pinhalzinho_pimpao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/388/270_2021_estradas_pocinhos_pinhalzinho_pimpao.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação e patrolamento das estradas na região de Pocinhos, Pinhalzinho e Pimpão.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/389/271_2021_reparos_rua_santa_rita.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/389/271_2021_reparos_rua_santa_rita.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos com utilização de pó de pedra na Rua Santa Rita, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>Luzyanna, Elias</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/390/272_2021_reparos_estrada_lajeado_feio_240.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/390/272_2021_reparos_estrada_lajeado_feio_240.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos, bem como a readequação da estrada na Localidade de Lajeado Feio, 240.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/387/273_2021_concluir_calcamento_rua_nossa_s_aparecida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/387/273_2021_concluir_calcamento_rua_nossa_s_aparecida.pdf</t>
   </si>
   <si>
     <t>Que seja dada continuidade do calçamento da Rua Nossa Senhora da Aparecida, Bairro São Cristóvão, onde foi feita uma boa parte, mas falta muito a concluir.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/406/274_2021_rua_normir_santa_maria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/406/274_2021_rua_normir_santa_maria.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade de fazer calçamento na Rua Normir Júlio Machajewski, na Vila Santa Maria, Distrito de Faxinal do Céu.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/407/275_2021_rua_major_damasceno.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/407/275_2021_rua_major_damasceno.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a sinalização de trânsito, reparos na iluminação e a limpeza na Rua Major João Damasceno de Oliveira, Centro, em especial em frente ao Colégio Expressão.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/408/276_2021_estrada_tres_barras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/408/276_2021_estrada_tres_barras.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, melhorias e manutenção, sendo patrolamento e reposição de cascalho, principalmente no trecho da estrada onde trafega o transporte escolar, na Localidade de Três Barras.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/409/277_2021_lombadas_agua_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/409/277_2021_lombadas_agua_verde.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitas com urgência 3 lombadas na Rua Beija Flor, no Bairro Água Verde; reforçando o pedido feito pela Indicação n.º 128, de 04/06/2021.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/410/278_2021_rede_esgoto_agua_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/410/278_2021_rede_esgoto_agua_verde.pdf</t>
   </si>
   <si>
     <t>Que seja feita a realização de rede de esgoto nas seguintes ruas: Rua dos Papagaios, Rua Pavão, Rua das Garças, no Bairro Água Verde.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/412/279_2021_estrada_lajeado_feio_ii.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/412/279_2021_estrada_lajeado_feio_ii.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, manutenção, melhorias e reposição de cascalho nos trechos da estrada onde trafega o transporte escolar do Município, estrada próxima à moradia do Sr. Josvano Prestes, na Localidade de Lajeado Feio II.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/414/280_2021_posto_arroio_bonito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/414/280_2021_posto_arroio_bonito.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma e manutenção do Posto de Saúde da Comunidade de Arroio Bonito.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/415/281_2021_parquinho_invernadinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/415/281_2021_parquinho_invernadinha.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma do parquinho infantil (playgroud) em frente à Igreja Católica, Bairro Invernadinha.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/416/282_2021_reforma_escola_xv_dezembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/416/282_2021_reforma_escola_xv_dezembro.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas reforma e manutenção na Escola Municipal XV de Dezembro.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/417/283_2021_quadra_basquete_praca.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/417/283_2021_quadra_basquete_praca.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reestruturação da quadra de basquete da Praça Darci Brolini, incluindo mais uma tabela.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/419/284_2021_pinhao_balsa_sao_pedro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/419/284_2021_pinhao_balsa_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a readequação e cascalhamento, manutenção de bueiros da estrada de Pinhão a Balsa de São Pedro, incluindo as comunidades vizinhas como Alto Iguaçu, São Roquinho, Balsa do Rio Floresta, Água Amarela, Rancho Grande, Camilos, Nossa Senhora Aparecida e São Roque.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/420/285_2021_manilha_rua_lauro_f_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/420/285_2021_manilha_rua_lauro_f_caldas.pdf</t>
   </si>
   <si>
     <t>Que seja feita a colocação de manilhas, onde possui pontos de alagamentos em algumas casas, na Rua Lauro Ferreira Caldas, Bairro Azaleia.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/421/286_2021_estradas_laranjal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/421/286_2021_estradas_laranjal.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo/patrolamento nas estradas do Laranjal.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/499/287_2021_recape_rua_rivail_a_gomes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/499/287_2021_recape_rua_rivail_a_gomes.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e o recape asfáltico na Rua Rivail Alberto Gomes.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/422/288_2021_estrada_pinhao_santa_cruz.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/422/288_2021_estrada_pinhao_santa_cruz.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento na estrada que liga Pinhão a Santa Cruz, pois ela se encontra em situação bem precária, com vários buracos, e com a volta das aulas dificulta muito o transporte escolar.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/428/289_2021_lombada_av_hipolito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/428/289_2021_lombada_av_hipolito.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção e reconstrução da lombada na Rua Hipólito Aires de Arruda, Bairro Lindouro, em frente à empresa Inviolável Monitoramento de Alarmes.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/429/290_2021_reparos_iluminacao_rua_souza.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/429/290_2021_reparos_iluminacao_rua_souza.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos na iluminação pública na Rua do Souza, próximo à casa n.º 02, Bairro São José.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/430/291_2021_lombada_rua_xv_novembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/430/291_2021_lombada_rua_xv_novembro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a construção de uma lombada na Rua XV de Novembro, Bairro Lindouro, em frente à subestação, sentido Centro.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/431/292_2021_bueiro_rua_miguel_kruger.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/431/292_2021_bueiro_rua_miguel_kruger.pdf</t>
   </si>
   <si>
     <t>Que sejam feito o concerto de um bueiro na Rua Joao Ferreira da Silva, esquina com a Rua Miguel Kreuger, e outro no final da mesma rua.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/433/293_2021_recape_rua_manoel_m_almeida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/433/293_2021_recape_rua_manoel_m_almeida.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias com recape asfáltico na Rua Manoel Mendes de Almeida, em frente ao Brizola Materiais de Construção.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/442/294_2021_calcamento_rua_joaquim_f_neto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/442/294_2021_calcamento_rua_joaquim_f_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento com pedras irregulares na Rua Joaquim Ferreira Neto, Bairro Azaleia.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/443/295_2021_lixeira_grande_pr_170.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/443/295_2021_lixeira_grande_pr_170.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lixeira grande, com portão e trava para evitar o acesso de animais, na entrada do Mato Queimado, nas margens da Rodovia PR 170.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/444/296_2021_espaco_cemiterio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/444/296_2021_espaco_cemiterio.pdf</t>
   </si>
   <si>
     <t>Que seja feito um espaço amplo no Cemitério Frei Francisco, onde ficam os funcionários públicos.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/445/297_2021_lombadas_av_brasil.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/445/297_2021_lombadas_av_brasil.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo na Av. Brasil, na Localidade de Nova Divinéia, para ver quantas lombadas serão necessárias para atender a referida avenida.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/446/298_2021_estrada_alecrim.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/446/298_2021_estrada_alecrim.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, manutenção e reposição de cascalho no trecho da estrada que dá acesso às propriedades dos Srs. Paim, Antonio e Nelson Inciso, na Comunidade de Alecrim.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/447/299_2021_melhorias_serra_cara_fax_coutos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/447/299_2021_melhorias_serra_cara_fax_coutos.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, manutenção e correção de desnível na Serra do Cará, na Comunidade de Faxinal dos Coutos.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/448/300_2021_estradas_cachoeirinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/448/300_2021_estradas_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, manutenção e reposição de cascalho nas estradas da Comunidade de Cachoeirinha.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/449/301_2021_manutencao_bueiros_b_dois_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/449/301_2021_manutencao_bueiros_b_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção nas bocas de lobo e bueiros do Bairro Dois Irmãos, visto que vários deles estão sem tampa.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/460/302_2021_ilum_pub_bairro_dois_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/460/302_2021_ilum_pub_bairro_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção da iluminação pública no Bairro Dois Irmãos, visto que várias lâmpadas encontram-se queimadas.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/461/303_2021_calcamento_rua_frei_corbiniano.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/461/303_2021_calcamento_rua_frei_corbiniano.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento com pedras irregulares e uma calçada para cadeirantes num pequeno trecho na Rua Frei Corbiniano, Bairro Mazurechem.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/462/304_2021_pavimentacao_rua_rui_barbosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/462/304_2021_pavimentacao_rua_rui_barbosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita pavimentação asfáltica na Rua Rui Barbosa, trecho de início, Rua Anacleto Leopoldino de Abreu, até a Rua XV de Novembro.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/463/305_2021_sinalizacao_pr_170.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/463/305_2021_sinalizacao_pr_170.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada solicitação ao DER - Departamento de Estradas de Rodagem, reivindicando sinalização rodoviária na PR-170, desde o Foz do Areia até a comunidade do Guarapuavinha, por meio de tachões (tartarugas) que sinalizam as pistas do asfalto, com luz de LED, nas cores branca e amarela, e ficam piscando continuamente para orientar os motoristas, onde facilita e permite aos motoristas uma melhor visibilidade da estrada principalmente durante a noite._x000D_
 _x000D_
 O olho-de-gato é um tipo de sinalização rodoviária capaz de refletir a luz dos faróis dos automóveis, permitindo a indicação dos limites da rodovia durante as viagens.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/464/306_2021_estrada_camilos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/464/306_2021_estrada_camilos.pdf</t>
   </si>
   <si>
     <t>Que seja realizado manutenção e reposição de cascalho na estrada conhecida como Estrada Dos Camilos, no Faxinal dos Coutos.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/465/307_2021_rua_lauro_ferreira_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/465/307_2021_rua_lauro_ferreira_caldas.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências quanto melhorias na Rua Lauro Ferreira Caldas, no Bairro Nossa Senhora Aparecida, ao lado da Escola Municipal Eroni Santos Ferreira, onde tem problemas de alagamento.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/466/308_2021_prorrogacao_refip.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/466/308_2021_prorrogacao_refip.pdf</t>
   </si>
   <si>
     <t>Solicitamos a prorrogação do REFIP PINHÃO – Programa de Incentivo a Regularização Fiscal do Município de Pinhão, considerando que conforme a Lei n.º 2.129/2021, de 25/02/2021, no art. 3.º, o período se encerra em 31/11/2021.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>Elias, Pedro</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/467/309_2021_estrada_tres_barras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/467/309_2021_estrada_tres_barras.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção e cascalhamento da estrada na Localidade de Três Barras, especificamente na estrada que liga à propriedade do Sr. Adenildo José Ribas.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/468/310_2021_ponto_onibus_av_brasil.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/468/310_2021_ponto_onibus_av_brasil.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos alguns pontos de ônibus na Av. Brasil, Nova Divineia, os quais irão beneficiar os usuários nos dias de chuva.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/469/311_2021_ponto_prox_balsa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/469/311_2021_ponto_prox_balsa.pdf</t>
   </si>
   <si>
     <t>Que seja feito um ponto de embarque escolar na estrada próxima à balsa até a chácara do João Nestor, comunidade às margens do alagado de Foz do Areia.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/470/312_2021_reparos_limpeza_cemiterios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/470/312_2021_reparos_limpeza_cemiterios.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos e limpeza nos Cemitérios Municipais com urgência.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/474/313_2021_estradas_santa_rita.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/474/313_2021_estradas_santa_rita.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento e o cascalho em alguns pontos das estradas vicinais, na Comunidade de Santa Rita, onde temos tráfego de veículos leves e pesados.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/475/314_2021_rua_joaquim_f_freitas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/475/314_2021_rua_joaquim_f_freitas.pdf</t>
   </si>
   <si>
     <t>Que seja feita pavimentação asfáltica ou uma manutenção no calçamento da Rua Joaquim Ferreira Freitas, Bairro Núcleo Habitacional Darci Brolini, Vila Caldas.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/476/315_2021_estradas_todos_santos_santana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/476/315_2021_estradas_todos_santos_santana.pdf</t>
   </si>
   <si>
     <t>Que seja feito um patrolamento nas estradas rurais do nosso Município de Pinhão, sendo elas: estrada do Cerrinho, com início na PR 170, passando pela Comunidade de Todos os Santos, Santana, ligando até a estrada principal da Caroba.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/477/316_2021_reparos_buraco_rua_oliverio_b_fontoura_esq_anacleto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/477/316_2021_reparos_buraco_rua_oliverio_b_fontoura_esq_anacleto.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos e tapado o buraco na Rua Olivério Beira Fontoura, esquina com a Rua Anacleto Leopoldino de Abreu, no Bairro Lindouro, em frente à empresa Ferro Forte.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/478/317_2021_lombada_rua_expedicionario.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/478/317_2021_lombada_rua_expedicionario.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma lombada na Rua Expedicionário Amarílio Lima, Bairro Araucária, no trecho de descida da rua.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/479/318_2021_estrada_pinhao_zattarlandia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/479/318_2021_estrada_pinhao_zattarlandia.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção com patrolamento e reposição de cascalho na estrada de Pinhão a Zattarlândia.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/480/319_2021_pintura_quadra_alambrado_escola_rocio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/480/319_2021_pintura_quadra_alambrado_escola_rocio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a pintura da quadra esportiva e construção do alambrado em torno da quadra da Escola Nossa Senhora do Rocio, na Comunidade do Rocio.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/481/320_2021_estradas_rocio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/481/320_2021_estradas_rocio.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada manutenção nas estradas da Localidade do Rocio, na Linha do Luciano, que segue pela casa do Sr. Sebastião Borges.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/482/321_2021_estradas_pimpao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/482/321_2021_estradas_pimpao.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção nas estradas da Localidade do Pimpão, próximo à casa do Sr. Sérgio Surreski, e perto da casa do sr. Joel, onde passa a linha de transporte escolar.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/483/322_2021_estradas_assentamento_silverios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/483/322_2021_estradas_assentamento_silverios.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção nas estradas da Localidade do Assentamento Silvérios, onde passa a linha do transporte escolar.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/484/323_2021_rua_xv_novembro_esq_darcilio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/484/323_2021_rua_xv_novembro_esq_darcilio.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção asfáltica nas Ruas XV de Novembro, esquina com a Darcílio Ferreira da Silva, Centro.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/486/324_2021_reforma_ponte_arroio_bonito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/486/324_2021_reforma_ponte_arroio_bonito.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma reforma na ponte do Arroio Bonito, na Comunidade Invernadinha 03, próximo a área de lazer do Márcio.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/487/325_2021_ilum_pub_vila_rural.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/487/325_2021_ilum_pub_vila_rural.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas trocas de lâmpadas queimadas da rede de iluminação pública, na Vila Rural, no trecho próximo à residência do Sr. Jairo.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Vinícius, Pedro</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/488/326_2021_lombada_travessia_elevada_dois_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/488/326_2021_lombada_travessia_elevada_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada solicitação ao DER - Departamento de Estradas de Rodagem, reivindicando a construção de mais uma lombada ou travessia elevada na na PR-170, localidade de Dois irmãos, com estudo de extensão até o acostamento.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/489/327_2021_buracos_rua_xv_novembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/489/327_2021_buracos_rua_xv_novembro.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos, bem como tapar os buracos na Rua XV de Novembro - Centro, em frente à residência do Sr. Marcos Rech, na rua sentido único.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/490/328_2021_bueiros_inteligentes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/490/328_2021_bueiros_inteligentes.pdf</t>
   </si>
   <si>
     <t>Solicito estudo de viabilidade em implementar “bueiros inteligentes”, o projeto consiste em um cesto coletor, de polímero e com alças laterais de metal, produzido em diversas medidas para cada bueiro, a fim de facilitar o trabalho de limpeza, remoção e manutenção. O artefato ainda teria uma faixa tipo cantoneira em aço para a proteção e fixação da tampa, prevenindo danos ou acidentes e que eventuais tempestades possam impedir o bom funcionamento do produto.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/491/329_2021_ponto_onibus_sao_roque.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/491/329_2021_ponto_onibus_sao_roque.pdf</t>
   </si>
   <si>
     <t>Que seja feito um ponto de ônibus em ambos os lados da Escola São Roque, para proteger tanto da chuva como do sol, e dar mais comodidade a quem deles precisarem.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/492/330_2021_pavimentacao_ruas_b_lindouro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/492/330_2021_pavimentacao_ruas_b_lindouro.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a pavimentação de pedra irregular nas seguintes ruas: Rua João da Silva, Rua Demétrio Streski, Rua Expedicionário Antonio Pires, E Rua Rui Barbosa, atrás do Colégio Cívico-Militar, no Bairro Lindouro.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/493/331_2021_trocar_telas_escola_santa_terezinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/493/331_2021_trocar_telas_escola_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca das telas da Escola Santa Terezinha, fazer a pintura dos palanques e colocação de pedra brita em alguns lugares.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/500/332_2021_cascalhar_final_r_joao_f_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/500/332_2021_cascalhar_final_r_joao_f_silva.pdf</t>
   </si>
   <si>
     <t>Que seja feito o cascalhamento do final da Rua João Ferreira da Silva.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/501/333_2021_estrada_comunidade_laranjal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/501/333_2021_estrada_comunidade_laranjal.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção das estradas da Comunidade do Laranjal.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/502/334_2021__recape_rua_xv_dezembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/502/334_2021__recape_rua_xv_dezembro.pdf</t>
   </si>
   <si>
     <t>Que seja feito o recape asfáltico das Ruas XV de Dezembro e Darcílio Ferreira da Silva.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/503/335_2021_estrada_poco_grande.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/503/335_2021_estrada_poco_grande.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção da estrada do Poço Grande.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/504/336_2021_estrada_zattar_poco_grande.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/504/336_2021_estrada_zattar_poco_grande.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção da estrada de acesso do Zattar à estrada do Poço Grande.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/505/337_2021_estrada_localidade_ferreiras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/505/337_2021_estrada_localidade_ferreiras.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção da estrada da Localidade dos Ferreira.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/506/338_2021_acs_ferreiras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/506/338_2021_acs_ferreiras.pdf</t>
   </si>
   <si>
     <t>Solicito que seja disponibilizado Agente de Saúde para a Localidade dos Ferreira.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/508/339_2021_rua_19_novembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/508/339_2021_rua_19_novembro.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção na Rua 19 de Novembro e nas demais ruas localizadas no Bairro Dona Evanira.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/512/340_2021_pontos_onibus_colina_recanto_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/512/340_2021_pontos_onibus_colina_recanto_verde.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos 2 pontos de ônibus escolar, uma ao lado da Oficina do Juliano, no Bairro Colina Verde, e o outro no Bairro Recanto Verde.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/513/341_2021_recape_rua_sao_jose.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/513/341_2021_recape_rua_sao_jose.pdf</t>
   </si>
   <si>
     <t>Que seja feito recape asfáltico na Rua José e Rua São Vicente, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/514/342_2021_ilum_pub_bairro_agua_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/514/342_2021_ilum_pub_bairro_agua_verde.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção da iluminação pública no Bairro Água Verde, visto que várias lâmpadas se encontram queimadas.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/515/343_2021_estrada_fax_ferreiras_poco_grande.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/515/343_2021_estrada_fax_ferreiras_poco_grande.pdf</t>
   </si>
   <si>
     <t>Que seja feita a readequação da estrada geral de Faxinal dos Ferreiras e da Localidade de Poço Grande.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja ...</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/518/346_2021_recape_rua_19_novembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/518/346_2021_recape_rua_19_novembro.pdf</t>
   </si>
   <si>
     <t>Que seja feito o recape do asfalto na Rua 19 de Novembro, Bairro Dona Evanira, em alguns pontos necessários, e fazer a troca ou limpeza de algumas manilhas que estão entupidas.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/519/347_2021_rede_esgoto_rua_anacleto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/519/347_2021_rede_esgoto_rua_anacleto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a continuação da rede de esgoto na Rua Anacleto Leopoldino de Abreu, no Bairro Azaleia, onde os moradores relatam a necessidade desse serviço.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/520/348_2021_ponto_onibus_av_brasil.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/520/348_2021_ponto_onibus_av_brasil.pdf</t>
   </si>
   <si>
     <t>Que seja feito um ponto de ônibus na Avenida Brasil, em frente ao Colégio Bento Munhoz da Rocha Neto, e que seja concluído o piso do parquinho das crianças, próximo da academia.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/521/349_2021_limpeza_rua_sao_simao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/521/349_2021_limpeza_rua_sao_simao.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e limpeza na Rua São Simão, principalmente entre as Ruas Santa Barbara e São Jorge, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/522/350_2021_sinalizacao_rua_xv_novembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/522/350_2021_sinalizacao_rua_xv_novembro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a implantação de sinalização horizontal na Rua XV de Novembro, na bifurcação com a PR 459 a Rua Miguel Krueger.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/523/351_2021_atendimento_medico_santana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/523/351_2021_atendimento_medico_santana.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário para disponibilizar o retorno de atendimento médico na Comunidade Santana.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/524/352_2021_lombada_prox_lar_idoso.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/524/352_2021_lombada_prox_lar_idoso.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma lombada na Rua Expedicionário Amarílio Lima, Bairro Azaléia, na Rua Do Lar do Idoso, próximo à Empresa de tintas do Carlos.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/525/353_2021_ilum_pub_rua_serafim_ribas_sobrinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/525/353_2021_ilum_pub_rua_serafim_ribas_sobrinho.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos em iluminação pública na Rua Serafim Ribas Sobrinho, próximo ao n.º 13.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/530/354_2021_lombadas_colina_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/530/354_2021_lombadas_colina_verde.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas duas lombadas na Rua José Maria Streski, Bairro Colina Verde, uma próxima à Oficina do Juliano, e a outra em frente ao CMEI Tereza Kramer.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/531/355_2021_sinalizacao_rua_exp_amarilio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/531/355_2021_sinalizacao_rua_exp_amarilio.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos na calçada, que sejam instaladas placas indicando proibição de estacionamento e a devida sinalização na Rua Expedicionário Amarílio de Lima, em frente ao Posto Central de Saúde.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/532/356_2021_estrada_zattar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/532/356_2021_estrada_zattar.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, manutenção, melhorias e reposição de cascalho na estrada geral da Localidade de Zattar, com urgência.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/533/357_2021_projeto_urbanistico_bairro_agua_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/533/357_2021_projeto_urbanistico_bairro_agua_verde.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo, por meio da secretaria competente, e por intermédio da Secretaria de Meio Ambiente, Urbanismo e Habitação, providencie o projeto urbanístico e estudo ambiental, bem como a urbanização com a devida instalação das galerias de águas pluviais e pavimentação com pedras de paralelepípedos, nas vias seguintes: Rua das Garças, Rua dos Papagaios, Rua Marginal, no Bairro Água Verde.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/534/358_2021_servidores_escola_xv_dezembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/534/358_2021_servidores_escola_xv_dezembro.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam providenciados os profissionais de servente e merendeira para a Escola XV de Dezembro, na Localidade do Arroio Bonito, bem como sua reforma e construção de muro, em caráter de urgência.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/535/359_2021_nova_gravacao_hino_municipal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/535/359_2021_nova_gravacao_hino_municipal.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada uma nova gravação do Hino Municipal de Pinhão.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/536/360_2021_cobertura_posto_detran_vistorias.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/536/360_2021_cobertura_posto_detran_vistorias.pdf</t>
   </si>
   <si>
     <t>Que seja feita a cobertura e o piso no local onde fazem vistorias nos veículos no posto do Detran na Rodoviária.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/537/361_2021_restante_calcamento_rua_n_s_aparecida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/537/361_2021_restante_calcamento_rua_n_s_aparecida.pdf</t>
   </si>
   <si>
     <t>Que seja feito o restante do calçamento na Rua Nossa Senhora Aparecida ligando na Rua São Jorge.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/538/362_2021_lombada_frente_radia_pioneira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/538/362_2021_lombada_frente_radia_pioneira.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada uma lombada na Av. Hipólito Aires de Arruda em frente à Câmara Municipal, e outra em frente à Rádia Comunitária, no lado esquerdo da Avenida, sentido Centro.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/550/363_2021_ilum_pub_rua_n_s_aparecida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/550/363_2021_ilum_pub_rua_n_s_aparecida.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas trocas de lâmpadas queimadas na Rua Nossa Senhora Aparecida, Bairro São Cristóvão, ao lado da casa n.º 06.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/551/364_2021_lombada_rua_jose_p_oliveira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/551/364_2021_lombada_rua_jose_p_oliveira.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na Rua José P. Oliveira, ao lado do CRAS, na Vila Caldas.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/552/365_2021_lombada_rua_13_julho_dois_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/552/365_2021_lombada_rua_13_julho_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Reforçando o pedido dos moradores e da Indicação n.º 140, feita em 18/06/2021, pelo Vereador Aroldo, e Indicação n.º 177/2021, feita em 12/07/2021, pelo Vereador Luiz Hamilton, que seja feita uma lombada na Rua 13 de Julho, no Bairro Dois Irmãos, com urgência.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/553/366_2021_calcamento_rua_manoel_m_almeida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/553/366_2021_calcamento_rua_manoel_m_almeida.pdf</t>
   </si>
   <si>
     <t>Que seja feita na Rua Manoel Mendes de Almeida, Bairro Dona Evanira, calçamento com pedras irregulares.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/556/367_2021_lombada_rua_otacilio_f_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/556/367_2021_lombada_rua_otacilio_f_silva.pdf</t>
   </si>
   <si>
     <t>Solicito que seja verificado a viabilidade de instalação de uma lombada na Rua Otacílio Ferreira da Silva, entre as quadras da Rua Santos Dumont com a Rua XV de dezembro.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/554/368_2021_concluir_calcamento_rua_pedro_costa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/554/368_2021_concluir_calcamento_rua_pedro_costa.pdf</t>
   </si>
   <si>
     <t>Que seja concluído o calçamento na Rua Pedro da Costa, na Vila Santa Maria, Faxinal do Céu.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/555/369_2021_estradas_biocatalizador_enzimatico.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/555/369_2021_estradas_biocatalizador_enzimatico.pdf</t>
   </si>
   <si>
     <t>Solicitamos a viabilidade de estudo para implantação de pavimentação com biocatalizador enzimático nas estradas rurais do nosso município.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>Elias, Luzyanna</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/557/370_2021_reforma_muro_escola_xv_dezembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/557/370_2021_reforma_muro_escola_xv_dezembro.pdf</t>
   </si>
   <si>
     <t>Solicitam a reforma e construção de um muro na Escola do Campo XV de Dezembro da Localidade do Arroio Bonito.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/558/371_2021_ponto_onibus_todos_os_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/558/371_2021_ponto_onibus_todos_os_santos.pdf</t>
   </si>
   <si>
     <t>Solicitam a construção de um novo ponto de ônibus na Localidade de Todos os Santos, em frente ao Sítio São Bento.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/559/372_2021_ponte_arroio_bonito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/559/372_2021_ponte_arroio_bonito.pdf</t>
   </si>
   <si>
     <t>Solicitam a construção de uma nova ponte na Localidade do Arroio Bonito, próximo ao Sr. Antonio Lucas.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Edson A., Edson F., Elias, Israel, Jean, Jerson Costa Antunes (in memoriam), Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/112/01_urg_especial_antep_1119.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/112/01_urg_especial_antep_1119.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.119/2021, que institui o Programa de Incentivo a Regularização Fiscal do Município de Pinhão - REFIP PINHÃO e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/114/02_urg_especial_antep_1120.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/114/02_urg_especial_antep_1120.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.120/2021, que autoriza a aquisição e a dispensa à respectiva população de vacinas para o enfrentamento da pandemia da Covid-19 no Município de Pinhão.</t>
   </si>
   <si>
     <t>Luzyanna, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/115/03_info_recursos_covid.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/115/03_info_recursos_covid.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta Casa de Leis informações sobre a utilização dos recursos recebidos do Governo Federalno ano de 2020, para apoio às ações em combate ao COVID-19 na importância de R$ 3.756.443,57.</t>
   </si>
   <si>
     <t>Luzyanna, Aroldo, Edson A., Edson F., Elias, Jean, Jerson Costa Antunes (in memoriam), Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/116/04_urg_especial_pll_05.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/116/04_urg_especial_pll_05.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE LEI DO LEGISLATIVO N.º 05/2021, que dispõe sobre a Declaração de Utilidade Pública Municipal da Associação para o Desenvolvimento Rural de Sant’Ana.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/117/05_comissao_esp_ref_fax_ceu.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/117/05_comissao_esp_ref_fax_ceu.pdf</t>
   </si>
   <si>
     <t>Constituição de uma COMISSÃO ESPECIAL com o objetivo de acompanhar a desativação da Vila Residencial de Faxinal do Céu, bem como sugerir alternativas junto ao Governo do Estado que possam reduzir o impacto social e ambiental em seu entorno.</t>
   </si>
   <si>
     <t>Alexandro, Edson A., Edson F., Elias, Israel, Jean, Jerson Costa Antunes (in memoriam), Luiz, Pedro, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/118/06_urg_especial_antep_1123_1124_1125_1126.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/118/06_urg_especial_antep_1123_1124_1125_1126.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL para os seguintes projetos: ANTEPROJETO DE LEI N.º 1.123/2021, que altera a Lei 2120 de 11 de dezembro de 2020, e da outras providências; ANTEPROJETO DE LEI N.º 1.124/2021, que autoriza o Poder Executivo Municipal a adquirir o domínio sobre área de terra rural, para fins de criação de Unidade de Conservação Municipal – Estação Ecológica e dá outras providências; ANTEPROJETO DE LEI N.º 1.125/2021, que autoriza o Poder Executivo Municipal a adquirir o domínio sobre área de terra rural, para fins de criação de Unidade de Conservação Municipal – Estação Ecológica e dá outras providências; ANTEPROJETO DE LEI N.º 1.126/2021, que autoriza o Poder Executivo Municipal a adquirir o domínio sobre área de terra rural, para fins de criação de Unidade de Conservação Municipal – Reserva Biológica e dá outras providências.</t>
   </si>
   <si>
     <t>Aroldo, Edson A., Edson F., Elias, Israel, Luiz, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/149/07_urg_especial_pll_09.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/149/07_urg_especial_pll_09.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE LEI DO LEGISLATIVO N.º 09/2021, que autoriza o Poder Executivo Municipal a determinar o uso de pulseiras de identificação em pacientes suspeitos ou diagnosticados com a COVID-19.</t>
   </si>
   <si>
     <t>Israel, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Jean, Luiz, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/216/08_encaminha_of_senadores.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/216/08_encaminha_of_senadores.pdf</t>
   </si>
   <si>
     <t>Após ouvido o Plenário, REQUERER que seja enviado expediente aos Senadores do Paraná, Alvaro Dias, Flávio Arns, Oriovisto Guimarães, com a manifestação contraria a Medida Provisória n.º 1.031/21, que dispõe sobre a privatização da ELETROBRÁS.</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/235/09_info_residencias_ginasiao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/235/09_info_residencias_ginasiao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo encaminhe informações para a Câmara Municipal, no prazo de 15 (quinze) dias, acerca da utilização das casas situadas dentro do Complexo Esportivo Rubens Spengler (Ginasião), a solicitação se dá através de denúncias feitas por populares, quanto ao uso irregular das citadas casas, que estas não estariam sendo utilizadas de forma habitual e conforme seu objetivo que é servir a Secretaria Municipal de Esportes. Acerca das citadas casas, reitere-se que uma delas fica em frente ao campo de futebol, e outra em frente ao bolão.</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Edson A., Edson F., Elias, Israel, Jean, Luzyanna, Pedro, Vinícius, Luiz, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/236/10_info_funcoes_gratificadas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/236/10_info_funcoes_gratificadas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo encaminhe para a Câmara de Vereadores informações, no prazo de 15 (quinze) dias, acerca das funções gratificadas que são retribuições atribuídas ao exercício de função de direção, chefia, assessoramento, entre outros, instituído com vencimento fixo, a depender da FG, e acrescido no vencimento do servidor.</t>
   </si>
   <si>
     <t>Alexandro, Cleverson, Edson A., Edson F., Elias, Luiz, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/238/11_cei_ref_denuncia_contra_ver_luzyanna.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/238/11_cei_ref_denuncia_contra_ver_luzyanna.pdf</t>
   </si>
   <si>
     <t>Requerem a instituição de Comissão Especial de Inquérito CEI composta por 5 (cinco) Vereadores para apurar a responsabilidade que tange a denúncia com Pedido de Providências protocolado sob o n.º 8343 na Câmara Municipal na tarde do dia 30/04/2021, feito por Nicole Meira Stler (ex-Assessora de Vereança), com acusação de quebra de decoro parlamentar e de improbidade administrativa contra a Vereadora Luzyanna Rocha Tavares, denúncia lida no expediente da sessão no dia 03 de maio de 2021.</t>
   </si>
   <si>
     <t>Aroldo, Edson F., Elias, Israel, Jean, Luzyanna, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/250/13_info_licitacao_12_e_31_2021.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/250/13_info_licitacao_12_e_31_2021.pdf</t>
   </si>
   <si>
     <t>Que sejam enviadas informações abaixo solicitadas referente à empresa PLANALTO CENTRAL SERVIÇOS LTDA, vencedora da Licitação n.º 12/2021 (Contrato n.º 76/2021) e Licitação n.º 31/2021 (Contrato n.º 131/2021).</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/281/14_urg_simples_antep_1.128_ldo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/281/14_urg_simples_antep_1.128_ldo.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA SIMPLES para o ANTEPROJETO DE LEI N.º 1.128/2021, que dispõe sobre as Diretrizes Orçamentárias, para o exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/284/15_urg_especial_antep_1.131_1.134.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/284/15_urg_especial_antep_1.131_1.134.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para os seguintes projetos: ANTEPROJETO DE LEI N.º 1.131/2021, que ratifica, conforme especifica as alterações no Protocolo de Intenções que constitui e regulamenta o Consórcio Intergestores de Saúde da 5.ª Regional de Saúde do Paraná; e ANTEPROJETO DE LEI N.º 1.134/2021, que concede reajuste salarial aos Servidores Públicos Municipal e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/304/16_urg_especial_pll_14.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/304/16_urg_especial_pll_14.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência especial para o Projeto de Lei do Legislativo n.º 14/2021, que dispõe sobre a Declaração de Utilidade Pública Municipal da Associação de Agricultores Familiares Assentamento Silvérios (AAFAS).</t>
   </si>
   <si>
     <t>Aroldo, Cleverson, Elias, Jean, Luzyanna, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/307/17_leitura_denuncia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/307/17_leitura_denuncia.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que ao presente subscrevem, respaldados nas normas regimentais vigentes, REQUEREM a Leitura da Denúncia encaminhada no e-mail da Câmara Municipal e nos e-mails de vários Vereadores, referente à suposta irregularidade nos Processos de Licitação – Pregões n.ºs 12 e 31/2021 do Poder Executivo Municipal, bem como o fato de veículo em nome da Primeira Dama do Município estar prestando serviço à empresa vencedora da Licitação para prestação de serviço de manutenção e limpeza pública._x000D_
 _x000D_
 SOLICITA-SE A VOTAÇÃO EM REGIME DE URGÊNCIA DO PRESENTE REQUERIMENTO.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/343/18_cei_ref_denuncia_contra_poder_executivo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/343/18_cei_ref_denuncia_contra_poder_executivo.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a constituição de uma CEI - COMISSÃO ESPECIAL DE INQUÉRITO – composta por 5 (cinco) Vereadores, com o objetivo de investigar a denúncia recebida por e-mail, em 16/07/2021, onde o denunciante, de forma muito clara e objetiva, narra diversas irregularidades nos Processos de Licitação – Pregões n.ºs 12 e 31/2021 do Poder Executivo Municipal, bem como o fato de um veículo em nome da Primeira Dama do Município estar prestando serviço à empresa vencedora das Licitações para prestação de serviço de manutenção e limpeza pública._x000D_
 Inicialmente, requer-se o prazo de até 90 (noventa dias) para a formação, instalação, investigação e conclusão dos trabalhos da CEI.</t>
   </si>
   <si>
     <t>Os Vereadores que ao presente subscrevem, respaldados nas normas regimentais vigentes, especialmente as contidas nos arts. 115, § 3.º, VII, 137 e 171, II, do Regimento Interno, REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.137/2021, que autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL, e dá outras providências.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/382/20_urg_especial_antep_1.138.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/382/20_urg_especial_antep_1.138.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.138/2021, que cria os componentes do Município de Pinhão Estado do Paraná do Sistema Nacional de Segurança Alimentar e Nutricional, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>Alexandro, Israel, Jean</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/424/21_urg_simples_antep_1.140_ppa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/424/21_urg_simples_antep_1.140_ppa.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA SIMPLES para o ANTEPROJETO DE LEI N.º 1.140/2021, que dispõe sobre o Plano Plurianual para o quadriênio de 2022 a 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Israel, Luiz, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/454/22_urg_especial_antep_1.142.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/454/22_urg_especial_antep_1.142.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que ao presente subscrevem, respaldados nas normas regimentais vigentes, especialmente as contidas nos arts. 115, § 3.º, VII, 137 e 171, II, do Regimento Interno, REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para os seguintes projetos:_x000D_
 _x000D_
 - ANTEPROJETO DE LEI SUBSTITUTIVO AO DE N.º 1.142/2021, que suspende a eficácia da Lei Municipal n.º 1.160/2021, de 20 de julho de 2021, a qual Concede reajuste salarial aos Servidores Públicos Municipais e dá outras providências._x000D_
 _x000D_
 - ANTEPROJETO DE LEI N.º 1.142/2021, que suspende a eficácia da Lei Municipal n.º 1.160/2021, de 20 de julho de 2021, a qual Concede reajuste salarial aos Servidores Públicos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/456/23_urg_especial_antep_1.145.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/456/23_urg_especial_antep_1.145.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que ao presente subscrevem, respaldados nas normas regimentais vigentes, especialmente as contidas nos arts. 115, § 3.º, VII, 137 e 171, II, do Regimento Interno, REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.145/2021, que autoriza crédito adicional suplementar na importância de até 120.000,00 (cento e vinte mil reais).</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/458/24_urg_especial_pll_23.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/458/24_urg_especial_pll_23.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que ao presente subscrevem, respaldados nas normas regimentais vigentes, especialmente as contidas nos arts. 115, § 3.º, VII, 137 e 171, II, do Regimento Interno, REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE LEI DO LEGISLATIVO N.º 23/2021, que suspende parcialmente até 31/12/2021 a eficácia da Lei 2.104/2020 que fixou os subsídios do Prefeito, Vice-Prefeito, Secretários Municipais, Presidente da Câmara Municipal e Vereadores do Município de Pinhão, para a Gestão e Legislatura 2021-2024.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/473/25_info_linhas_transporte.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/473/25_info_linhas_transporte.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito das linhas de transporte do interior de nosso Município, disponibilidade, segurança dos passageiros e valores das passagens. Também informações de como foram contratadas, se por licitação ou concessão.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>Aroldo, Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/529/26_info_transporte_universitario.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/529/26_info_transporte_universitario.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem vêm por meio deste, solicitar informações, no prazo de 15 (quinze) dias, sobre o transporte universitário, acerca da manutenção do transporte universitário, se o mesmo será disponibilizado gratuitamente, observando a necessidade dos universitários, cursistas, entre outros estudantes pinhãoenses, que entraram em contato com os Vereadores desta Casa de Leis, que utilizam o transporte.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/541/27_reforma_lar_idoso.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/541/27_reforma_lar_idoso.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que ao presente subscrevem, respaldados nas normas regimentais vigentes, REQUEREM:_x000D_
 _x000D_
 Do montante de recursos não utilizados pelo Poder Legislativo durante o Exercício Financeiro de 2021, e que será devolvido ao Orçamento Geral do Município, que aproximadamente R$ 200.000,00 (duzentos mil reais) sejam destinados para obras de reforma no espaço físico do Lar do Idoso de Pinhão – Asfapin (Associação São Francisco de Assis de Pinhão).</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>Aroldo, Cleverson, Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/542/28_requer_aditivo_contrato_105_2020.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/542/28_requer_aditivo_contrato_105_2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que ao presente subscrevem, respaldados nas normas regimentais vigentes, REQUEREM: _x000D_
 QUE SEJA ADITIVADO O CONTRATO N.º 105/2020 COM A ASSOCIAÇÃO MÃOS AMIGAS.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/549/29_urg_simples_antep_1.144_loa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/549/29_urg_simples_antep_1.144_loa.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que ao presente subscrevem, respaldados nas normas regimentais vigentes, especialmente as contidas nos arts. 115, § 3.º, VII, 137 e 171, II, do Regimento Interno, REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA SIMPLES para o ANTEPROJETO DE LEI N.º 1.144/2021, que estima a receita e fixa a despesa do Município de Pinhão para o exercício financeiro de 2022._x000D_
 _x000D_
 JUSTIFICATIVA: Considerando o art. 137, parágrafo único, I, do Regimento Interno, o Anteprojeto de Lei n.º 1.144/2021 já pode ser deliberado em regime de urgência simples, sendo em única votação.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/560/30_urg_especial_antep_1.148_1.149_1.152_1.153.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/560/30_urg_especial_antep_1.148_1.149_1.152_1.153.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para os ANTEPROJETOS DE LEI N.ºs 1.148, 1.149, 1.152 e 1.153/2021.</t>
   </si>
   <si>
     <t>PDec</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFFO - Comissão de Fiscalização, Finanças e Orçamento</t>
   </si>
   <si>
     <t>Dispõe sobre a análise da Prestação de Contas do Poder Executivo referente ao Exercício Financeiro de 2018.</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/225/01-2021_-_ranking_vereadores.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/225/01-2021_-_ranking_vereadores.pdf</t>
   </si>
   <si>
     <t>Institui incentivo e ranking de atuação e desempenho de Vereadores no processo fiscalizatório do Município e Câmara de Pinhão.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>Aroldo, Elias, Jean, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/540/06__parecer_juridico_-_ref_cei_01-2021.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/540/06__parecer_juridico_-_ref_cei_01-2021.pdf</t>
   </si>
   <si>
     <t>Aprova o Relatório Final da CEI – Comissão Especial de Inquérito - n.º 01/2021, instituída pela Resolução n.º 03/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>Emend</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Aroldo, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/185/07_antep_1.127.docx</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/185/07_antep_1.127.docx</t>
   </si>
   <si>
     <t>Emenda n.º 07/2021 – MODIFICATIVA – ao ANTEPROJETO DE LEI N.º 1.127/2021, que autoriza o Executivo Municipal a realizar cessão de uso de maquinas e equipamentos agrícolas às Associações Comunitárias e Cooperativas e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/186/10_antep_1.127.docx</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/186/10_antep_1.127.docx</t>
   </si>
   <si>
     <t>Emenda n.º 10/2021 – MODIFICATIVA – ao ANTEPROJETO DE LEI N.º 1.127/2021, que autoriza o Executivo Municipal a realizar cessão de uso de maquinas e equipamentos agrícolas às Associações Comunitárias e Cooperativas e dá outras providências.</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/203/11_emenda_antep_1129.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/203/11_emenda_antep_1129.pdf</t>
   </si>
   <si>
     <t>Emenda n.º 11/2021 – MODIFICATIVA – ao ANTEPROJETO DE LEI N.º 1.129/2021, que dispõe sobre a criação do “Programa Porteira Adentro” das Secretarias Municipais de Agricultura, Pecuária e de Infraestrutura e Viação, revogando a Lei 1.899 de 29 de 2014.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/267/12_pll_11.docx</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/267/12_pll_11.docx</t>
   </si>
   <si>
     <t>Emenda n.º 12/2021 – Modificativa/Aditiva – ao Projeto de Lei do Legislativo n.º 11/2021, que DISPÕE SOBRE A AUTORIZAÇÃO PARA A IMPLANTAÇÃO DO PROGRAMA DE FORNECIMENTO DE ABSORVENTES HIGIÊNICOS NAS ESCOLAS MUNICIPAIS NO ÂMBITO DO MUNICÍPIO DE PINHÃO, ESTADO DO PARANÁ.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/285/13_pll_12.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/285/13_pll_12.pdf</t>
   </si>
   <si>
     <t>Emenda n.º 13/2021 – Aditiva – ao Projeto de Lei do Legislativo n.º 12/2021, que dispõe sobre a publicidade dos atos oficiais no Município de Pinhão.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/308/14_aditiva_modificativa_ao_pll_13.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/308/14_aditiva_modificativa_ao_pll_13.pdf</t>
   </si>
   <si>
     <t>Emenda n.º 14/2021 – aditiva/modificativa - ao Projeto de Lei do Legislativo n.º 13/2021</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/459/15_aditiva_modificativa_ao_pll_22.docx</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/459/15_aditiva_modificativa_ao_pll_22.docx</t>
   </si>
   <si>
     <t>Emenda n.º 15/2021 – Aditiva/Modificativa – ao Projeto de Lei do legislativo n.º 22/2021.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>Cleverson, Elias, Luiz, Luzyanna, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/471/16_emenda_ao_antep_1.143.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/471/16_emenda_ao_antep_1.143.pdf</t>
   </si>
   <si>
     <t>Emenda ao Anteprojeto de Lei n.º 1.143/2021.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>APL</t>
-[...2 lines deleted...]
-    <t>Anteprojeto de Lei</t>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo a Regularização Fiscal do Município de Pinhão - REFIP PINHÃO e dá outras providências.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/120/1.120_-_autoriza_a_aquisicao_de_vacinas_da_covid_novo.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/120/1.120_-_autoriza_a_aquisicao_de_vacinas_da_covid_novo.doc</t>
   </si>
   <si>
     <t>Autoriza a aquisição e a dispensa à respectiva população de vacinas para o enfrentamento da pandemia da Covid-19 no Município de Pinhão.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/121/1.121_-_altera_a_lei_no_1.272-06_e_a_lei_021-91.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/121/1.121_-_altera_a_lei_no_1.272-06_e_a_lei_021-91.doc</t>
   </si>
   <si>
     <t>Altera a Lei n.º 1.272/2006 de 20/09/2006 e a Lei n.º 021/1991 de 03/07/1991, autorizando a criação de um Parque Industrial junto à matrícula 1.870 do registro de Imóveis de Pinhão, pertencente ao Município.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/122/1.122_-_autoriza_credito_suplementar.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/122/1.122_-_autoriza_credito_suplementar.doc</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$191.221,14 (cento e noventa e um mil duzentos e vinte e um reais e catorze centavos).</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/123/1.123_-_loa_2021_alteracao_1.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/123/1.123_-_loa_2021_alteracao_1.doc</t>
   </si>
   <si>
     <t>Altera a Lei n.º 2.120 de 11 de dezembro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/124/1.124_-_estacao_ecologica_municipal_esec_1.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/124/1.124_-_estacao_ecologica_municipal_esec_1.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir o  domínio  sobre  área  de  terra  rural, para  fins  de  criação  de  Unidade de Conservação Municipal – Estação Ecológica e dá outras providências.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/125/1.125_-_parque_natural_municipal_pnm.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/125/1.125_-_parque_natural_municipal_pnm.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo  Municipal  a adquirir  o  domínio  sobre  área  de  terra  rural, para  fins  de  criação  de  Unidade de Conservação Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/126/1.126_-_reserva_biologica_municipal_rebio.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/126/1.126_-_reserva_biologica_municipal_rebio.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir o domínio sobre área  de  terra  rural, para  fins  de  criação  de  Unidade de Conservação Municipal – Reserva Biológica e dá outras providências.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/127/1.127_-_cessao_de_maquinas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/127/1.127_-_cessao_de_maquinas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar cessão de uso de maquinas e equipamentos agrícolas às Associações Comunitárias e Cooperativas e dá outras providências.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/153/1.128_-_ldo_2022_pl_corrigido.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/153/1.128_-_ldo_2022_pl_corrigido.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias, para o exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/154/1.129_-_programa_porteira_adentro.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/154/1.129_-_programa_porteira_adentro.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do “Programa Porteira Adentro” das Secretarias Municipais de Agricultura, Pecuária e de Infraestrutura e Viação, revogando a Lei 1.899 de 29 de 2014.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/239/1.131_-_protocolo_de_intencoes_consorcio_saude.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/239/1.131_-_protocolo_de_intencoes_consorcio_saude.doc</t>
   </si>
   <si>
     <t>Ratifica, conforme especifica as alterações no Protocolo de Intenções que constitui e regulamenta o Consórcio Intergestores de Saúde da 5.ª Regional de Saúde do Paraná.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/271/1.132-2021_-_autoriza_emprestimo_85_milhoes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/271/1.132-2021_-_autoriza_emprestimo_85_milhoes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de crédito adicional suplementar no orçamento do Município de Pinhão, para o Exercício de 2021.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/282/1.133_-_travessa_pica_pau.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/282/1.133_-_travessa_pica_pau.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Travessa Pica Pau e dá outros providências.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/283/1.134_-_reajuste_servidores_executivo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/283/1.134_-_reajuste_servidores_executivo.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos Servidores Públicos Municipal e dá outros providências.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/322/1.135_-_programa_inseminacao_artificial.docx</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/322/1.135_-_programa_inseminacao_artificial.docx</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Inseminação Artificial em Bovinos (PIA).</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/345/1.136-2021_-_autorizacao_emprestimo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/345/1.136-2021_-_autorizacao_emprestimo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S. A.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/354/1.137-2021_-_emprestimo.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/354/1.137-2021_-_emprestimo.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL, e dá outras providências.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/379/1.138-2021_-_sisan.docx</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/379/1.138-2021_-_sisan.docx</t>
   </si>
   <si>
     <t>Cria os componentes do Município de Pinhão Estado do Paraná do Sistema Nacional de Segurança Alimentar e Nutricional, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/378/1.139-2021_-_apresentacao_carteira_vacinacao.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/378/1.139-2021_-_apresentacao_carteira_vacinacao.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de apresentação do comprovante de vacinação contra a covid-19 nos locais que prestam serviços à coletividade e para a obtenção de serviços, em todo o território deste Município de Pinhão/PR.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/401/1.140_-_ppa_-_2022-2025.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/401/1.140_-_ppa_-_2022-2025.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio de 2022 a 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/400/1.141-2021_-_cred_adic_supl_r_531.97108.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/400/1.141-2021_-_cred_adic_supl_r_531.97108.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 531.971,08 (quinhentos e trinta e um mil novecentos e setenta e um reais e oito centavos).</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/413/1.142-2021_-_suspende_reajuste_-_alterado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/413/1.142-2021_-_suspende_reajuste_-_alterado.pdf</t>
   </si>
   <si>
     <t>Suspende a eficácia da Lei Municipal n.º 1.160/2021, de 20 de julho de 2021, a qual Concede reajuste salarial aos Servidores Públicos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/418/1.143-2021_-_regulamenta_fgs.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/418/1.143-2021_-_regulamenta_fgs.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da gratificação de função no quadro geral dos servidores do Município de Pinhão prevista na Lei Municipal n.º 1.450/2009 e dá outras providências.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/432/1.144-2021_-_loa_2022.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/432/1.144-2021_-_loa_2022.doc</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Pinhão para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/455/1.145-2021_-_cred_adic_supl_r_120.00000.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/455/1.145-2021_-_cred_adic_supl_r_120.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 120.000,00 (cento e vinte mil reais).</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/472/1.146-2021_-_permuta_imovel_urbano.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/472/1.146-2021_-_permuta_imovel_urbano.doc</t>
   </si>
   <si>
     <t>Autoriza a permuta de imóvel urbano e dá outras providências.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/494/1.147-2021_-_utilidade_publica_ponte_katira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/494/1.147-2021_-_utilidade_publica_ponte_katira.pdf</t>
   </si>
   <si>
     <t>Declara utilidade pública, para fins de construção de uma ponte sobre o Rio Lajeado Bonito - Ponte Katira e dá outras providências.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Pinhão, fixa o limite máximo para a concessão de aposentadorias e pensões de que trata o artigo 40 da Constituição Federal, autoriza a celebração de convênio com Entidade Fechada de Previdência Complementar e dá outras providências.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/509/1.149-2021_-_servico_funerario.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/509/1.149-2021_-_servico_funerario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço funerário no Município de Pinhão, revoga a Lei 005/81 e 1.090/02, demais disposições ao contrário e dá outras providências.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/510/1.150-2021_-_retirar_mun_consorcio_vale_rio_jordao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/510/1.150-2021_-_retirar_mun_consorcio_vale_rio_jordao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a retirar-se do Consórcio Intermunicipal Vale do Rio Jordão - CRJ, podendo promover os atos necessários para sua extinção.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/526/1.151_-_alteracao_codigo_de_posturas_-_bebidas_alcoolicas.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/526/1.151_-_alteracao_codigo_de_posturas_-_bebidas_alcoolicas.doc</t>
   </si>
   <si>
     <t>Inclui o art. 153-A na Lei Municipal n.º 2.152/2021, de 20/07/21 que instituiu o Código de Posturas do Município de Pinhão.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal conceder Direito Real de Uso de imóveis pertencentes ao Município de Pinhão com dispensa de Licitação.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/539/1.153-2021_-_consorcio_saude.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/539/1.153-2021_-_consorcio_saude.pdf</t>
   </si>
   <si>
     <t>Ratifica, conforme especifica, as alterações no Contrato de Consórcio, convertido do Protocolo de Intenções que constitui e regulamenta o Consórcio Intergestores de Saúde da 5a Região de Saúde do Paraná.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/128/01-2021_-_gps_veiculos_terceirizados.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/128/01-2021_-_gps_veiculos_terceirizados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de que os serviços terceirizados pelo Poder Público que utilizam veículos, caminhões e máquinas para a prestação de serviços sejam equipados com GPS para rastreamento, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/129/02_reajuste_servidores_da_camara.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/129/02_reajuste_servidores_da_camara.doc</t>
   </si>
   <si>
     <t>Concede reposição inflacionária aos Servidores do Poder Legislativo.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/130/03_denomina_rua_pastora_jossimara.docx</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/130/03_denomina_rua_pastora_jossimara.docx</t>
   </si>
   <si>
     <t>Denomina Rua Pastora Maria Jossimara Santos Adonski o logradouro público localizado no Bairro Vila Caldas, antiga Rua Rio da Areia, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/131/04_estabelece_as_atividades_e_servicos_educacionais_como_atividade_essencial__e_define_os_trabalhadores_da_educacao_como_grupo_prioritario_para_vacinacao_contra_o_covid-19._1_1.docx</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/131/04_estabelece_as_atividades_e_servicos_educacionais_como_atividade_essencial__e_define_os_trabalhadores_da_educacao_como_grupo_prioritario_para_vacinacao_contra_o_covid-19._1_1.docx</t>
   </si>
   <si>
     <t>Estabelece as atividades e serviços educacionais como atividade essencial no Município de Pinhão e define os trabalhadores da educação como grupo prioritário para vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>Luzyanna, Elias, Jean, Jerson Costa Antunes (in memoriam), Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/132/05_dec_util_pub_santana.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/132/05_dec_util_pub_santana.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação para o Desenvolvimento Rural de Sant’Ana.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/140/06_dengue_e_afins.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/140/06_dengue_e_afins.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa Municipal de Combate e Prevenção à Dengue, Chikungunya e Zika Vírus no Município de Pinhão - PR, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Pinhão ao ilustre Sr. MARIO ANTÔNIO VIRMOND TORRES.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/151/08_dec_util_pub_cachoeirinha.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/151/08_dec_util_pub_cachoeirinha.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação Comunitária Bom Jesus da Comunidade Vale da Cachoeirinha Assentamento Faxinal dos Ribeiros Quinhão 1-C.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/152/09_pulseiras_covid.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/152/09_pulseiras_covid.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a determinar o uso de pulseiras de identificação em pacientes suspeitos ou diagnosticados com a COVID-19.</t>
   </si>
   <si>
     <t>Elias, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Israel, Jean, Luiz, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/204/10_consignados_de_30_para_35.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/204/10_consignados_de_30_para_35.doc</t>
   </si>
   <si>
     <t>Altera o caput do art. 11, e § 3.º, da  Lei n.º 1.932/2015, em consonância com a Lei Federal n.º 14.131, de 30 de março de 2021, que altera o percentual para consignação de 30% para 35%, excepcionalmente até o dia 31 de dezembro de 2021.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/234/11_absorventes_escolas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/234/11_absorventes_escolas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA A IMPLANTAÇÃO DO PROGRAMA DE FORNECIMENTO DE ABSORVENTES HIGIÊNICOS NAS ESCOLAS MUNICIPAIS NO ÂMBITO DO MUNICÍPIO DE PINHÃO, ESTADO DO PARANÁ.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/247/12_boletim_oficial.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/247/12_boletim_oficial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicidade dos atos oficiais no Município de Pinhão.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/248/13_veda_nomeacao_condenados_leis_11340_13104.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/248/13_veda_nomeacao_condenados_leis_11340_13104.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação para cargos em comissão de pessoas que tenham sido condenadas pelas Leis Federais n.º 11.340/2006 e n.º 13.104/2015, no âmbito do Município de Pinhão - PR.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/274/14_dec_uti_pub_ass_silverios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/274/14_dec_uti_pub_ass_silverios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação de Agricultores Familiares do Assentamento dos Silvérios (AAFAS).</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Aroldo, Cleverson, Elias, Luzyanna, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/393/15_altera_lei_2066_2019.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/393/15_altera_lei_2066_2019.doc</t>
   </si>
   <si>
     <t>Altera os incisos IX e X, e § 1.º, do art. 4.º da Lei Municipal n.º 2.066/2019, de 07/11/2019.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>Edson A.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/394/16_dec_util_pub_arroio_do_tigre.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/394/16_dec_util_pub_arroio_do_tigre.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação Comunitária para o Desenvolvimento Rural da Comunidade de Arroio do Tigre.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/395/17_conselho_municipal_de_juventude.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/395/17_conselho_municipal_de_juventude.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Juventude de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/411/18_denomina_rua_osvaldo_iensen.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/411/18_denomina_rua_osvaldo_iensen.doc</t>
   </si>
   <si>
     <t>Denomina Rua Osvaldo Iensen, o logradouro público localizado no Bairro Araucária, e dá outras providências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/425/19_dec_util_pub_associacao_laranjal.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/425/19_dec_util_pub_associacao_laranjal.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Assintral - Associação Institucional dos Trabalhadores da Agricultura Familiar de Laranjal.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/426/20_dec_util_pub_clube_xadrez.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/426/20_dec_util_pub_clube_xadrez.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal do Clube de Xadrez Gralha Azul.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>Alexandro, Edson A., Israel, Jean, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/427/21_suspensao_reajuste_servidores_da_camara.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/427/21_suspensao_reajuste_servidores_da_camara.doc</t>
   </si>
   <si>
     <t>Suspende até 31/12/2021 a eficácia da Lei Municipal n.º 2.133/2021, de 22/04/2021, que concedeu reposição inflacionária aos Servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/451/22_altera_lei_1054-2002.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/451/22_altera_lei_1054-2002.doc</t>
   </si>
   <si>
     <t>Altera a Lei n.º 1.054/2002, que declarou de Utilidade Pública Associação Comunitária do Bairro Lindouro.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/457/23_adequacao_subsidios_agentes_politicos.docx</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/457/23_adequacao_subsidios_agentes_politicos.docx</t>
   </si>
   <si>
     <t>Suspende parcialmente até 31/12/2021 a eficácia da Lei 2.104/2020 que fixou os subsídios do Prefeito, Vice-Prefeito, Secretários Municipais, Presidente da Câmara Municipal e Vereadores do Município de Pinhão, para a Gestão e Legislatura 2021-2024.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/485/24_bebidas_alcoolicas_espacos_publicos.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/485/24_bebidas_alcoolicas_espacos_publicos.doc</t>
   </si>
   <si>
     <t>Inclui o art. 153-A na Lei Municipal n.º 2.152/2021, de 20/07/2021, que instituiu o Código de Posturas do Município de Pinhão.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/496/25_dia_do_tropeiro.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/496/25_dia_do_tropeiro.doc</t>
   </si>
   <si>
     <t>Institui o dia 12 de dezembro como data oficial para a comemoração do Dia do Tropeiro e a segunda semana de dezembro como Semana do Tropeiro no Município de Pinhão.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/507/26_ati_jerson_costa.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/507/26_ati_jerson_costa.doc</t>
   </si>
   <si>
     <t>Denomina Academia da Terceira Idade Vereador Jerson Costa Antunes.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/511/27_dec_util_pub_associacao_rocio.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/511/27_dec_util_pub_associacao_rocio.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação Comunitária para o Desenvolvimento Rural de Moradores da Comunidade de Nossa Senhora do Rocio.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/528/28_titulo_cidadao_honorario_pastor_sandro.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/528/28_titulo_cidadao_honorario_pastor_sandro.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Pinhão ao Pastor SANDRO CARVALHO RODRIGUES.</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/155/01_pesar_jose_agenor_simao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/155/01_pesar_jose_agenor_simao.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Jerson Costa Antunes, envia VOTOS DE PESAR aos familiares do Sr. JOSÉ  AGENOR  SIMÃO, face ao seu falecimento ocorrido em 29/12/2020._x000D_
 Por meio desta proposição, externamos aos familiares do Sr. JOSÉ  AGENOR   SIMÃO, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/156/02_congratulacoes_antonio_a_kirschibaner.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/156/02_congratulacoes_antonio_a_kirschibaner.pdf</t>
   </si>
   <si>
     <t>O Vereador Pedro André da Silva Lupepsa, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES ao Sr. ANTONIO  ARINO  KIRSCHIBANER, pelo seu tempo de dedicação ao serviço público prestado ao Município de Pinhão, do qual se aposentou em 31/12/2020.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/157/03_pesar_antonio_elto_teixeira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/157/03_pesar_antonio_elto_teixeira.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Pedro André da Silva Lupepsa, envia VOTOS DE PESAR aos familiares do Sr. ANTONIO  ELTO  TEIXEIRA, face ao seu falecimento ocorrido em 08/02/2021._x000D_
 Por meio desta proposição, externamos aos familiares do Sr. ANTONIO  ELTO  TEIXEIRA, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/158/04_pesar_maria_jossimara_adonski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/158/04_pesar_maria_jossimara_adonski.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Luiz Hamilton Kitcky, envia VOTOS DE PESAR aos familiares da Sr.ª MARIA  JOSSIMARA  SANTOS  ADONSKI, face ao seu falecimento ocorrido em 28/12/2020._x000D_
 Por meio desta proposição, externamos aos familiares da Sr.ª MARIA  JOSSIMARA  SANTOS  ADONSKI, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/159/05_congratualacoes_sensei_zezinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/159/05_congratualacoes_sensei_zezinho.pdf</t>
   </si>
   <si>
     <t>O Vereador  JEAN DELLÊ, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES ao SENSEI ZÉZINHO DO JUDÔ.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/160/06_pesar_ronaldo_liber.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/160/06_pesar_ronaldo_liber.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Alexandro Caldas Camargo, envia VOTOS DE PESAR aos familiares do Sr. RONALDO  DA  SILVEIRA  LIBER, face ao seu falecimento ocorrido em 15/03/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares do Sr. RONALDO  DA  SILVEIRA  LIBER, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/161/07_pesar_alberto_fuchs_neto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/161/07_pesar_alberto_fuchs_neto.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Aroldo  Antunes  Domingues, envia VOTOS  DE  PESAR aos familiares do Sr. ALBERTO  FUCHS  NETO, face ao seu falecimento ocorrido em 15/03/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares do Sr. ALBERTO  FUCHS  NETO, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/162/08_pesar_justo_manica.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/162/08_pesar_justo_manica.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Edson Adrian Pereira, envia VOTOS  DE  PESAR aos familiares do Sr. JUSTO  MÂNICA, ex-Vereador do Município de Pinhão, face ao seu falecimento ocorrido em 19/03/2021._x000D_
 Por meio desta proposição, externamos aos familiares do Sr. JUSTO  MÂNICA, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
     <t>Elias, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/163/09_pesar_luiz_freitas_lisboa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/163/09_pesar_luiz_freitas_lisboa.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido dos Vereadores Elias Prestes  e  Vinícius Dartanhã Terleski de Oliveira, envia VOTOS  DE  PESAR aos familiares do Sr. LUIZ  DE  FREITAS  LISBOA, face ao seu falecimento ocorrido em 21/03/2021._x000D_
 Por meio desta proposição, externamos aos familiares do Sr. LUIZ  DE  FREITAS  LISBOA, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/164/10_pesar_pedro_f_de_lara.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/164/10_pesar_pedro_f_de_lara.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Vinícius Dartanhã  Terleski  de Oliveira, envia VOTOS  DE  PESAR aos familiares do Sr. PEDRO  FERREIRA  DE  LARA (popular Doca) , face ao seu falecimento ocorrido em 21/03/2021._x000D_
 Por meio desta proposição, externamos aos familiares do Sr. PEDRO  FERREIRA  DE  LARA, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/165/11_pesar_airton_j_vendruscolo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/165/11_pesar_airton_j_vendruscolo.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Pedro André da Silva Lupepsa, envia VOTOS DE PESAR aos familiares do Sr. AIRTON  JOSÉ  VENDRUSCOLO, face ao seu falecimento ocorrido em 22/03/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares do Sr. AIRTON  JOSÉ  VENDRUSCOLO, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/166/12_pesar_mariza_l_teixeira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/166/12_pesar_mariza_l_teixeira.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Pedro André da Silva Lupepsa, envia VOTOS DE PESAR aos familiares da Sr.ª MARIZA  LUSTOSA  TEIXEIRA, face ao seu falecimento ocorrido em 24/03/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares da Sr.ª MARIZA  LUSTOSA  TEIXEIRA, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/167/13_pesar_vilmar_mietz.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/167/13_pesar_vilmar_mietz.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido da Vereadora Luzyanna Rocha Tavares, envia VOTOS DE PESAR aos familiares do Sr. VILMAR  DE JESUS  MIETZ, face ao seu falecimento ocorrido em 28/03/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares do Sr. VILMAR  DE JESUS  MIETZ, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/168/14_pesar_antonio_lima.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/168/14_pesar_antonio_lima.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Elias Prestes, envia VOTOS  DE  PESAR aos familiares do Sr. ANTONIO   EMILIANO  DE  LIMA, face ao seu falecimento ocorrido em 27/03/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares do Sr. ANTONIO   EMILIANO  DE  LIMA, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/169/15_pesar_frei_domingos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/169/15_pesar_frei_domingos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Elias Prestes, envia VOTOS  DE  PESAR  aos familiares do  FREI  DOMINGOS BOING  HELLMANN, face ao seu falecimento ocorrido em 29/03/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos  aos  familiares do FREI  DOMINGOS BOING  HELLMANN, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/170/16_pesar_angela_m_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/170/16_pesar_angela_m_santos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Jean  Henrique  Costa Dellê, envia VOTOS DE PESAR aos familiares da Sr.ª  ANGELA  MARIA  DOS  SANTOS, face ao seu falecimento ocorrido em 08/04/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares da Sr.ª ANGELA  MARIA  DOS  SANTOS, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/171/17_pesar_patrick_m_martins.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/171/17_pesar_patrick_m_martins.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Jean  Henrique  Costa  Dellê, envia VOTOS DE PESAR aos familiares do Sr. PATRICK  MOZART  MARTINS, face ao seu falecimento ocorrido em 11/04/2021, aos 31 anos._x000D_
 Por meio desta proposição, externamos aos familiares do Sr. PATRICK  MOZART  MARTINS, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/172/18_pesar_laurival_miscovicz.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/172/18_pesar_laurival_miscovicz.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Jean  Henrique  Costa  Dellê, envia VOTOS DE PESAR aos familiares do Sr. LAURIVAL  MISCOVICZ, face ao seu falecimento ocorrido em 08/04/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares do Sr. LAURIVAL  MISCOVICZ, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/173/19_pesar_tiago_daniel_ramos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/173/19_pesar_tiago_daniel_ramos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Vinícius Dartanhã  Terleski  de Oliveira, envia VOTOS  DE  PESAR aos familiares do Sr. TIAGO  DANIEL  DE  RAMOS , face ao seu falecimento ocorrido em 21/04/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares do Sr. TIAGO  DANIEL  DE  RAMOS, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/174/20_pesar_algacir_weber.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/174/20_pesar_algacir_weber.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Alexandro Caldas Camargo, envia VOTOS DE PESAR aos familiares do Sr. ALGACIR  WEBER, face ao seu falecimento._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares do Sr. ALGACIR  WEBER, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/175/21_pesar_leonei_badzinski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/175/21_pesar_leonei_badzinski.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Elias Prestes, envia VOTOS  DE  PESAR aos familiares do Sr. LEONEI  BADZINSKI, face ao seu falecimento ocorrido em 25/04/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares do Sr. LEONEI  BADZINSKI, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/176/22_pesar_maria_izabel_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/176/22_pesar_maria_izabel_silva.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Israel de Oliveira Santos, envia VOTOS DE PESAR aos familiares da Sr.ª MARIA  IZABEL  DA  SILVA, face ao seu falecimento ocorrido em 26/04/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares da Sr.ª MARIA  IZABEL  DA  SILVA, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/177/23_congratulacoes_vilton_lima.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/177/23_congratulacoes_vilton_lima.pdf</t>
   </si>
   <si>
     <t>O Vereador Pedro André da Silva Lupepsa, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES ao Sr. VILTON  DEMARAES  DE  LIMA, pelo seu tempo de dedicação ao serviço público prestado ao Município de Pinhão como Servidor Efetivo do Cargo de Motorista de Veículos Pesados, desde 22/08/1995, e que se aposentou em 09/04/2021.</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Vinícius Dartanhã  Terleski  de Oliveira, envia VOTOS  DE  PESAR aos familiares do Sr. ALCIONE  PEREIRA  DE  FARIA, face ao seu falecimento ocorrido em 12/05/2021._x000D_
 Por meio desta proposição, externamos aos familiares do Sr. ALCIONE   PEREIRA  DE  FARIA, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Vinícius Dartanhã  Terleski  de Oliveira, envia VOTOS  DE  PESAR aos familiares da Sr.ª LUANA   DELLÊ   DITZEL, face ao seu falecimento ocorrido em 15/05/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares da Sr.ª LUANA  DELLÊ  DITZEL, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/189/26_pesar_siderli_oliarski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/189/26_pesar_siderli_oliarski.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Vinícius Dartanhã  Terleski  de Oliveira, envia VOTOS  DE  PESAR aos familiares da Sr.ª SIDERLI  OLIARSKI, face ao seu falecimento ocorrido em 28/05/2021._x000D_
 Por meio desta proposição, externamos aos familiares da Sr.ª SIDERLI  OLIARSKI, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/190/27_pesar_rui_cezar_souza.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/190/27_pesar_rui_cezar_souza.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Vinícius Dartanhã  Terleski  de Oliveira, envia VOTOS  DE  PESAR aos familiares do Sr. RUI  CEZAR  DE  SOUZA, face ao seu falecimento ocorrido em 31/05/2021._x000D_
 Por meio desta proposição, externamos aos familiares do Sr. RUI  CEZAR  DE  SOUZA, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/191/28_pesar_joao_maria_s_lima.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/191/28_pesar_joao_maria_s_lima.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Aroldo  Antunes  Domingues, envia VOTOS  DE  PESAR aos familiares do Sr. JOÃO  MARIA  SANTOS  LIMA, face ao seu falecimento ocorrido em 16/05/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares do Sr. do Sr. JOÃO  MARIA  SANTOS  LIMA, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/192/29_pesar_nelson_f_dos_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/192/29_pesar_nelson_f_dos_santos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Aroldo  Antunes  Domingues, envia VOTOS  DE  PESAR aos familiares do Sr. NELSON  FERREIRA  DOS  SANTOS, face ao seu falecimento._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares do Sr. do Sr. NELSON  FERREIRA  DOS  SANTOS, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/193/30_apoio_pl_2.564_2020_senado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/193/30_apoio_pl_2.564_2020_senado.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei do Senado Federal n.º 2.564, de 2020, que altera a Lei Federal n.º 7.498, de 25 de junho de 1986, para instituir o Piso Salarial Nacional do(a) Técnico(a) de Enfermagem, do(a) Auxiliar de Enfermagem e da Parteira._x000D_
 _x000D_
 Requer ainda que a presente moção seja inserida em ata, cientificando a decisão deste Poder Legislativo ao Excelentíssimo Senhor Rodrigo Otavio Soares Pacheco, Presidente do Senado Federal, ao Excelentíssimo Senhor Fabiano Contarato, Senador e propositor do PL n.º 2.564/2020; à Excelentíssima Senhora Zenaide Maia, Senadora e relatora do referido Projeto de lei; bem como à categoria da enfermagem.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/194/31_pesar_onivaldo_prestes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/194/31_pesar_onivaldo_prestes.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Israel de Oliveira Santos, envia VOTOS DE PESAR aos familiares do Sr. ONIVALDO  PRESTES, face ao seu falecimento ocorrido em 29/05/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares do Sr. ONIVALDO  PRESTES, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/195/32_pesar_jerson_costa_antunes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/195/32_pesar_jerson_costa_antunes.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão envia VOTOS DE PESAR aos familiares do Vereador JERSON  COSTA  ANTUNES, face ao seu falecimento ocorrido em 22/05/2021._x000D_
 Por meio desta proposição, externamos aos familiares do Vereador JERSON  COSTA  ANTUNES, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/209/33_pesar_domingos_oliveira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/209/33_pesar_domingos_oliveira.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Vinícius Dartanhã  Terleski  de Oliveira, envia VOTOS  DE  PESAR aos familiares do Sr. DOMINGOS  DE  OLIVEIRA, face ao seu falecimento ocorrido em 04/05/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares do Sr. DOMINGOS DE OLIVEIRA, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/210/34_congratulacoes_cabo_pm_isac.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/210/34_congratulacoes_cabo_pm_isac.pdf</t>
   </si>
   <si>
     <t>O Vereador Elias Prestes, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES ao Sr. ISAC  SILVA  MACHADO, Cabo da Polícia Militar do Estado do Paraná, e que passou para a reserva no último mês de maio.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/211/35_pesar_adilson_a_f_lima.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/211/35_pesar_adilson_a_f_lima.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Elias Prestes, envia VOTOS  DE  PESAR  aos familiares do  Sr. ADILSON ANTONIO FREITAS LIMA, face ao seu falecimento ocorrido em 10/06/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos  aos  familiares do  Sr. ADILSON ANTONIO FREITAS LIMA, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/212/36_pesar_viviane_fatima_lima.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/212/36_pesar_viviane_fatima_lima.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Edson Francesconi de Oliveira, envia VOTOS  DE  PESAR aos familiares da Sr.ª VIVIANE  DE  FÁTIMA  LIMA, face ao seu falecimento ocorrido em 03/06/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares da Sr.ª VIVIANE  DE  FÁTIMA  LIMA, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/218/37_pesar_nercindo_silverio_lima.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/218/37_pesar_nercindo_silverio_lima.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Pedro André da Silva Lupepsa, envia VOTOS  DE  PESAR  aos familiares do  Sr. NERCINDO  SILVÉRIO  DE  LIMA, face ao seu falecimento ocorrido em 15/06/2021.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/219/38_pesar_francisco_jose_delle.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/219/38_pesar_francisco_jose_delle.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Elias Prestes, envia VOTOS  DE  PESAR  aos familiares do  Sr. FRANCISCO  JOSÉ  DELLÊ, face ao seu falecimento ocorrido em 16/06/2021.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/223/39_pesar_jose_sidnei_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/223/39_pesar_jose_sidnei_santos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Pedro André da Silva Lupepsa, envia VOTOS  DE  PESAR  aos familiares do  Sr. JOSÉ  SIDNEI  DOS  SANTOS, face ao seu falecimento ocorrido em 17/06/2021.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/220/40_pesar_monzar_j_r_oliveira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/220/40_pesar_monzar_j_r_oliveira.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Aroldo  Antunes  Domingues, envia VOTOS  DE  PESAR aos familiares do Sr. MONZAR  JEREMIAS  RIBEIRO  OLIVEIRA, face ao seu falecimento ocorrido em 06/06/2021.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/221/41_congratulacoes_prof_neiva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/221/41_congratulacoes_prof_neiva.pdf</t>
   </si>
   <si>
     <t>O Vereador Vinícius Dartanhã Terleski de Oliveira, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES a Prof.ª NEIVA LIVINSKI RIBAS.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/222/42_congratulacoes_prof_teresa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/222/42_congratulacoes_prof_teresa.pdf</t>
   </si>
   <si>
     <t>O Vereador Vinícius Dartanhã Terleski de Oliveira, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES a Prof.ª TERESA  DE  QUADROS  BARBIERI.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/224/43_congratulacoes_milla.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/224/43_congratulacoes_milla.pdf</t>
   </si>
   <si>
     <t>O Vereador Vinícius Dartanhã Terleski de Oliveira, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES ao CONDOMÍNIO MILLA.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/237/44_pesar_valdoir_caetano_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/237/44_pesar_valdoir_caetano_silva.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Aroldo  Antunes  Domingues, envia VOTOS  DE  PESAR aos familiares do Sr. VALDOIR  CAETANO  DA  SILVA, face ao seu falecimento ocorrido em 20/12/2020.</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Vinícius Dartanhã Terleski de Oliveira, envia VOTOS  DE  PESAR aos familiares do Sr. GUMERCINDO  ALVES  CAVALHEIRO, face ao seu falecimento ocorrido em 23/07/2021.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/323/46_congratulacoes_helio_hanel.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/323/46_congratulacoes_helio_hanel.pdf</t>
   </si>
   <si>
     <t>A Vereadora Luzyanna Rocha Tavares, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES ao Senhor Hélio Hanel.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/324/47_congratulacoes_sebastiao_oliveira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/324/47_congratulacoes_sebastiao_oliveira.pdf</t>
   </si>
   <si>
     <t>A Vereadora Luzyanna Rocha Tavares, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES ao Senhor Sebastião Arzirio de Oliveira.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/344/48_pesar_luzia_goncalves_cruz.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/344/48_pesar_luzia_goncalves_cruz.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Jean Henrique Costa Dellê, envia VOTOS  DE  PESAR aos familiares da Sr.ª LUZIA  GONÇALVES  DA  CRUZ, face ao seu falecimento ocorrido em 02/08/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares da Sr.ª LUZIA  GONÇALVES  DA  CRUZ, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/351/49_congratulacoes_defesa_civil.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/351/49_congratulacoes_defesa_civil.pdf</t>
   </si>
   <si>
     <t>O Vereador Vinícius Dartanhã Terleski de Oliveira, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES E APLAUSOS à Defesa Civil do Município de Pinhão - Paraná, pelos 15 anos de serviços prestados à comunidade pinhaoense, resguardando e salvando vidas constantemente.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/352/50_congratulacoes_colegio_morski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/352/50_congratulacoes_colegio_morski.pdf</t>
   </si>
   <si>
     <t>O Vereador Vinícius Dartanhã Terleski de Oliveira, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES AO COLÉGIO ESTADUAL PROF. MARIO EVALDO MORSKI pela premiação do IDEB - 2019, na categoria Diamante.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/381/51_congratulacoes_joao_batista_oliveira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/381/51_congratulacoes_joao_batista_oliveira.pdf</t>
   </si>
   <si>
     <t>O Vereador ELIAS PRESTES, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES E APLAUSOS ao Sr. JOÃO BATISTA DE OLIVEIRA, pelo seu tempo de dedicação ao serviço público prestado ao Município de Pinhão, do qual se aposentou 16/08/2021.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/402/52_congratulacoes_maria_jacira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/402/52_congratulacoes_maria_jacira.pdf</t>
   </si>
   <si>
     <t>O Vereador Pedro André da Silva Lupepsa, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES à Sr.ª MARIA  JACIRA  MACHADO  DE LIMA  DA CRUZ, pelo seu tempo de dedicação ao serviço público prestado ao Município de Pinhão, no cargo de Professora, do qual se aposentou 03/05/2021.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/403/53_congratulacoes_luiz_auterio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/403/53_congratulacoes_luiz_auterio.pdf</t>
   </si>
   <si>
     <t>O Vereador Luiz Hamilton Kitcky, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES ao Sr. LUIZ  AUTÉRIO  DA  SILVA  RAMOS, pelos relevantes serviços prestados à comunidade pinhãoense, enquanto cidadão e como Servidor Público, ocupante do cargo de Motorista de Veículos Pesados desde 13/07/2012.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/404/54_congratulacoes_adilson_magrao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/404/54_congratulacoes_adilson_magrao.pdf</t>
   </si>
   <si>
     <t>O Vereador Luiz Hamilton Kitcky, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES ao Sr. ADILSON  JOSÉ  NOVAKOWSKI (popular Magrão), pelos relevantes serviços prestados à comunidade pinhãoense, enquanto cidadão, ex-Servidor Público e como membro de diversos Conselhos do Município, tendo sido eleito Presidente para os seguintes Conselhos: Conselho Municipal de Saúde, Comuma – Conselho Municipal de Meio Ambiente, e do Conseg - Conselho de Segurança Pública (atualmente).</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/405/55_congratulacoes_edwarda_dias.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/405/55_congratulacoes_edwarda_dias.pdf</t>
   </si>
   <si>
     <t>O Vereador Israel de Oliveira Santos, e demais Vereadores que ao final subscrevem, enviam VOTOS DE CONGRATULAÇÕES à atleta pinhãoense EDWARDA DE OLIVEIRA DIAS pela conquista da Medalha de Bronze com a Seleção Brasileira de Voleibol Sentado, nos Jogos Paralímpicos Tóquio 2020, realizados neste ano de 2021.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/423/56_congratulacoes_maria_sirlene_delle.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/423/56_congratulacoes_maria_sirlene_delle.pdf</t>
   </si>
   <si>
     <t>O Vereador Samoel Ribeiro, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES à Sr.ª MARIA  SIRLENE DELLÊ LIMA, pelo seu tempo de dedicação prestado ao Município de Pinhão, na área da saúde, desde 09 de julho de 1984 até setembro de 2021. _x000D_
 _x000D_
 Foram 37 anos no total, atuando em vários setores, sendo: Setor de MH e TB (hanseníase e tuberculose), setor de farmácia, setor de fichário, triagem, intensificação de vacinas no interior, Bemfam (programa de planejamento familiar) e imunização; no posto de saúde estadual e secretaria municipal de saúde. _x000D_
 _x000D_
 Parabéns! E nosso muito obrigado pelos relevantes serviços prestados em prol de nossa comunidade.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/434/57_congratulacoes_ilda_t_zaluski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/434/57_congratulacoes_ilda_t_zaluski.pdf</t>
   </si>
   <si>
     <t>O Vereador Jean Henrique Costa Dellê, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES à Sr.ª ILDA  TEREZINHA  ZALUSKI, pelos 32 anos, 1 mês e 3 dias dedicados ao serviço público do Município de Pinhão, do qual se aposentou em setembro de 2021. Foram dias e dias de muito trabalho, de muita dedicação, alegrias e felicidades em estar realizando o seu trabalho._x000D_
 Para nós é sempre uma alegria poder homenagear pessoas como a Sr.ª Ilda, e mais felizes ficamos por ela ter cumprido mais essa etapa de sua vida. Esperamos que aproveite bem esse momento, que tenha saúde para trilhar o seu novo caminho que se apresenta. Saiba que torcemos muito pelas suas conquistas e realizações. Fica aqui o registro que no dia 20 de setembro de 2021, a Sr.ª Ilda recebeu seu certificado de Honra ao Mérito pelos serviços prestados a esta Municipalidade. Parabéns!</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/435/58_congratulacoes_judith_boryca.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/435/58_congratulacoes_judith_boryca.pdf</t>
   </si>
   <si>
     <t>O Vereador Edson Adrian Pereira, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES à Sr.ª JUDITH APARECIDA  DAMBROSKI  BORYÇA, que desde 01/04/1991 dedicou-se trabalhando na área da educação em nosso Município, como professora e diretora._x000D_
 _x000D_
 Iniciou como professora na Localidade de Nova Divineia, no ano de 1991. No ano seguinte, ocupou o cargo de diretora, até a data de 02/09/2021, quando veio sua aposentadoria._x000D_
 _x000D_
 Diante desses fatos, só nos resta agradecê-la, em nome da comunidade pinhãonse, mas principalmente da Localidade de Nova Divineia, local onde seu trabalho, tempo, dedicação e sabedoria. Parabéns e muito obrigado Prof.ª Judith!</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/436/59_congratualacoes_samoel_matos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/436/59_congratualacoes_samoel_matos.pdf</t>
   </si>
   <si>
     <t>O Vereador Alexandro Caldas Camargo, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES ao Pastor_x000D_
 SAMOEL  DE MATOS._x000D_
 _x000D_
 A presente Moção de Congratulações tem por finalidade homenagear no dia 10 de outubro o Sr. Samoel de Matos, Pastor Presidente da Igreja Assembléia de Deus, e também parabenizá-lo pelo trabalho de evangelização que vem desenvolvendo em nosso Município. _x000D_
 _x000D_
 À vista do exposto, a Câmara Municipal de Pinhão, por meio dos Vereadores, congratula-se com o Pastor Samoel e o aplaude pela comemoração do seu aniversário e manifesta o reconhecimento do Poder Legislativo, em especial desse Vereador.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/437/60_congratulacoes_prof_joao_manuel.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/437/60_congratulacoes_prof_joao_manuel.pdf</t>
   </si>
   <si>
     <t>O Vereador Jean Henrique Costa Dellê, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES ao Prof. JOÃO MANUEL DE LIMA, pela condução das alunas do Colégio Estadual Izaltino Rodrigues Bastos na excelente colocação (entre os 10 primeiros) obtida no Prêmio Respostas para o Amanhã referente ao Projeto Lixeira Inteligente, Separar o Lixo Pode Ser Divertido._x000D_
 _x000D_
 Parabéns!</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/438/61_congratulacoes_pamela_r_cordeiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/438/61_congratulacoes_pamela_r_cordeiro.pdf</t>
   </si>
   <si>
     <t>O Vereador Jean Henrique Costa Dellê, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES à estudante PÂMELA RAISSA CORDEIRO do Colégio Estadual Izaltino Rodrigues Bastos pela ótima colocação (entre os dez primeiros) obtida no Prêmio Respostas para o Amanhã referente ao Projeto Lixeira Inteligente, Separar o Lixo Pode Ser Divertido._x000D_
 _x000D_
 Parabéns!</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/439/62_congratulacoes_roberta_o_serapio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/439/62_congratulacoes_roberta_o_serapio.pdf</t>
   </si>
   <si>
     <t>O Vereador Jean Henrique Costa Dellê, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES à estudante ROBERTA  OLIVEIRA  SERÁPIO do Colégio Estadual Izaltino Rodrigues Bastos pela ótima colocação (entre os dez primeiros) obtida no Prêmio Respostas para o Amanhã referente ao Projeto Lixeira Inteligente, Separar o Lixo Pode Ser Divertido._x000D_
 _x000D_
 Parabéns!</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/440/63_congratulacoes_odaiana_k_jocoski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/440/63_congratulacoes_odaiana_k_jocoski.pdf</t>
   </si>
   <si>
     <t>O Vereador Jean Henrique Costa Dellê, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES à estudante ODAIANA KEURI JOCOSKI do Colégio Estadual Izaltino Rodrigues Bastos pela ótima colocação (entre os dez primeiros) obtida no Prêmio Respostas para o Amanhã referente ao Projeto Lixeira Inteligente, Separar o Lixo Pode Ser Divertido._x000D_
 _x000D_
 Parabéns!</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/441/64_pesar_joao_loriel_lima.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/441/64_pesar_joao_loriel_lima.pdf</t>
   </si>
   <si>
     <t>O Vereador EDSON FRANCESCONI, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE PESAR aos familiares do Sr. JOÃO LORIEL DE LIMA, face ao seu falecimento ocorrido em 25/09/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares do Sr. JOÃO LORIEL DE LIMA as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>A Vereadora Luzyanna Rocha Tavares, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES à Prof.ª TEREZA  FERREIRA  DE  ALMEIDA  COSTA._x000D_
 _x000D_
 Todo professor deixa uma marca indestrutível em cada um de seus alunos, um pedacinho do seu ‘eu’, que cresce e o faz evoluir. _x000D_
 A você, a maravilhosa profissional que é, e sempre foi, à sua paciência, sabedoria e empenho o nosso muito obrigado!</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/543/66_congratulacoes_joao_m_rocha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/543/66_congratulacoes_joao_m_rocha.pdf</t>
   </si>
   <si>
     <t>A Vereadora Luzyanna Rocha Tavares, e demais Vereadores que ao presente subscrevem, enviam VOTOS DE CONGRATULAÇÕES ao Sr. JOÃO  MARIA  SIQUEIRA  ROCHA em agradecimento aos 35 anos que se dedicou ao serviço público, com seu jeito simples e acolhedor com que tratava toda população pinhãoense.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/544/67_pesar_eraldo_santos_lima.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/544/67_pesar_eraldo_santos_lima.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Edson Francesconi de Oliveira, envia VOTOS  DE  PESAR aos familiares do Sr. ERALDO  SANTOS  DE  LIMA, face ao seu falecimento ocorrido em 17/11/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares do Sr. ERALDO  SANTOS  DE  LIMA, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/545/68_pesar_anita_kitcke_de_deus.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/545/68_pesar_anita_kitcke_de_deus.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Edson Francesconi de Oliveira, envia VOTOS  DE  PESAR aos familiares da Sr.ª ANITA  KITCKE  DE  DEUS, face ao seu falecimento ocorrido em 22/11/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares da Sr.ª ANITA  KITCKE  DE  DEUS, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/546/69_pesar_angelo_marcio_moraes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/546/69_pesar_angelo_marcio_moraes.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão, a pedido do Vereador Israel de Oliveira Santos, envia VOTOS DE PESAR aos familiares do Sr. ANGELO  MARCIO  MORAES, face ao seu falecimento ocorrido em 24/11/2021._x000D_
 _x000D_
 Por meio desta proposição, externamos aos familiares do Sr. ANGELO  MARCIO  MORAES, as condolências desta Câmara Municipal de Vereadores, ao mesmo tempo em que rogamos a Deus que os confortem neste momento difícil que estão passando.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/547/70_pesar_dinarte_chaves_cordeiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/547/70_pesar_dinarte_chaves_cordeiro.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. DINARTE  CHAVES  CORDEIRO, face ao seu falecimento ocorrido em 28/11/2021.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/548/71_pesar_carlos_alberto_goncalves.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/548/71_pesar_carlos_alberto_goncalves.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR aos familiares do Sr. CARLOS  ALBERTO  GONÇALVES, face ao seu falecimento ocorrido em 26/11/2021.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/561/72_pesar_aprigio_mecedo_pereira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/561/72_pesar_aprigio_mecedo_pereira.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. APRIGIO  DE MACEDO  PEREIRA, face ao seu falecimento ocorrido em 10/12/2021.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/562/73_congratulacoes_luana_martins.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/562/73_congratulacoes_luana_martins.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à jovem estudante LUANA  MARTINS, Estudante universitária (Unicentro – Universidade Estadual do Centro-Oeste), que por meio da sua dedicação aos estudos foi aceita num programa de estágio remunerado, na Universidade Lakehead, no Canadá. _x000D_
 Parabéns!</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/196/mensagem_de_veto_n._01-2021.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/196/mensagem_de_veto_n._01-2021.pdf</t>
   </si>
   <si>
     <t>Veta o PROJETO DE LEI DO LEGISLATIVO N.º 04/2021, que estabelece as atividades e serviços educacionais como atividade essencial no Município de Pinhão e define os trabalhadores da educação como grupo prioritário para vacinação contra a COVID-19.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/197/mensagem_de_veto_n._02-2021.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/197/mensagem_de_veto_n._02-2021.pdf</t>
   </si>
   <si>
     <t>Veta o PROJETO DE LEI DO LEGISLATIVO N.º 09/2021, que autoriza o Poder Executivo Municipal a determinar o uso de pulseiras de identificação em pacientes suspeitos ou diagnosticados com a COVID-19.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/306/veto_ao_pll_11.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/306/veto_ao_pll_11.pdf</t>
   </si>
   <si>
     <t>Veta o Projeto de Lei do Legislativo n.º 11/2021, que autoriza a implantação do Programa de Fornecimento de Absorventes Higiênicos nas Escolas Municipais no âmbito do Município de Pinhão – PR.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/450/04_msg_veto_ao_pl_15.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/450/04_msg_veto_ao_pl_15.pdf</t>
   </si>
   <si>
     <t>Veta integralmente o Projeto de Lei do Legislativo n.º 15/2021, que altera os incisos IX e X, e § 1.º, do art. 4.º da Lei Municipal n.º 2.066/2019, de 07/11/2019.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>RC01</t>
   </si>
   <si>
     <t>Requerimento CEI 01/2021</t>
   </si>
   <si>
     <t>Os Vereadores que ao presente subscrevem, respaldados nas normas regimentais vigentes, especialmente as contidas no art. 71, § 4.º, do Regimento Interno, requisitamos para a execução da CEI - Comissão Especial de Inquérito - n.º 01/2021 o prazo de 90 (noventa) dias para a conclusão a partir da publicação da Resolução n.º 03/2021.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>RC02</t>
   </si>
   <si>
     <t>Requerimento CEI 02/2021</t>
   </si>
   <si>
     <t>Os Vereadores membros da CEI 01/2021, respaldados nas normas regimentais vigentes, especialmente as contidas no art. 71 § 3.º do Regimento Interno, requisitamos para apoio à CEI os seguintes Servidores da Câmara Municipal:_x000D_
 - Adriane de Fátima Machado, Secretária Auxiliar;_x000D_
 - Cléber da Silva Amado, Oficial Legislativo;_x000D_
 - Roberto Carlos Santos, Assistente Legislativo;_x000D_
 - Francisco Carlos Caldas, Assessor Jurídico;_x000D_
 - Anny Elloysa Kitcky do Nascimento, Assessora de Vereança;_x000D_
 - Alexandro Caldas Camargo, Motorista._x000D_
 Outrossim, também requeremos sempre à disposição da CEI um veículo para diligências na cidade e interior, e dos serviços/equipamentos de áudio e vídeo, quando forem necessários.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/498/requerimento_02_-_mais_60_dias_prazo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/498/requerimento_02_-_mais_60_dias_prazo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores membros da CEI 02/2021, respaldados nas normas regimentais vigentes, especialmente as contidas no Regimento Interno da Câmara, Lei Orgânica Municipal e Constituição Federal do Brasil, requerem_x000D_
 _x000D_
 A prorrogação do prazo para a apresentação do Relatório Final da CEI 02/2021, sendo de até 60 (sessenta) dias a contar da aprovação deste Requerimento._x000D_
 _x000D_
 Justificativa: A dilação do prazo se deve ao fato de que foram ouvidas muitas pessoas e anexados diversos documentos ao processo, e a análise detalhada das falas e documentos irão requerem mais tempo do que foi inicialmente estipulado. Entretanto, poderá ocorrer a apresentação do Relatório antes de decorridos os 60 (sessenta) dias requeridos.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>PSub</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
     <t>Suspende a eficácia da Lei Municipal n.º 2.160/2021, de 20 de julho de 2021, a qual concede reajuste salarial aos Servidores Públicos Municipais e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -5793,68 +5793,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/3/01_2021_aplainado_sao_roquinho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/4/02_2021_estrada_fax_coutos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/5/01_2021_lombadas_av_trifon.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/6/01_2021_calcamento_pedras_irregulares.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/7/01_2021_ilum_pub_b_azaleia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/8/01_2021_pontos_onibus.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/9/02_2021_estrada_barreiros.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/10/01_2021_estrada_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/11/02_2021_estrada_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/12/03_2021_estrada_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/13/03_2021_calcamento_pedras_irregulares.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/14/02_2021_estrada_coutos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/15/03_2021_esgoto_bairro_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/16/02_2021_calcamento_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/17/03_2021_rua_rio_janeiro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/18/03_2021_troca_lampadas_pr_170.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/19/01_2021_lombadas_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/20/02_2021_estrada_ponte_queimada.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/21/01_2021_estrada_serra_mula.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/22/02_2021_espaco_cultural.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/23/03_2021_melhorias_bairro_evanira.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/24/02_2021_cobertura_posto_ii_irmaos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/25/03_2021_estrada_interior.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/26/04_2021_rua_exp_antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/27/02_2021_extensao_unicentro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/28/03_2021_rua_barao_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/29/04_2021_estrada_pinhalzinho_3_barras.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/30/05_2021_doulas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/31/06_2021_transf_vac_infantil.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/32/07_2021_valeta_rua_rio_janeiro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/33/04_2021_rua_olho_dagua.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/34/01_2021_estrada_estrada_zattar_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/35/02_2021_ilum_pub_rua_sete.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/36/01_2021_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/37/02_2021_ruas_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/38/03_2021_ruas_ciclovia_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/39/04_2021_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/40/05_2021_manutencao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/41/06_2021_ruas_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/42/04_2021_boca_lobo_rua_alcebiades.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/43/04_2021_estrada_sao_roquinho.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/44/04_2021_estrada_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/45/05_2021_rua_rio_janeiro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/46/06_2021_bueiro_r_miguel_kruger.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/47/08_2021_pintura_postes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/48/09_2021_estudo_ref_alagamentos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/49/07_2021_estradas_barreiros_3barras_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/50/04_2021_boca_lobo_rua_alcebiades.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/51/03_2021_estrada_zattarlandia.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/52/04_2021_estrada_fazenda_velha.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/53/07_2021_rua_amauri_m_silva.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/54/08_2021_rua_albari_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/55/09_2021_estrada_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/56/10_2021_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/57/11_2021_rua_lauro_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/58/12_2021_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/59/13_2021_rua_darcilio_f_silva.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/60/10_2021_ativ_fisicas_online.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/61/05_2021_calcamento_2_irmaos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/62/06_2021_posto_saude_2_irmaos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/63/03_2021_ponte_rio_catira.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/64/04_2021_ponte_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/65/14_2021_melhoria_sinal_torres.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/66/15_2021_rua_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/67/12_2021_limpeza_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/68/13_2021_pedras_irregulates_rua_trajano.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/69/14_2021_limpeza_rua_cornelio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/70/15_2021_melhoria_rua_manoel_almeida.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/71/08_2021_boca_lobo_rua_otacilio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/72/09_2021_melhoria_rua_joaquim_freitas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/73/10_2021_pavimentacao_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/74/05_2021_diaria_tec_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/75/06_2021_melhoria_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/76/16_2021_melhoria_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/77/11_2021_rua_jacir_delle.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/78/16_2021_lauro_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/79/17_2021_rua_capitao_diogo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/80/18_2021_rua_do_souza.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/81/19_2021_estrada_fax_taquaras.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/82/20_2021_estrada_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/83/21_2021_estrada_fax_carvalhos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/84/22_2021_valeta_rua_rio_janeiro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/85/07_2021_agua_rua_ipes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/86/05_2021_rua_darcilio_f_silva.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/87/06_2021_trabalho_retro_escavadeira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/88/07_2021_reparos_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/89/08_2021_estrada_sta_emilia.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/90/09_2021_reparos_muro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/91/07_2021_estrada_camilos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/92/17_2021_rua_demetrio_streski.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/93/18_2021_estrada_fax_taquaras.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/94/19_2021_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/95/20_2021_equoterapia_hidroterapia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/96/91_2021_reparos_pista_skate.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/97/92_2021_nomes_ruas_postes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/98/94_2021_lombada_trifon.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/99/95_2021_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/100/96_2021_marginal_pr_170.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/101/97_2021_estrada_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/102/98_2021_convenio_cao_migao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/103/99_2021_comite_gestao_primeira_inf.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/104/100_2021_gaiolas_boca_lobo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/105/101_2021_ponte_volta_grande.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/106/102_2021_manilhas_rua_joao_rocha.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/107/103_2021_estrada_volta_grande.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/108/104_2021_ruas_nossa_s_gloria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/109/105_2021_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/110/106_2021_patrolar_ruas_ii_irmaos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/111/109_2021_lombada_rua_sao_jorge.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/133/110_2021_rua_basilio_grosko.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/134/111_2021_estrada_taquaras_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/135/112_2021_rua_jorge_ribas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/136/113_2021_rua_lauro_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/137/114_2021_rua_aprigio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/138/115_2021_providencias_limpeza_terrenos.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/139/116_2021_regularizacao_terrenos_d_evanira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/141/117_2021_nomes_ruas_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/142/118_2021_ilum_pub_pr_170.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/143/119_2021_lombada_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/144/120_2021_lombada_rua_sao_jorge.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/145/121_2021_boca_lobo_rua_manoel_bezerra.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/146/122_2021_estrada_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/147/123_2021_ilum_pub_sta_maria_divineia.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/148/124_2021_estrada_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/180/125_2021_rua_manoel_m_almeida.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/181/126_2021_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/182/127_2021_ilum_pub_rua_aroeiras.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/183/128_2021_lombada_rua_beija_flor.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/184/129_2021_rua_vitorino_prestes.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/187/130_2021_vacina_caminhoneiros.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/188/131_2021_vacina_trab_comercio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/198/132_2021_aplicativo_iptu.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/199/133_2021_reparos_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/200/134_2021_bueiro_manilhas_rua_trajano.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/201/135_2021_campanha_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/202/136_2021_sinalizacao_ciclistas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/208/137_2021_muros_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/206/138_2021_bueiro_rua_exp_amarilio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/207/139_2021_bueiro_rua_exp_amarilio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/215/140_2021_lombada_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/213/141_2021_manutencao_ruas_n_s_gloria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/214/142_2021_melhorias_parque_cel_lustosa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/217/143_2021_melhorias_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/226/144_2021_melhorias_rua_exp_antonio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/227/145_2021_estrada_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/228/146_2021_reparos_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/229/147_2021_reparos_rua_alcebiades.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/230/148_2021_reparos_rua_salvador.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/231/149_2021_inseminacao_artificial.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/232/150_2021_estradas_ferreiras_albinos_zattar.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/233/151_2021_oximetros_covid.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/245/152_2021_pavimentacao_rua_sem_nome.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/246/153_2021_estrada_aterro_sanitario.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/240/154_2021_programa_dose_premiada.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/241/155_2021_estrada_rocio.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/242/156_2021_rua_oliverio_b_fontoura.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/243/157_2021_rua_barao_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/244/158_2021_dorival_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/251/159_2021_posto_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/252/160_2021_lombadas_parque_industrial.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/253/161_2021_melhorias_rua_miguel_krugger.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/254/162_2021_revogacao_lei_1997_2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/255/163_2021_melhorias_rua_aprigio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/256/164_2021_melhorias_rua_1_de_maio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/257/165_2021_troca_lampadas_marginal_pr170.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/258/166_2021_estrada_rio_floresta.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/259/167_2021_monitoramento_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/260/168_2021_estrada_rio_floresta.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/261/169_2021_estrada_lajeado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/262/170_2021_mata_burro_lajeado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/263/171_2021_estrada_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/266/172_2021_lombada_rua_vitorino.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/265/173_2021_boca_lobo_rua_exp_antonio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/264/174_2021_boca_lobo_r_sete_e_r_antonio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/268/175_2021_calcamento_rua_do_souza.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/269/176_2021_lombada_rua_beija_flor.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/270/177_2021_lombada_rua_13_julho.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/272/178_2021_calcada_ciclovia_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/273/179_2021_rotatoria_rua_beija_flor.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/275/180_2021_agua_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/276/181_2021_trafego_pesado_praca_biblia.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/277/182_2021_instrutores_xadrez.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/278/183_2021_rua_jose_camargo_rua_jose_bischof.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/279/184_2021_lombada_rua_exp_amarilio_lima.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/280/185_2021_ponte_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/288/186_2021_lombada_rua_norberto.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/286/187_2021_lombada_rua_luiz_maciel.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/289/188_2021_rua_sao_jorge.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/290/189_2021_recape_rua_miguel_e_oliverio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/287/190_2021_boca_lobo_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/302/191_2021_lombada_rua_manoel_m_almeida.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/291/192_2021_limpeza_bueiro_rua_trajano.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/292/193_2021_cascalho_rua_aprigio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/293/194_2021_limpeza_bueiro_rua_otacilio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/294/195_2021_rua_marechal_e_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/295/196_2021_boca_lobo_rua_serafim_ribas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/300/197_2021_pista_corrida_estadio.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/301/198_2021_ponto_onibus_pr_170.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/299/199_2021_ponte_rio_descadeirado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/316/200_2021_pavimentacao_rua_dario.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/317/201_2021_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/318/202_2021_reparos_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/296/203_2021_pavimentacao_pedras_rua_lauro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/297/204_2021_calcada_rua_exp_amarilio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/298/205_2021_rede_energia_rua_1_maio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/303/206_2021_reforma_ponte_rio_catira.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/310/207_2021_estrada_margem_pr170_prox_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/311/208_2021_reparos_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/312/209_2021_estrada_faxinalenses_coutos.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/313/210_2021_reparos_rua_jose_dutra.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/319/211_2021_cameras_ginasiao.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/320/212_2021_instrumentos_novos_banda.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/325/213_2021_tomadas_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/309/214_2021_pedras_irregulares_rua_lauro.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/314/215_2021_iluminacao_pr_170.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/315/216_2021_reparos_travessa_r_xv_nov_r_darcilio.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/327/217_2021_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/328/218_2021_lombada_rua_pedro_oliveira.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/329/219_2021_ilum_pub_rua_walter_silva_ii_irmaos.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/330/220_2021_ilum_pub_rua_walter_silva_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/331/221_2021_rua_mariano_mendes.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/332/222_2021_estrada_assentamento_silverios_rocio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/333/223_2021_ext_ilum_pub_rua_gumercindo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/334/224_2021_dispensa_alvara.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/335/225_2021_rua_jose_dutra_campos.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/336/226_2021_boca_lobo_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/337/227_2021_recape_rua_oliverio_b_fontoura.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/338/228_2021_recape_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/339/229_2021_recape_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/340/230_2021_recape_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/341/231_2021_recape_estacionamento_postao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/342/232_2021_calcamento_rua_jose_s_camargo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/346/233_2021_pedras_irregulares_rua_vital_prestes.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/347/234_2021_calcamento_rua_das_palmas.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/348/235_2021_rua_lindolfo_afonso_lima.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/349/236_2021_lombada_rua_sapopema.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/350/237_2021_calcamento_ruas_das_violetas_orquideas.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/355/238_2021_estrada_sao_roque_coutos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/356/239_2021_rua_cornelio_p_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/357/240_2021_rua_exp_antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/358/241_2021_melhorias_frente_morski.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/359/242_2021_lombadas_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/360/243_2021_manutencao_internet_saude.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/363/244_2021_cascalhamento_foz_dareia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/364/245_2021_cascalhamento_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/361/246_2021_melhorias_praca_exercicios_mazurechem.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/362/247_2021_esgoto_ceu_aberto_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/365/248_2021_limpeza_canaletas_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/366/249_2021_troca_lamp_ilum_publica_r_miguel_kruger.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/367/250_2021_adequacao_lombadas.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/368/251_2021_reparo_manilhamento.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/369/252_2021_melhorias_banheiros_praca_darci_brolini.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/370/253_2021_melhorias_banheiros_ginasinho.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/371/254_2021_geladeira_ubs_rocio.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/372/255_2021_cascalhamento_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/373/256_2021_estrada_localidade_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/374/257_2021_rotatoria_frente_xarnoski.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/375/258_2021_reforma_capela_mortuaria_centro.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/376/259_2021_reparos_rua_serafim_ribas.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/377/260_2021_ilum_pub_rua_eugenio_silva.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/380/261_2021_ponto_onibus_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/383/262_2021_melhorias_rua_serafim_r_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/396/263_2021_ponto_onibus_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/397/264_2021_reparos_boca_lobo_rua_salvador_s_caldas.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/398/265_2021_recape_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/399/266_2021_reparos_boca_lobo_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/385/267_2021_rede_esgoto_rua_salvador_s_caldas.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/386/268_2021_calcamento_trecho_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/384/269_2021_melhorias_ass_peq_anjo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/388/270_2021_estradas_pocinhos_pinhalzinho_pimpao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/389/271_2021_reparos_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/390/272_2021_reparos_estrada_lajeado_feio_240.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/387/273_2021_concluir_calcamento_rua_nossa_s_aparecida.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/406/274_2021_rua_normir_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/407/275_2021_rua_major_damasceno.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/408/276_2021_estrada_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/409/277_2021_lombadas_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/410/278_2021_rede_esgoto_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/412/279_2021_estrada_lajeado_feio_ii.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/414/280_2021_posto_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/415/281_2021_parquinho_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/416/282_2021_reforma_escola_xv_dezembro.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/417/283_2021_quadra_basquete_praca.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/419/284_2021_pinhao_balsa_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/420/285_2021_manilha_rua_lauro_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/421/286_2021_estradas_laranjal.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/499/287_2021_recape_rua_rivail_a_gomes.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/422/288_2021_estrada_pinhao_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/428/289_2021_lombada_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/429/290_2021_reparos_iluminacao_rua_souza.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/430/291_2021_lombada_rua_xv_novembro.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/431/292_2021_bueiro_rua_miguel_kruger.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/433/293_2021_recape_rua_manoel_m_almeida.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/442/294_2021_calcamento_rua_joaquim_f_neto.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/443/295_2021_lixeira_grande_pr_170.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/444/296_2021_espaco_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/445/297_2021_lombadas_av_brasil.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/446/298_2021_estrada_alecrim.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/447/299_2021_melhorias_serra_cara_fax_coutos.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/448/300_2021_estradas_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/449/301_2021_manutencao_bueiros_b_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/460/302_2021_ilum_pub_bairro_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/461/303_2021_calcamento_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/462/304_2021_pavimentacao_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/463/305_2021_sinalizacao_pr_170.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/464/306_2021_estrada_camilos.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/465/307_2021_rua_lauro_ferreira_caldas.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/466/308_2021_prorrogacao_refip.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/467/309_2021_estrada_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/468/310_2021_ponto_onibus_av_brasil.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/469/311_2021_ponto_prox_balsa.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/470/312_2021_reparos_limpeza_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/474/313_2021_estradas_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/475/314_2021_rua_joaquim_f_freitas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/476/315_2021_estradas_todos_santos_santana.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/477/316_2021_reparos_buraco_rua_oliverio_b_fontoura_esq_anacleto.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/478/317_2021_lombada_rua_expedicionario.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/479/318_2021_estrada_pinhao_zattarlandia.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/480/319_2021_pintura_quadra_alambrado_escola_rocio.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/481/320_2021_estradas_rocio.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/482/321_2021_estradas_pimpao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/483/322_2021_estradas_assentamento_silverios.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/484/323_2021_rua_xv_novembro_esq_darcilio.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/486/324_2021_reforma_ponte_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/487/325_2021_ilum_pub_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/488/326_2021_lombada_travessia_elevada_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/489/327_2021_buracos_rua_xv_novembro.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/490/328_2021_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/491/329_2021_ponto_onibus_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/492/330_2021_pavimentacao_ruas_b_lindouro.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/493/331_2021_trocar_telas_escola_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/500/332_2021_cascalhar_final_r_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/501/333_2021_estrada_comunidade_laranjal.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/502/334_2021__recape_rua_xv_dezembro.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/503/335_2021_estrada_poco_grande.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/504/336_2021_estrada_zattar_poco_grande.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/505/337_2021_estrada_localidade_ferreiras.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/506/338_2021_acs_ferreiras.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/508/339_2021_rua_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/512/340_2021_pontos_onibus_colina_recanto_verde.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/513/341_2021_recape_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/514/342_2021_ilum_pub_bairro_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/515/343_2021_estrada_fax_ferreiras_poco_grande.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/518/346_2021_recape_rua_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/519/347_2021_rede_esgoto_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/520/348_2021_ponto_onibus_av_brasil.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/521/349_2021_limpeza_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/522/350_2021_sinalizacao_rua_xv_novembro.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/523/351_2021_atendimento_medico_santana.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/524/352_2021_lombada_prox_lar_idoso.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/525/353_2021_ilum_pub_rua_serafim_ribas_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/530/354_2021_lombadas_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/531/355_2021_sinalizacao_rua_exp_amarilio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/532/356_2021_estrada_zattar.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/533/357_2021_projeto_urbanistico_bairro_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/534/358_2021_servidores_escola_xv_dezembro.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/535/359_2021_nova_gravacao_hino_municipal.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/536/360_2021_cobertura_posto_detran_vistorias.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/537/361_2021_restante_calcamento_rua_n_s_aparecida.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/538/362_2021_lombada_frente_radia_pioneira.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/550/363_2021_ilum_pub_rua_n_s_aparecida.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/551/364_2021_lombada_rua_jose_p_oliveira.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/552/365_2021_lombada_rua_13_julho_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/553/366_2021_calcamento_rua_manoel_m_almeida.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/556/367_2021_lombada_rua_otacilio_f_silva.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/554/368_2021_concluir_calcamento_rua_pedro_costa.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/555/369_2021_estradas_biocatalizador_enzimatico.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/557/370_2021_reforma_muro_escola_xv_dezembro.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/558/371_2021_ponto_onibus_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/559/372_2021_ponte_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/112/01_urg_especial_antep_1119.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/114/02_urg_especial_antep_1120.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/115/03_info_recursos_covid.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/116/04_urg_especial_pll_05.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/117/05_comissao_esp_ref_fax_ceu.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/118/06_urg_especial_antep_1123_1124_1125_1126.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/149/07_urg_especial_pll_09.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/216/08_encaminha_of_senadores.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/235/09_info_residencias_ginasiao.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/236/10_info_funcoes_gratificadas.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/238/11_cei_ref_denuncia_contra_ver_luzyanna.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/250/13_info_licitacao_12_e_31_2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/281/14_urg_simples_antep_1.128_ldo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/284/15_urg_especial_antep_1.131_1.134.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/304/16_urg_especial_pll_14.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/307/17_leitura_denuncia.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/343/18_cei_ref_denuncia_contra_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/382/20_urg_especial_antep_1.138.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/424/21_urg_simples_antep_1.140_ppa.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/454/22_urg_especial_antep_1.142.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/456/23_urg_especial_antep_1.145.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/458/24_urg_especial_pll_23.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/473/25_info_linhas_transporte.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/529/26_info_transporte_universitario.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/541/27_reforma_lar_idoso.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/542/28_requer_aditivo_contrato_105_2020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/549/29_urg_simples_antep_1.144_loa.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/560/30_urg_especial_antep_1.148_1.149_1.152_1.153.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/225/01-2021_-_ranking_vereadores.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/540/06__parecer_juridico_-_ref_cei_01-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/185/07_antep_1.127.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/186/10_antep_1.127.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/203/11_emenda_antep_1129.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/267/12_pll_11.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/285/13_pll_12.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/308/14_aditiva_modificativa_ao_pll_13.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/459/15_aditiva_modificativa_ao_pll_22.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/471/16_emenda_ao_antep_1.143.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/120/1.120_-_autoriza_a_aquisicao_de_vacinas_da_covid_novo.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/121/1.121_-_altera_a_lei_no_1.272-06_e_a_lei_021-91.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/122/1.122_-_autoriza_credito_suplementar.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/123/1.123_-_loa_2021_alteracao_1.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/124/1.124_-_estacao_ecologica_municipal_esec_1.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/125/1.125_-_parque_natural_municipal_pnm.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/126/1.126_-_reserva_biologica_municipal_rebio.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/127/1.127_-_cessao_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/153/1.128_-_ldo_2022_pl_corrigido.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/154/1.129_-_programa_porteira_adentro.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/239/1.131_-_protocolo_de_intencoes_consorcio_saude.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/271/1.132-2021_-_autoriza_emprestimo_85_milhoes.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/282/1.133_-_travessa_pica_pau.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/283/1.134_-_reajuste_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/322/1.135_-_programa_inseminacao_artificial.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/345/1.136-2021_-_autorizacao_emprestimo.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/354/1.137-2021_-_emprestimo.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/379/1.138-2021_-_sisan.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/378/1.139-2021_-_apresentacao_carteira_vacinacao.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/401/1.140_-_ppa_-_2022-2025.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/400/1.141-2021_-_cred_adic_supl_r_531.97108.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/413/1.142-2021_-_suspende_reajuste_-_alterado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/418/1.143-2021_-_regulamenta_fgs.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/432/1.144-2021_-_loa_2022.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/455/1.145-2021_-_cred_adic_supl_r_120.00000.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/472/1.146-2021_-_permuta_imovel_urbano.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/494/1.147-2021_-_utilidade_publica_ponte_katira.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/509/1.149-2021_-_servico_funerario.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/510/1.150-2021_-_retirar_mun_consorcio_vale_rio_jordao.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/526/1.151_-_alteracao_codigo_de_posturas_-_bebidas_alcoolicas.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/539/1.153-2021_-_consorcio_saude.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/128/01-2021_-_gps_veiculos_terceirizados.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/129/02_reajuste_servidores_da_camara.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/130/03_denomina_rua_pastora_jossimara.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/131/04_estabelece_as_atividades_e_servicos_educacionais_como_atividade_essencial__e_define_os_trabalhadores_da_educacao_como_grupo_prioritario_para_vacinacao_contra_o_covid-19._1_1.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/132/05_dec_util_pub_santana.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/140/06_dengue_e_afins.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/151/08_dec_util_pub_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/152/09_pulseiras_covid.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/204/10_consignados_de_30_para_35.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/234/11_absorventes_escolas.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/247/12_boletim_oficial.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/248/13_veda_nomeacao_condenados_leis_11340_13104.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/274/14_dec_uti_pub_ass_silverios.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/393/15_altera_lei_2066_2019.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/394/16_dec_util_pub_arroio_do_tigre.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/395/17_conselho_municipal_de_juventude.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/411/18_denomina_rua_osvaldo_iensen.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/425/19_dec_util_pub_associacao_laranjal.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/426/20_dec_util_pub_clube_xadrez.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/427/21_suspensao_reajuste_servidores_da_camara.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/451/22_altera_lei_1054-2002.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/457/23_adequacao_subsidios_agentes_politicos.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/485/24_bebidas_alcoolicas_espacos_publicos.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/496/25_dia_do_tropeiro.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/507/26_ati_jerson_costa.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/511/27_dec_util_pub_associacao_rocio.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/528/28_titulo_cidadao_honorario_pastor_sandro.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/155/01_pesar_jose_agenor_simao.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/156/02_congratulacoes_antonio_a_kirschibaner.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/157/03_pesar_antonio_elto_teixeira.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/158/04_pesar_maria_jossimara_adonski.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/159/05_congratualacoes_sensei_zezinho.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/160/06_pesar_ronaldo_liber.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/161/07_pesar_alberto_fuchs_neto.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/162/08_pesar_justo_manica.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/163/09_pesar_luiz_freitas_lisboa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/164/10_pesar_pedro_f_de_lara.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/165/11_pesar_airton_j_vendruscolo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/166/12_pesar_mariza_l_teixeira.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/167/13_pesar_vilmar_mietz.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/168/14_pesar_antonio_lima.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/169/15_pesar_frei_domingos.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/170/16_pesar_angela_m_santos.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/171/17_pesar_patrick_m_martins.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/172/18_pesar_laurival_miscovicz.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/173/19_pesar_tiago_daniel_ramos.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/174/20_pesar_algacir_weber.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/175/21_pesar_leonei_badzinski.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/176/22_pesar_maria_izabel_silva.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/177/23_congratulacoes_vilton_lima.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/189/26_pesar_siderli_oliarski.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/190/27_pesar_rui_cezar_souza.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/191/28_pesar_joao_maria_s_lima.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/192/29_pesar_nelson_f_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/193/30_apoio_pl_2.564_2020_senado.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/194/31_pesar_onivaldo_prestes.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/195/32_pesar_jerson_costa_antunes.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/209/33_pesar_domingos_oliveira.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/210/34_congratulacoes_cabo_pm_isac.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/211/35_pesar_adilson_a_f_lima.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/212/36_pesar_viviane_fatima_lima.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/218/37_pesar_nercindo_silverio_lima.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/219/38_pesar_francisco_jose_delle.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/223/39_pesar_jose_sidnei_santos.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/220/40_pesar_monzar_j_r_oliveira.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/221/41_congratulacoes_prof_neiva.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/222/42_congratulacoes_prof_teresa.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/224/43_congratulacoes_milla.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/237/44_pesar_valdoir_caetano_silva.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/323/46_congratulacoes_helio_hanel.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/324/47_congratulacoes_sebastiao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/344/48_pesar_luzia_goncalves_cruz.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/351/49_congratulacoes_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/352/50_congratulacoes_colegio_morski.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/381/51_congratulacoes_joao_batista_oliveira.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/402/52_congratulacoes_maria_jacira.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/403/53_congratulacoes_luiz_auterio.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/404/54_congratulacoes_adilson_magrao.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/405/55_congratulacoes_edwarda_dias.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/423/56_congratulacoes_maria_sirlene_delle.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/434/57_congratulacoes_ilda_t_zaluski.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/435/58_congratulacoes_judith_boryca.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/436/59_congratualacoes_samoel_matos.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/437/60_congratulacoes_prof_joao_manuel.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/438/61_congratulacoes_pamela_r_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/439/62_congratulacoes_roberta_o_serapio.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/440/63_congratulacoes_odaiana_k_jocoski.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/441/64_pesar_joao_loriel_lima.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/543/66_congratulacoes_joao_m_rocha.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/544/67_pesar_eraldo_santos_lima.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/545/68_pesar_anita_kitcke_de_deus.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/546/69_pesar_angelo_marcio_moraes.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/547/70_pesar_dinarte_chaves_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/548/71_pesar_carlos_alberto_goncalves.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/561/72_pesar_aprigio_mecedo_pereira.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/562/73_congratulacoes_luana_martins.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/196/mensagem_de_veto_n._01-2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/197/mensagem_de_veto_n._02-2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/306/veto_ao_pll_11.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/450/04_msg_veto_ao_pl_15.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/498/requerimento_02_-_mais_60_dias_prazo.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/3/01_2021_aplainado_sao_roquinho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/4/02_2021_estrada_fax_coutos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/5/01_2021_lombadas_av_trifon.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/6/01_2021_calcamento_pedras_irregulares.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/7/01_2021_ilum_pub_b_azaleia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/8/01_2021_pontos_onibus.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/9/02_2021_estrada_barreiros.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/10/01_2021_estrada_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/11/02_2021_estrada_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/12/03_2021_estrada_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/13/03_2021_calcamento_pedras_irregulares.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/14/02_2021_estrada_coutos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/15/03_2021_esgoto_bairro_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/16/02_2021_calcamento_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/17/03_2021_rua_rio_janeiro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/18/03_2021_troca_lampadas_pr_170.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/19/01_2021_lombadas_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/20/02_2021_estrada_ponte_queimada.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/21/01_2021_estrada_serra_mula.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/22/02_2021_espaco_cultural.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/23/03_2021_melhorias_bairro_evanira.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/24/02_2021_cobertura_posto_ii_irmaos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/25/03_2021_estrada_interior.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/26/04_2021_rua_exp_antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/27/02_2021_extensao_unicentro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/28/03_2021_rua_barao_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/29/04_2021_estrada_pinhalzinho_3_barras.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/30/05_2021_doulas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/31/06_2021_transf_vac_infantil.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/32/07_2021_valeta_rua_rio_janeiro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/33/04_2021_rua_olho_dagua.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/34/01_2021_estrada_estrada_zattar_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/35/02_2021_ilum_pub_rua_sete.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/36/01_2021_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/37/02_2021_ruas_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/38/03_2021_ruas_ciclovia_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/39/04_2021_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/40/05_2021_manutencao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/41/06_2021_ruas_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/42/04_2021_boca_lobo_rua_alcebiades.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/43/04_2021_estrada_sao_roquinho.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/44/04_2021_estrada_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/45/05_2021_rua_rio_janeiro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/46/06_2021_bueiro_r_miguel_kruger.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/47/08_2021_pintura_postes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/48/09_2021_estudo_ref_alagamentos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/49/07_2021_estradas_barreiros_3barras_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/50/04_2021_boca_lobo_rua_alcebiades.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/51/03_2021_estrada_zattarlandia.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/52/04_2021_estrada_fazenda_velha.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/53/07_2021_rua_amauri_m_silva.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/54/08_2021_rua_albari_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/55/09_2021_estrada_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/56/10_2021_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/57/11_2021_rua_lauro_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/58/12_2021_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/59/13_2021_rua_darcilio_f_silva.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/60/10_2021_ativ_fisicas_online.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/61/05_2021_calcamento_2_irmaos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/62/06_2021_posto_saude_2_irmaos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/63/03_2021_ponte_rio_catira.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/64/04_2021_ponte_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/65/14_2021_melhoria_sinal_torres.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/66/15_2021_rua_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/67/12_2021_limpeza_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/68/13_2021_pedras_irregulates_rua_trajano.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/69/14_2021_limpeza_rua_cornelio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/70/15_2021_melhoria_rua_manoel_almeida.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/71/08_2021_boca_lobo_rua_otacilio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/72/09_2021_melhoria_rua_joaquim_freitas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/73/10_2021_pavimentacao_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/74/05_2021_diaria_tec_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/75/06_2021_melhoria_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/76/16_2021_melhoria_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/77/11_2021_rua_jacir_delle.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/78/16_2021_lauro_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/79/17_2021_rua_capitao_diogo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/80/18_2021_rua_do_souza.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/81/19_2021_estrada_fax_taquaras.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/82/20_2021_estrada_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/83/21_2021_estrada_fax_carvalhos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/84/22_2021_valeta_rua_rio_janeiro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/85/07_2021_agua_rua_ipes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/86/05_2021_rua_darcilio_f_silva.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/87/06_2021_trabalho_retro_escavadeira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/88/07_2021_reparos_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/89/08_2021_estrada_sta_emilia.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/90/09_2021_reparos_muro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/91/07_2021_estrada_camilos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/92/17_2021_rua_demetrio_streski.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/93/18_2021_estrada_fax_taquaras.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/94/19_2021_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/95/20_2021_equoterapia_hidroterapia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/96/91_2021_reparos_pista_skate.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/97/92_2021_nomes_ruas_postes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/98/94_2021_lombada_trifon.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/99/95_2021_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/100/96_2021_marginal_pr_170.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/101/97_2021_estrada_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/102/98_2021_convenio_cao_migao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/103/99_2021_comite_gestao_primeira_inf.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/104/100_2021_gaiolas_boca_lobo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/105/101_2021_ponte_volta_grande.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/106/102_2021_manilhas_rua_joao_rocha.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/107/103_2021_estrada_volta_grande.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/108/104_2021_ruas_nossa_s_gloria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/109/105_2021_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/110/106_2021_patrolar_ruas_ii_irmaos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/111/109_2021_lombada_rua_sao_jorge.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/133/110_2021_rua_basilio_grosko.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/134/111_2021_estrada_taquaras_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/135/112_2021_rua_jorge_ribas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/136/113_2021_rua_lauro_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/137/114_2021_rua_aprigio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/138/115_2021_providencias_limpeza_terrenos.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/139/116_2021_regularizacao_terrenos_d_evanira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/141/117_2021_nomes_ruas_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/142/118_2021_ilum_pub_pr_170.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/143/119_2021_lombada_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/144/120_2021_lombada_rua_sao_jorge.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/145/121_2021_boca_lobo_rua_manoel_bezerra.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/146/122_2021_estrada_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/147/123_2021_ilum_pub_sta_maria_divineia.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/148/124_2021_estrada_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/180/125_2021_rua_manoel_m_almeida.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/181/126_2021_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/182/127_2021_ilum_pub_rua_aroeiras.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/183/128_2021_lombada_rua_beija_flor.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/184/129_2021_rua_vitorino_prestes.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/187/130_2021_vacina_caminhoneiros.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/188/131_2021_vacina_trab_comercio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/198/132_2021_aplicativo_iptu.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/199/133_2021_reparos_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/200/134_2021_bueiro_manilhas_rua_trajano.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/201/135_2021_campanha_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/202/136_2021_sinalizacao_ciclistas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/208/137_2021_muros_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/206/138_2021_bueiro_rua_exp_amarilio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/207/139_2021_bueiro_rua_exp_amarilio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/215/140_2021_lombada_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/213/141_2021_manutencao_ruas_n_s_gloria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/214/142_2021_melhorias_parque_cel_lustosa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/217/143_2021_melhorias_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/226/144_2021_melhorias_rua_exp_antonio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/227/145_2021_estrada_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/228/146_2021_reparos_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/229/147_2021_reparos_rua_alcebiades.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/230/148_2021_reparos_rua_salvador.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/231/149_2021_inseminacao_artificial.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/232/150_2021_estradas_ferreiras_albinos_zattar.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/233/151_2021_oximetros_covid.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/245/152_2021_pavimentacao_rua_sem_nome.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/246/153_2021_estrada_aterro_sanitario.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/240/154_2021_programa_dose_premiada.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/241/155_2021_estrada_rocio.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/242/156_2021_rua_oliverio_b_fontoura.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/243/157_2021_rua_barao_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/244/158_2021_dorival_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/251/159_2021_posto_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/252/160_2021_lombadas_parque_industrial.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/253/161_2021_melhorias_rua_miguel_krugger.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/254/162_2021_revogacao_lei_1997_2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/255/163_2021_melhorias_rua_aprigio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/256/164_2021_melhorias_rua_1_de_maio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/257/165_2021_troca_lampadas_marginal_pr170.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/258/166_2021_estrada_rio_floresta.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/259/167_2021_monitoramento_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/260/168_2021_estrada_rio_floresta.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/261/169_2021_estrada_lajeado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/262/170_2021_mata_burro_lajeado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/263/171_2021_estrada_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/266/172_2021_lombada_rua_vitorino.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/265/173_2021_boca_lobo_rua_exp_antonio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/264/174_2021_boca_lobo_r_sete_e_r_antonio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/268/175_2021_calcamento_rua_do_souza.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/269/176_2021_lombada_rua_beija_flor.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/270/177_2021_lombada_rua_13_julho.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/272/178_2021_calcada_ciclovia_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/273/179_2021_rotatoria_rua_beija_flor.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/275/180_2021_agua_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/276/181_2021_trafego_pesado_praca_biblia.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/277/182_2021_instrutores_xadrez.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/278/183_2021_rua_jose_camargo_rua_jose_bischof.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/279/184_2021_lombada_rua_exp_amarilio_lima.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/280/185_2021_ponte_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/288/186_2021_lombada_rua_norberto.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/286/187_2021_lombada_rua_luiz_maciel.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/289/188_2021_rua_sao_jorge.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/290/189_2021_recape_rua_miguel_e_oliverio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/287/190_2021_boca_lobo_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/302/191_2021_lombada_rua_manoel_m_almeida.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/291/192_2021_limpeza_bueiro_rua_trajano.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/292/193_2021_cascalho_rua_aprigio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/293/194_2021_limpeza_bueiro_rua_otacilio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/294/195_2021_rua_marechal_e_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/295/196_2021_boca_lobo_rua_serafim_ribas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/300/197_2021_pista_corrida_estadio.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/301/198_2021_ponto_onibus_pr_170.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/299/199_2021_ponte_rio_descadeirado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/316/200_2021_pavimentacao_rua_dario.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/317/201_2021_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/318/202_2021_reparos_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/296/203_2021_pavimentacao_pedras_rua_lauro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/297/204_2021_calcada_rua_exp_amarilio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/298/205_2021_rede_energia_rua_1_maio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/303/206_2021_reforma_ponte_rio_catira.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/310/207_2021_estrada_margem_pr170_prox_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/311/208_2021_reparos_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/312/209_2021_estrada_faxinalenses_coutos.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/313/210_2021_reparos_rua_jose_dutra.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/319/211_2021_cameras_ginasiao.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/320/212_2021_instrumentos_novos_banda.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/325/213_2021_tomadas_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/309/214_2021_pedras_irregulares_rua_lauro.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/314/215_2021_iluminacao_pr_170.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/315/216_2021_reparos_travessa_r_xv_nov_r_darcilio.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/327/217_2021_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/328/218_2021_lombada_rua_pedro_oliveira.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/329/219_2021_ilum_pub_rua_walter_silva_ii_irmaos.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/330/220_2021_ilum_pub_rua_walter_silva_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/331/221_2021_rua_mariano_mendes.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/332/222_2021_estrada_assentamento_silverios_rocio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/333/223_2021_ext_ilum_pub_rua_gumercindo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/334/224_2021_dispensa_alvara.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/335/225_2021_rua_jose_dutra_campos.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/336/226_2021_boca_lobo_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/337/227_2021_recape_rua_oliverio_b_fontoura.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/338/228_2021_recape_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/339/229_2021_recape_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/340/230_2021_recape_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/341/231_2021_recape_estacionamento_postao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/342/232_2021_calcamento_rua_jose_s_camargo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/346/233_2021_pedras_irregulares_rua_vital_prestes.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/347/234_2021_calcamento_rua_das_palmas.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/348/235_2021_rua_lindolfo_afonso_lima.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/349/236_2021_lombada_rua_sapopema.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/350/237_2021_calcamento_ruas_das_violetas_orquideas.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/355/238_2021_estrada_sao_roque_coutos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/356/239_2021_rua_cornelio_p_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/357/240_2021_rua_exp_antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/358/241_2021_melhorias_frente_morski.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/359/242_2021_lombadas_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/360/243_2021_manutencao_internet_saude.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/363/244_2021_cascalhamento_foz_dareia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/364/245_2021_cascalhamento_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/361/246_2021_melhorias_praca_exercicios_mazurechem.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/362/247_2021_esgoto_ceu_aberto_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/365/248_2021_limpeza_canaletas_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/366/249_2021_troca_lamp_ilum_publica_r_miguel_kruger.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/367/250_2021_adequacao_lombadas.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/368/251_2021_reparo_manilhamento.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/369/252_2021_melhorias_banheiros_praca_darci_brolini.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/370/253_2021_melhorias_banheiros_ginasinho.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/371/254_2021_geladeira_ubs_rocio.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/372/255_2021_cascalhamento_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/373/256_2021_estrada_localidade_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/374/257_2021_rotatoria_frente_xarnoski.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/375/258_2021_reforma_capela_mortuaria_centro.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/376/259_2021_reparos_rua_serafim_ribas.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/377/260_2021_ilum_pub_rua_eugenio_silva.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/380/261_2021_ponto_onibus_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/383/262_2021_melhorias_rua_serafim_r_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/396/263_2021_ponto_onibus_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/397/264_2021_reparos_boca_lobo_rua_salvador_s_caldas.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/398/265_2021_recape_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/399/266_2021_reparos_boca_lobo_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/385/267_2021_rede_esgoto_rua_salvador_s_caldas.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/386/268_2021_calcamento_trecho_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/384/269_2021_melhorias_ass_peq_anjo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/388/270_2021_estradas_pocinhos_pinhalzinho_pimpao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/389/271_2021_reparos_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/390/272_2021_reparos_estrada_lajeado_feio_240.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/387/273_2021_concluir_calcamento_rua_nossa_s_aparecida.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/406/274_2021_rua_normir_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/407/275_2021_rua_major_damasceno.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/408/276_2021_estrada_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/409/277_2021_lombadas_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/410/278_2021_rede_esgoto_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/412/279_2021_estrada_lajeado_feio_ii.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/414/280_2021_posto_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/415/281_2021_parquinho_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/416/282_2021_reforma_escola_xv_dezembro.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/417/283_2021_quadra_basquete_praca.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/419/284_2021_pinhao_balsa_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/420/285_2021_manilha_rua_lauro_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/421/286_2021_estradas_laranjal.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/499/287_2021_recape_rua_rivail_a_gomes.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/422/288_2021_estrada_pinhao_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/428/289_2021_lombada_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/429/290_2021_reparos_iluminacao_rua_souza.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/430/291_2021_lombada_rua_xv_novembro.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/431/292_2021_bueiro_rua_miguel_kruger.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/433/293_2021_recape_rua_manoel_m_almeida.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/442/294_2021_calcamento_rua_joaquim_f_neto.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/443/295_2021_lixeira_grande_pr_170.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/444/296_2021_espaco_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/445/297_2021_lombadas_av_brasil.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/446/298_2021_estrada_alecrim.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/447/299_2021_melhorias_serra_cara_fax_coutos.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/448/300_2021_estradas_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/449/301_2021_manutencao_bueiros_b_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/460/302_2021_ilum_pub_bairro_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/461/303_2021_calcamento_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/462/304_2021_pavimentacao_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/463/305_2021_sinalizacao_pr_170.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/464/306_2021_estrada_camilos.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/465/307_2021_rua_lauro_ferreira_caldas.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/466/308_2021_prorrogacao_refip.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/467/309_2021_estrada_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/468/310_2021_ponto_onibus_av_brasil.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/469/311_2021_ponto_prox_balsa.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/470/312_2021_reparos_limpeza_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/474/313_2021_estradas_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/475/314_2021_rua_joaquim_f_freitas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/476/315_2021_estradas_todos_santos_santana.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/477/316_2021_reparos_buraco_rua_oliverio_b_fontoura_esq_anacleto.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/478/317_2021_lombada_rua_expedicionario.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/479/318_2021_estrada_pinhao_zattarlandia.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/480/319_2021_pintura_quadra_alambrado_escola_rocio.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/481/320_2021_estradas_rocio.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/482/321_2021_estradas_pimpao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/483/322_2021_estradas_assentamento_silverios.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/484/323_2021_rua_xv_novembro_esq_darcilio.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/486/324_2021_reforma_ponte_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/487/325_2021_ilum_pub_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/488/326_2021_lombada_travessia_elevada_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/489/327_2021_buracos_rua_xv_novembro.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/490/328_2021_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/491/329_2021_ponto_onibus_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/492/330_2021_pavimentacao_ruas_b_lindouro.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/493/331_2021_trocar_telas_escola_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/500/332_2021_cascalhar_final_r_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/501/333_2021_estrada_comunidade_laranjal.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/502/334_2021__recape_rua_xv_dezembro.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/503/335_2021_estrada_poco_grande.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/504/336_2021_estrada_zattar_poco_grande.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/505/337_2021_estrada_localidade_ferreiras.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/506/338_2021_acs_ferreiras.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/508/339_2021_rua_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/512/340_2021_pontos_onibus_colina_recanto_verde.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/513/341_2021_recape_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/514/342_2021_ilum_pub_bairro_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/515/343_2021_estrada_fax_ferreiras_poco_grande.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/518/346_2021_recape_rua_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/519/347_2021_rede_esgoto_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/520/348_2021_ponto_onibus_av_brasil.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/521/349_2021_limpeza_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/522/350_2021_sinalizacao_rua_xv_novembro.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/523/351_2021_atendimento_medico_santana.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/524/352_2021_lombada_prox_lar_idoso.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/525/353_2021_ilum_pub_rua_serafim_ribas_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/530/354_2021_lombadas_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/531/355_2021_sinalizacao_rua_exp_amarilio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/532/356_2021_estrada_zattar.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/533/357_2021_projeto_urbanistico_bairro_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/534/358_2021_servidores_escola_xv_dezembro.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/535/359_2021_nova_gravacao_hino_municipal.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/536/360_2021_cobertura_posto_detran_vistorias.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/537/361_2021_restante_calcamento_rua_n_s_aparecida.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/538/362_2021_lombada_frente_radia_pioneira.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/550/363_2021_ilum_pub_rua_n_s_aparecida.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/551/364_2021_lombada_rua_jose_p_oliveira.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/552/365_2021_lombada_rua_13_julho_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/553/366_2021_calcamento_rua_manoel_m_almeida.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/556/367_2021_lombada_rua_otacilio_f_silva.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/554/368_2021_concluir_calcamento_rua_pedro_costa.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/555/369_2021_estradas_biocatalizador_enzimatico.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/557/370_2021_reforma_muro_escola_xv_dezembro.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/558/371_2021_ponto_onibus_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/559/372_2021_ponte_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/112/01_urg_especial_antep_1119.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/114/02_urg_especial_antep_1120.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/115/03_info_recursos_covid.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/116/04_urg_especial_pll_05.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/117/05_comissao_esp_ref_fax_ceu.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/118/06_urg_especial_antep_1123_1124_1125_1126.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/149/07_urg_especial_pll_09.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/216/08_encaminha_of_senadores.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/235/09_info_residencias_ginasiao.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/236/10_info_funcoes_gratificadas.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/238/11_cei_ref_denuncia_contra_ver_luzyanna.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/250/13_info_licitacao_12_e_31_2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/281/14_urg_simples_antep_1.128_ldo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/284/15_urg_especial_antep_1.131_1.134.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/304/16_urg_especial_pll_14.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/307/17_leitura_denuncia.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/343/18_cei_ref_denuncia_contra_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/382/20_urg_especial_antep_1.138.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/424/21_urg_simples_antep_1.140_ppa.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/454/22_urg_especial_antep_1.142.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/456/23_urg_especial_antep_1.145.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/458/24_urg_especial_pll_23.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/473/25_info_linhas_transporte.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/529/26_info_transporte_universitario.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/541/27_reforma_lar_idoso.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/542/28_requer_aditivo_contrato_105_2020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/549/29_urg_simples_antep_1.144_loa.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/560/30_urg_especial_antep_1.148_1.149_1.152_1.153.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/225/01-2021_-_ranking_vereadores.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/540/06__parecer_juridico_-_ref_cei_01-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/185/07_antep_1.127.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/186/10_antep_1.127.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/203/11_emenda_antep_1129.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/267/12_pll_11.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/285/13_pll_12.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/308/14_aditiva_modificativa_ao_pll_13.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/459/15_aditiva_modificativa_ao_pll_22.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/471/16_emenda_ao_antep_1.143.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/120/1.120_-_autoriza_a_aquisicao_de_vacinas_da_covid_novo.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/121/1.121_-_altera_a_lei_no_1.272-06_e_a_lei_021-91.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/122/1.122_-_autoriza_credito_suplementar.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/123/1.123_-_loa_2021_alteracao_1.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/124/1.124_-_estacao_ecologica_municipal_esec_1.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/125/1.125_-_parque_natural_municipal_pnm.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/126/1.126_-_reserva_biologica_municipal_rebio.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/127/1.127_-_cessao_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/153/1.128_-_ldo_2022_pl_corrigido.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/154/1.129_-_programa_porteira_adentro.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/239/1.131_-_protocolo_de_intencoes_consorcio_saude.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/271/1.132-2021_-_autoriza_emprestimo_85_milhoes.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/282/1.133_-_travessa_pica_pau.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/283/1.134_-_reajuste_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/322/1.135_-_programa_inseminacao_artificial.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/345/1.136-2021_-_autorizacao_emprestimo.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/354/1.137-2021_-_emprestimo.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/379/1.138-2021_-_sisan.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/378/1.139-2021_-_apresentacao_carteira_vacinacao.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/401/1.140_-_ppa_-_2022-2025.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/400/1.141-2021_-_cred_adic_supl_r_531.97108.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/413/1.142-2021_-_suspende_reajuste_-_alterado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/418/1.143-2021_-_regulamenta_fgs.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/432/1.144-2021_-_loa_2022.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/455/1.145-2021_-_cred_adic_supl_r_120.00000.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/472/1.146-2021_-_permuta_imovel_urbano.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/494/1.147-2021_-_utilidade_publica_ponte_katira.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/509/1.149-2021_-_servico_funerario.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/510/1.150-2021_-_retirar_mun_consorcio_vale_rio_jordao.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/526/1.151_-_alteracao_codigo_de_posturas_-_bebidas_alcoolicas.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/539/1.153-2021_-_consorcio_saude.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/128/01-2021_-_gps_veiculos_terceirizados.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/129/02_reajuste_servidores_da_camara.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/130/03_denomina_rua_pastora_jossimara.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/131/04_estabelece_as_atividades_e_servicos_educacionais_como_atividade_essencial__e_define_os_trabalhadores_da_educacao_como_grupo_prioritario_para_vacinacao_contra_o_covid-19._1_1.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/132/05_dec_util_pub_santana.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/140/06_dengue_e_afins.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/151/08_dec_util_pub_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/152/09_pulseiras_covid.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/204/10_consignados_de_30_para_35.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/234/11_absorventes_escolas.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/247/12_boletim_oficial.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/248/13_veda_nomeacao_condenados_leis_11340_13104.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/274/14_dec_uti_pub_ass_silverios.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/393/15_altera_lei_2066_2019.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/394/16_dec_util_pub_arroio_do_tigre.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/395/17_conselho_municipal_de_juventude.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/411/18_denomina_rua_osvaldo_iensen.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/425/19_dec_util_pub_associacao_laranjal.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/426/20_dec_util_pub_clube_xadrez.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/427/21_suspensao_reajuste_servidores_da_camara.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/451/22_altera_lei_1054-2002.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/457/23_adequacao_subsidios_agentes_politicos.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/485/24_bebidas_alcoolicas_espacos_publicos.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/496/25_dia_do_tropeiro.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/507/26_ati_jerson_costa.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/511/27_dec_util_pub_associacao_rocio.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/528/28_titulo_cidadao_honorario_pastor_sandro.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/155/01_pesar_jose_agenor_simao.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/156/02_congratulacoes_antonio_a_kirschibaner.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/157/03_pesar_antonio_elto_teixeira.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/158/04_pesar_maria_jossimara_adonski.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/159/05_congratualacoes_sensei_zezinho.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/160/06_pesar_ronaldo_liber.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/161/07_pesar_alberto_fuchs_neto.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/162/08_pesar_justo_manica.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/163/09_pesar_luiz_freitas_lisboa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/164/10_pesar_pedro_f_de_lara.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/165/11_pesar_airton_j_vendruscolo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/166/12_pesar_mariza_l_teixeira.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/167/13_pesar_vilmar_mietz.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/168/14_pesar_antonio_lima.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/169/15_pesar_frei_domingos.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/170/16_pesar_angela_m_santos.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/171/17_pesar_patrick_m_martins.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/172/18_pesar_laurival_miscovicz.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/173/19_pesar_tiago_daniel_ramos.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/174/20_pesar_algacir_weber.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/175/21_pesar_leonei_badzinski.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/176/22_pesar_maria_izabel_silva.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/177/23_congratulacoes_vilton_lima.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/189/26_pesar_siderli_oliarski.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/190/27_pesar_rui_cezar_souza.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/191/28_pesar_joao_maria_s_lima.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/192/29_pesar_nelson_f_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/193/30_apoio_pl_2.564_2020_senado.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/194/31_pesar_onivaldo_prestes.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/195/32_pesar_jerson_costa_antunes.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/209/33_pesar_domingos_oliveira.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/210/34_congratulacoes_cabo_pm_isac.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/211/35_pesar_adilson_a_f_lima.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/212/36_pesar_viviane_fatima_lima.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/218/37_pesar_nercindo_silverio_lima.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/219/38_pesar_francisco_jose_delle.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/223/39_pesar_jose_sidnei_santos.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/220/40_pesar_monzar_j_r_oliveira.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/221/41_congratulacoes_prof_neiva.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/222/42_congratulacoes_prof_teresa.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/224/43_congratulacoes_milla.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/237/44_pesar_valdoir_caetano_silva.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/323/46_congratulacoes_helio_hanel.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/324/47_congratulacoes_sebastiao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/344/48_pesar_luzia_goncalves_cruz.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/351/49_congratulacoes_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/352/50_congratulacoes_colegio_morski.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/381/51_congratulacoes_joao_batista_oliveira.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/402/52_congratulacoes_maria_jacira.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/403/53_congratulacoes_luiz_auterio.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/404/54_congratulacoes_adilson_magrao.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/405/55_congratulacoes_edwarda_dias.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/423/56_congratulacoes_maria_sirlene_delle.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/434/57_congratulacoes_ilda_t_zaluski.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/435/58_congratulacoes_judith_boryca.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/436/59_congratualacoes_samoel_matos.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/437/60_congratulacoes_prof_joao_manuel.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/438/61_congratulacoes_pamela_r_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/439/62_congratulacoes_roberta_o_serapio.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/440/63_congratulacoes_odaiana_k_jocoski.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/441/64_pesar_joao_loriel_lima.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/543/66_congratulacoes_joao_m_rocha.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/544/67_pesar_eraldo_santos_lima.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/545/68_pesar_anita_kitcke_de_deus.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/546/69_pesar_angelo_marcio_moraes.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/547/70_pesar_dinarte_chaves_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/548/71_pesar_carlos_alberto_goncalves.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/561/72_pesar_aprigio_mecedo_pereira.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/562/73_congratulacoes_luana_martins.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/196/mensagem_de_veto_n._01-2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/197/mensagem_de_veto_n._02-2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/306/veto_ao_pll_11.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/450/04_msg_veto_ao_pl_15.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2021/498/requerimento_02_-_mais_60_dias_prazo.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H556"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="119.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="244" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="243.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>