--- v0 (2026-02-20)
+++ v1 (2026-04-07)
@@ -54,3431 +54,3431 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Aroldo</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/582/373_2022_estrada_poco_grande_serrinho_ferreiras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/582/373_2022_estrada_poco_grande_serrinho_ferreiras.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos patrolamento e cascalhamento nas estradas de Poço Grande, seguindo Serrinho da Cruz até a divisa com a Comunidade dos Ferreiras.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>Alexandro</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/568/374_2022_estrada_alto_pimpao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/568/374_2022_estrada_alto_pimpao.pdf</t>
   </si>
   <si>
     <t>Que seja feita a readequação da estrada do Assentamento Nossa Senhora Aparecida, no Alto Pimpão.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/569/375_2022_estrada_pinhao_a_balsa_sao_pedro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/569/375_2022_estrada_pinhao_a_balsa_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a readequação e cascalhamento da estrada que liga Pinhão às comunidades de Santa Cruz, São Roque Faxinal dos Coutos até a Balsa do São Pedro.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/570/376_2022_estrada_alto_iguacu.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/570/376_2022_estrada_alto_iguacu.pdf</t>
   </si>
   <si>
     <t>Que seja feita a readequação e cascalhamento da estrada do alto Iguaçu passando pela propriedade do Sr. Joel Caldas e demais moradores assim como do outro lado da estrada principal que dá acesso à propriedade do sr. Luiz Marins, passando pela propriedade dos Ribeiros e Carlito Antunes.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/571/377_2022_estrada_sao_roquinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/571/377_2022_estrada_sao_roquinho.pdf</t>
   </si>
   <si>
     <t>Que seja dado continuidade nos trabalhos de readequação e cascalhamento na estrada da Comunidade de São Roquinho.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/575/378_2022_travessia_pedestres_trevo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/575/378_2022_travessia_pedestres_trevo.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo para viabilidade de construção de um espaço exclusivo, faixa ou travessia para os pedestres transitar no trevo principal da Cidade.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/576/379_2022_melhorias_rua_pedro_caldas_silveira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/576/379_2022_melhorias_rua_pedro_caldas_silveira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza do mato, extensão de rede para iluminação pública e reparos na Rua Pedro Caldas da Silveira, seguindo na Rua Invernada, no Bairro Nossa Senhora Aparecida, (atrás da Escola Municipal Professora Eroni Santos Ferreira).</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/577/380_2022_reparos_rua_19_novembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/577/380_2022_reparos_rua_19_novembro.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos e manutenção na Rua 19 de Novembro, Bairro Dona Evanira.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>Elias</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/579/381_2022_estrada_sao_roque_agua_amarela.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/579/381_2022_estrada_sao_roque_agua_amarela.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção com patrolamento da estrada na Localidade de São Roque, Faxinal dos Coutos e Água Amarela.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/580/382_2022_iluminacao_rua_santa_rita.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/580/382_2022_iluminacao_rua_santa_rita.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção da rua e a possibilidade de mais um poste para iluminação na Rua Santa Rita, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/581/383_2022_iluminacao_rua_rui_barbosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/581/383_2022_iluminacao_rua_rui_barbosa.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção da iluminação pública na Rua Rui Barbosa, entre as quadras da Rua Alcebíades Gonçalves e a Travessa Do Souza, Bairro São José.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/578/384_2022_escola_mun_frei_francisco.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/578/384_2022_escola_mun_frei_francisco.pdf</t>
   </si>
   <si>
     <t>Solicito ampliação de sala de aula, a manutenção predial e mais profissionais para contribuir com a limpeza e organização da Escola Municipal Frei Francisco.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>Cleverson</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/572/385_2022_iluminacao_rua_santa_rita.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/572/385_2022_iluminacao_rua_santa_rita.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo encaminhe um ofício para a Copel requerendo a colocação de mais um poste com iluminação no início da Rua Santa Rita, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/573/386_2022_iluminacao_rua_n_senhora_aparecida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/573/386_2022_iluminacao_rua_n_senhora_aparecida.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas as trocas de lâmpadas queimadas na Rua Nossa Senhora Aparecida, ao lado da casa n.º 06, e na Rua Santa Rita, ao lado da casa n.º 26, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/574/387_2022_calcamento_rua_santa_rita.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/574/387_2022_calcamento_rua_santa_rita.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento na Rua Santa Rita, Bairro São Cristóvão, aonde os moradores vêm sofrendo muito em tempo chuvoso com essa rua, e também que seja feita a limpeza de galeria e escoamento de água da chuva.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>Edson A.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/591/388_2022_estradas_santa_emilia_ii.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/591/388_2022_estradas_santa_emilia_ii.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas as melhorias das estradas da Santa Maria II.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/592/389_2022_estradas_agrovila.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/592/389_2022_estradas_agrovila.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias nas estradas da Comunidade da Agrovila.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/609/390_2022_lampadas_led_santa_maria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/609/390_2022_lampadas_led_santa_maria.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas lâmpadas de LED nos postes de iluminação pública nas comunidades de Santa Maria e Nova Divineia.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/586/391_2022_estrada_pocinhos_pinhalzinho_barreiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/586/391_2022_estrada_pocinhos_pinhalzinho_barreiros.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência a readequação e cascalhamento da estrada de acesso a Localidade de Pocinhos, saindo pela estrada que liga a Comunidade de Pinhalzinho, passando pela ponte de acesso a Cruz Machado e ligando a Comunidade de Barreiros.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>Vinícius, Luzyanna</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/587/392_2022_estradas_lajeado_fio_i_ii.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/587/392_2022_estradas_lajeado_fio_i_ii.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, sendo manutenção e reposição de cascalho com urgência nas localidades de Lajeado Feio I e II.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/588/393_2022_melhorias_rua_basilio_grosko.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/588/393_2022_melhorias_rua_basilio_grosko.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, manutenção, melhorias, reposição de cascalho e pavimentação na Rua Basílio Grosko, no Bairro Invernadinha.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/593/394_2022_pavimento_rua_cornelio_p_ribeiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/593/394_2022_pavimento_rua_cornelio_p_ribeiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma pavimentação asfáltica na Rua Cornélio Pires Ribeiro, Bairro Araucária.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/594/395_2022_limpeza_galeria_centro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/594/395_2022_limpeza_galeria_centro.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza de galeria pluvial no Centro, de preferência nas baixadas e frente da Loja Pontarolo.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/595/396_2022_limpeza_canaletas_bueiros_av_hipolito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/595/396_2022_limpeza_canaletas_bueiros_av_hipolito.pdf</t>
   </si>
   <si>
     <t>Que seja realizada limpeza de canaletas e bueiros, e serviço de roçada na Avenida Hipólito Aires de Arruda, nas margens da PR 170, nas proximidades do pátio de ônibus da Educação.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/596/397_2022_pedra_estrada_fax_freski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/596/397_2022_pedra_estrada_fax_freski.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos e manutenção, e que seja removida a pedra do meio da estrada, na estrada geral, da localidade de Faxinal dos Freski.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/597/398_2022_ponto_onibus_taquaras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/597/398_2022_ponto_onibus_taquaras.pdf</t>
   </si>
   <si>
     <t>Que seja construído um novo ponto de ônibus na entrada do Faxinal dos Taquaras (considerando que o antigo está demolido), nas margens da PR170, e também construído um novo ponto de ônibus em frente à casa do Sr. Geraldo Borges, na comunidade de Faxinal dos Taquaras.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/598/399_2022_manilha_bueiro_rua_norberto_serapio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/598/399_2022_manilha_bueiro_rua_norberto_serapio.pdf</t>
   </si>
   <si>
     <t>Que seja feito manilhamento e construção de bueiros na Rua Norberto Serápio, n.º 02, no Bairro São José.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/599/400_2022_melhorias_capela_mortuaria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/599/400_2022_melhorias_capela_mortuaria.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos e melhorias com urgência, bem como reforma total na estrutura física da Capela Mortuária Central.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/600/401_2022_melhorias_estradas_lajeado_feio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/600/401_2022_melhorias_estradas_lajeado_feio.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento e cascalhamento nas estradas da Comunidade de Lajeado Feio, onde tem vários pontos críticos e uma grande dificuldade de acesso.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>Luzyanna</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/601/402_2022_iluminacao_rua_basilio_grosko.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/601/402_2022_iluminacao_rua_basilio_grosko.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos em iluminação na Rua Basílio Grosko, no Bairro Invernadinha.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/602/403_2022_iluminacao_av_hipolito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/602/403_2022_iluminacao_av_hipolito.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos em iluminação na Av. Hipólito Ayres de Arruda.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>Pedro</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/603/404_2022_uniformes_escolares.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/603/404_2022_uniformes_escolares.pdf</t>
   </si>
   <si>
     <t>Que seja feita a doação de uniformes escolares para os alunos da rede municipal.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/604/405_2022_reforma_capela_mortuaria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/604/405_2022_reforma_capela_mortuaria.pdf</t>
   </si>
   <si>
     <t>Que seja feita reforma da Capela Mortuária de nosso Município, localizada na Rua Expedicionário Amarílio, Centro.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/605/406_2022_iluminacao_pr_170_trevo_a_trevo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/605/406_2022_iluminacao_pr_170_trevo_a_trevo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a construção de uma nova capela mortuária em frente ao Cemitério Frei Francisco ao lado do Fórum Eleitoral.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/606/407_2022_nova_capela_mortuaria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/606/407_2022_nova_capela_mortuaria.pdf</t>
   </si>
   <si>
     <t>Que seja feita a extensão de rede com luz de led de trevo a trevo, lado esquerdo da pista ate o trevo secundário, sentido Guarapuava.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/608/408_2022_pavimentacao_rua_antonio_p_carvalho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/608/408_2022_pavimentacao_rua_antonio_p_carvalho.pdf</t>
   </si>
   <si>
     <t>Que seja feita pavimentação asfáltica na Rua Antonio Prestes Carvalho da Rocha, Bairro Araucária.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/610/409_2022_faixas_pedestres_ruas_vila_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/610/409_2022_faixas_pedestres_ruas_vila_caldas.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas faixas de pedestres na Rua das Dálias, em frente à sorveteria Pianoski e em frente a Oficina do Celso; e outra na Rua das Hortências, próximo ao Comercial Santos, na Vila Caldas.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/620/410_2022_estrada_serra_cabra.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/620/410_2022_estrada_serra_cabra.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos e manutenção na estrada que liga da PR 170 passando por frente da casa do Luciano Brolini, até a casa do Sr. Valdevino, (conhecido como Vininho) na Comunidade de Serra da Cabra.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/621/411_2022_calcamento_trevo_esc_norberto_serapio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/621/411_2022_calcamento_trevo_esc_norberto_serapio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a continuação do calçamento, bem como estudo para construção de um trevo em frente ao Colégio Estadual do Campo Professor Izaltino Rodrigues Bastos e Escola Norberto Serápio Ferreira, indicando acesso a outras comunidades e com locais indicados para estacionamento de veículos.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/622/412_2022_ampliacao_escola_norberto_serapio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/622/412_2022_ampliacao_escola_norberto_serapio.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo quanto a construção/ampliação do espaço que irá beneficiar as Escolas: Colégio Estadual do Campo Professor Izaltino Rodrigues Bastos e Escola Norberto Serápio Ferreira.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/611/413_2022_patrolamento_cascalho_ruas_vila_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/611/413_2022_patrolamento_cascalho_ruas_vila_caldas.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento com reposição de cascalho na Rua das Violetas e na Rua das Orquídeas, Vila Caldas.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/616/414_2022_lombadas_bairro_azaleia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/616/414_2022_lombadas_bairro_azaleia.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita uma lombada na Rua Expedicionário Antonio Pires e Trajano Ferreira dos Santos, do Bairro Azaléia, nas proximidades da casa n.º 78.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/618/415_2022_manutencao_rua_manoel_m_almeida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/618/415_2022_manutencao_rua_manoel_m_almeida.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção asfáltica na Rua Manoel Mendes de Almeida, Centro.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/617/416_2022_estrada_humaita.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/617/416_2022_estrada_humaita.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção, patrolamento e reposição de cascalho na estrada do Humaitá, Guarapuavinha.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/614/417_2022_mata_burro_estrada_lajeado_feio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/614/417_2022_mata_burro_estrada_lajeado_feio.pdf</t>
   </si>
   <si>
     <t>Que sejam construídos 3 (três) mata-burros na estrada linha João Tharouhouer, na Localidade de Lajeado Feio, bem como patrolar a estrada e cascalhar, pois está em péssimas condições.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/615/418_2022_estrada_lajeado_feio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/615/418_2022_estrada_lajeado_feio.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção na estrada Lajeado Feio, linha 240 torres a Moacir Macedo, patrolar a estrada e cascalhar, pois está em péssimas condições e inviabilizando o transporte escolar nessa linha.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/619/419_2022_manutencao_rua_joaquim_f_freitas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/619/419_2022_manutencao_rua_joaquim_f_freitas.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a pavimentação asfáltica e a manutenção na iluminação pública na Rua Joaquim Ferreira de Freitas, Núcleo Darci Brolini.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/612/420_2022_estrada_poco_grande_ferreiras_albinos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/612/420_2022_estrada_poco_grande_ferreiras_albinos.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento com reposição de cascalho e limpeza de bueiros na estrada do Poço Grande, Ferreiras e Albinos.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/613/421_2022_posto_saude_todos_os_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/613/421_2022_posto_saude_todos_os_santos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma do posto de saúde da Comunidade de Todos os Santos.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/623/422_2022_estrada_santa_emilia_ii.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/623/422_2022_estrada_santa_emilia_ii.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, sendo manutenção e reposição de cascalho com urgência na Estrada da Comunidade de Santa Emília II, próximo à igreja católica.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/624/423_2022_calcamento_frente_col_cornelio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/624/423_2022_calcamento_frente_col_cornelio.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento com pedras irregulares em frente ao Colégio Estadual do Campo Cornélio Pires Ribeiro, na comunidade de São Roque, numa extensão de 300 metros.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/625/424_2022_cobertura_quadra_santa_maria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/625/424_2022_cobertura_quadra_santa_maria.pdf</t>
   </si>
   <si>
     <t>Que seja feito a cobertura da quadra no Bairro de Santa Maria.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/626/425_2022_estrada_serra_cabra.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/626/425_2022_estrada_serra_cabra.pdf</t>
   </si>
   <si>
     <t>Que seja feito manutenção nas estradas da comunidade da Serra da Cabra.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/627/426_2022_manutencao_calcamento_lajeado_feio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/627/426_2022_manutencao_calcamento_lajeado_feio.pdf</t>
   </si>
   <si>
     <t>Que seja feito manutenção no calçamento na comunidade do Lajeado Feio.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/628/427_2022_posto_saude_arroio_bonito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/628/427_2022_posto_saude_arroio_bonito.pdf</t>
   </si>
   <si>
     <t>Que seja feito a reforma do Posto de Saúde na Comunidade de Arroio Bonito.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/629/428_2022_estradas_sao_roque.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/629/428_2022_estradas_sao_roque.pdf</t>
   </si>
   <si>
     <t>Que seja feito manutenção e cascalhamento nas estradas da comunidade de São Roque, linha entre a estrada geral e a propriedade do Sr. Daniel (Mônica), passando pela estrada do Sr. Zé Pereira.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/630/429_2022_calcamento_rua_trajano.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/630/429_2022_calcamento_rua_trajano.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento na Rua Trajano Ferreira Santos, quadra entre a Rua Frei Corbiniano com a Rua XV de Dezembro, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/631/430_2022_pavimentacao_marginal_pr170.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/631/430_2022_pavimentacao_marginal_pr170.pdf</t>
   </si>
   <si>
     <t>Que seja feita pavimentação asfáltica na marginal da PR 170, no trecho do Trevo Principal de acesso até a Rua Beija-Flor, Bairro Água Verde.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/633/431_2022_alteracao_rotatorias.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/633/431_2022_alteracao_rotatorias.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo sobre a possibilidade de mudar o trânsito da Rua Francisco Dellê, retirando todas as rotatórias altas e reconstruindo outras mais baixas, e modificar a forma de estacionar, com estacionamento chamado "espinha de peixe".</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>Vinícius, Elias</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/634/432_2022_estrada_arroio_bonito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/634/432_2022_estrada_arroio_bonito.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, sendo manutenção e reposição de cascalho com urgência na estrada da Localidade de Arroio Bonito.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/635/433_2022_estrada_bueiro_guarapuavinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/635/433_2022_estrada_bueiro_guarapuavinha.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, sendo manutenção e reposição de cascalho com urgência na Localidade de Guarapuavinha._x000D_
 Que seja ainda observada situação do bueiro que necessita de manutenção, por estar desmoronando, colocando em risco todos que ali transitam.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/636/434_2022_melhorias_escola_nova_divineia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/636/434_2022_melhorias_escola_nova_divineia.pdf</t>
   </si>
   <si>
     <t>Que seja feita na entrada da Escola uma cobertura, visando proteger os alunos e equipe da escola em dias de chuva, que seja feita a colocação de calhas em volta da cobertura e também estudo para construção de mais salas de aula e banheiros que irão beneficiar todos da Escola Municipal do Campo Nova Divinéia.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/638/435_2022_reparos_rua_xv_novembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/638/435_2022_reparos_rua_xv_novembro.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos na Rua XV de Novembro, quadra que antecede o cruzamento com a Rua Francisco Dellê.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/639/436_2022_reparos_rua_antonio_tussolini.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/639/436_2022_reparos_rua_antonio_tussolini.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos na Rua Antônio Tussolini, quadra que antecede o cruzamento com a Av Trifon Hanysz.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/640/437_2022_reparos_av_trifon_hanysz.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/640/437_2022_reparos_av_trifon_hanysz.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos na Av. Trifon Hanysz em diversos pontos.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/641/438_2022_reparos_rua_sete_setembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/641/438_2022_reparos_rua_sete_setembro.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos na Rua Sete de Setembro em diversos pontos.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/644/439_2022_lombada_rua_exp_antonio_pires.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/644/439_2022_lombada_rua_exp_antonio_pires.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feito um estudo da possibilidade de implementar uma lombada na Rua Expedicionário Antônio Pires, próximo a casa de n.º 28.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/632/440_2022_lombada_rua_joao_f_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/632/440_2022_lombada_rua_joao_f_silva.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na Rua João Ferreira da Silva, em frente a casa n.º 27, Bairro Mazurechem.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/642/441_2022_estrada_lajeado_feio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/642/441_2022_estrada_lajeado_feio.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos, bem como readequação da estrada na localidade de Lajeado Feio, estrada que passa pelos Latoski.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/643/442_2022_estradas_zattar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/643/442_2022_estradas_zattar.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos manutenções e reparos nas estradas da Localidade do Zattar, sentido Barreiro, 3 km a frente da casa do Sr. Laureci, próximo a casa da professora Nara.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/645/443_2022_reparos_ruas_rivail_a_gomes_e_19_novembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/645/443_2022_reparos_ruas_rivail_a_gomes_e_19_novembro.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos no Bairro Jardim Dona Evanira, encontro das Rua Rivail Alberto Gomes e Rua Dezenove de Novembro.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/637/444_2022_iluminacao_pub_rua_lauro_f_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/637/444_2022_iluminacao_pub_rua_lauro_f_caldas.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas trocas de lâmpadas queimadas da rede de iluminação pública, na Rua Lauro Ferreira Caldas, no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>Edson F.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/646/445_2022_reparos_rua_sete_setembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/646/445_2022_reparos_rua_sete_setembro.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos na Rua Sete de Setembro, principalmente na rotatória que fica situada na esquina com a Rua Anacleto Leopoldino de Abreu.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/647/446_2022_reforma_ponte_rio_sao_pedro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/647/446_2022_reforma_ponte_rio_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da ponte do Rio São Pedro, divisa de Pinhão e Reserva do Iguaçú, próximo às propriedades das Sras. Juraci Martins e Leonilda Terezinha de Oliveira.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/648/447_2022_tapa_buraco_av_trifon_hanycs.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/648/447_2022_tapa_buraco_av_trifon_hanycs.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação do asfalto com serviço de tapa buraco na Av. Trifon Hanycz.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Luiz</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/649/448_2022_muro_posto_saude_ii_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/649/448_2022_muro_posto_saude_ii_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja construído um muro no Posto de Saúde do Bairro Dois Irmãos, na divisa do Sr. Miguel Kitcky.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/653/449_2022_estrada_santa_emilia_i.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/653/449_2022_estrada_santa_emilia_i.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias nas estradas da Santa Emília I.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/654/450_2022_estrada_lajeado_feio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/654/450_2022_estrada_lajeado_feio.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias nas estradas que dão acesso as estradas principal do Lajeado Feio.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/655/451_2022_estradas_alecrim.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/655/451_2022_estradas_alecrim.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias nas estradas da Comunidade do Alecrim.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/656/452_2022_cameras_acesso_santa_maria_fax_ceu_nova_divineia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/656/452_2022_cameras_acesso_santa_maria_fax_ceu_nova_divineia.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas CAMERAS DE SEGURANÇA, nos trevos que dão acesso às Comunidades de Santa Maria, Faxinal do Céu (Vila da Copel) e Divinéia.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/657/453_2022_melhorias_rua_rivail_alberto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/657/453_2022_melhorias_rua_rivail_alberto.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos no Bairro Jardim Dona Evanira, encontro das Rua Rivail Alberto Gomes e Rua Dezenove de Novembro, que seja tomada providências em relação ao mato em terrenos locais e a pavimentação totalmente esburacada a partir deste cruzamento.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/658/454_2022_reg_fundiaria_moradores_dona_evanira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/658/454_2022_reg_fundiaria_moradores_dona_evanira.pdf</t>
   </si>
   <si>
     <t>Que sejam incluídas as famílias de moradores do Bairro Dona Evanira que não possuem documentação de seus terrenos no processo de regularização fundiária que vem ocorrendo no Município.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/659/455_2022_manilhamento_travessa_oliria_n_ferreira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/659/455_2022_manilhamento_travessa_oliria_n_ferreira.pdf</t>
   </si>
   <si>
     <t>Que seja feito um projeto de manilhamento para o Bairro Nossa Senhora Aparecida, Travessa Olíria Nunes Ferreira.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/660/456_2022_estrada_fax_ribeiros_freski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/660/456_2022_estrada_fax_ribeiros_freski.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos e readequamento da estrada no Faxinal dos Ribeiros, Comunidade dos Freski.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/661/457_2022_estrada_assentamento_silverio_tres_barras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/661/457_2022_estrada_assentamento_silverio_tres_barras.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos e readequamento da estrada na Comunidade do Assentamento Silvério e Três Barras pois está intransitável e o transporte escolar não está passando.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/662/458_2022_estrada_lajeado_feio_i_estrada_240.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/662/458_2022_estrada_lajeado_feio_i_estrada_240.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção com patrolamento e cascalhamento na estrada da Localidade de Lajeado Feio I, especificamente na estrada do 240.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/663/459_2022_melhorias_ruas_santa_maria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/663/459_2022_melhorias_ruas_santa_maria.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias na Localidade de Santa Maria, sendo reparos e manutenção nas ruas.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/664/460_2022_estradas_arroio_bonito_ii.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/664/460_2022_estradas_arroio_bonito_ii.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias nas estradas da Comunidade do Arroio Bonito II.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/665/461_2022_estradas_santa_emilia_i_ii.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/665/461_2022_estradas_santa_emilia_i_ii.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento com reposição de cascalho e acompanhado com o rolo nas estradas de Santa Emília I e Santa Emília II.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/666/462_2022_estradas_240_lajeado_feio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/666/462_2022_estradas_240_lajeado_feio.pdf</t>
   </si>
   <si>
     <t>Que seja feito, com urgência, um patrolamento com reposição de cascalho e acompanhado com o rolo nas estradas do 240 e Lajeado Feio.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/667/463_2022_retorno_atendimento_odontologico.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/667/463_2022_retorno_atendimento_odontologico.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade do retorno de atendimento odontológico nos Postos Saúde.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/668/464_2022_troca_cad_odonto_arroio_bonito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/668/464_2022_troca_cad_odonto_arroio_bonito.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção ou troca da cadeira odontológica do Posto de Saúde na Comunidade de Arroio Bonito.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/669/465_2022_estrada_arroio_bonito_ii.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/669/465_2022_estrada_arroio_bonito_ii.pdf</t>
   </si>
   <si>
     <t>Que seja feito manutenção e cascalhamento na estrada da comunidade de Arroio Bonito II, passando pelo Sr. Sebastião Simão até a casa do Sr. Jacir Lima, ligando a estrada principal até a estrada que margeia o alagado.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/670/466_2022_estrada_lajeado_feio_i.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/670/466_2022_estrada_lajeado_feio_i.pdf</t>
   </si>
   <si>
     <t>Que seja feito manutenção e cascalhamento na estrada da comunidade de Lageado Feio I, iniciando no final do calçamento, passando pela residência do Sr. Pedro Lourenço, Sr. Sebastião Krascoski, chegando na estrada geral, num trajeto de aproximadamente 10 km.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/671/467_2022_estrada_lajeado_feio_i.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/671/467_2022_estrada_lajeado_feio_i.pdf</t>
   </si>
   <si>
     <t>Que seja feito manutenção e cascalhamento na estrada da comunidade de Lageado Feio I, iniciando na residência do Sr. João Rodrigues até a residência do Sr. Jair Torhower, num trajeto de aproximadamente 6 km.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/672/468_2022_estrada_serra_cabra.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/672/468_2022_estrada_serra_cabra.pdf</t>
   </si>
   <si>
     <t>Que seja feito manutenção e cascalhamento na estrada entre a PR 170 (entrada entre o trevo da Eletrosul e Divinéia), até a residência da Sra. Maria Conceição Ribeiro dos Santos, num trajeto de 600 metros, na comunidade da Serra da Cabra.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/673/469_2022_estradas_serra_cabra.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/673/469_2022_estradas_serra_cabra.pdf</t>
   </si>
   <si>
     <t>Que seja feito manutenção nas estradas da Comunidade da Serra da Cabra.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/674/470_2022_programa_regularizacao_imoveis.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/674/470_2022_programa_regularizacao_imoveis.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos programas para regularização dos imóveis, onde através da regularização será possível a ligação de rede de energia elétrica.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/675/471_2022_veiculo_4x4_patrulha_escolar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/675/471_2022_veiculo_4x4_patrulha_escolar.pdf</t>
   </si>
   <si>
     <t>Que seja solicitada junto ao Secretário de Segurança Pública do Estado do Paraná, um veículo pick up 4x4 para a patrulha escolar.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/676/472_2022_ponto_onibus_faxinal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/676/472_2022_ponto_onibus_faxinal.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de um ponto de ônibus às margens da PR 170, ao lado direito, sentido Faxinal do Céu a Pinhão, em frente à Fazenda Faxinal, no Distrito de Faxinal do Céu.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/677/473_2022_aux_ser_gerais_cmei_santa_maria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/677/473_2022_aux_ser_gerais_cmei_santa_maria.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada uma Auxiliar de Serviços Gerais para trabalhar na creche de Santa Maria, no Distrito de Faxinal do Céu.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/678/474_2022_retirar_entulho_terra_av_brasil.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/678/474_2022_retirar_entulho_terra_av_brasil.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a retirada de entulho e terra das margens da Av. Brasil, na Localidade de Nova Divineia.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/683/475_2022_recape_rua_joao_maria_rocha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/683/475_2022_recape_rua_joao_maria_rocha.pdf</t>
   </si>
   <si>
     <t>Que seja feito recape asfáltico na Rua João Maria Rocha, Bairro Dona Evanira.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/685/476_2022_estrada_fax_silverios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/685/476_2022_estrada_fax_silverios.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos e readequamento da estrada no Faxinal dos Silvérios, próximo a Igreja São Sebastião.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/686/477_2022_estrada_cachoeirinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/686/477_2022_estrada_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos e readequamento, cascalhamento e bueiro na estrada da Cachoeirinha, 600 m após a Igreja, para que o transporte escolar possa levar aluno que ali residem.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/687/478_2022_ilum_pub_rua_alzirene_kitisula.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/687/478_2022_ilum_pub_rua_alzirene_kitisula.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos em iluminação, bem como readequação da estrada na localidade do Baggio II, Rua Alzirene Kitisula.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/688/479_2022_muro_casa_lar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/688/479_2022_muro_casa_lar.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo quanto a construção de um muro em volta da Casa Lar do Município.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/689/480_2022_reparos_rua_frei_corbiniano.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/689/480_2022_reparos_rua_frei_corbiniano.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos com urgência na Rua Frei Corbiniano, no trecho final de estrada de chão.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>Jean</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/690/481_2022_pontos_onibus_todos_santos_sta_terezinha_ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/690/481_2022_pontos_onibus_todos_santos_sta_terezinha_ribeiros.pdf</t>
   </si>
   <si>
     <t>Que seja feito ponto de ônibus nas comunidades: TODOS OS SANTOS, SANTA TEREZINHA, FAXINAL DOS RIBEIROS, FAZENDA VELHA – ENTRADA PRINCIPAL.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/691/482_2022_reparos_pista_skate.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/691/482_2022_reparos_pista_skate.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e reparos da pista de Skate, localizada na praça Darci Brolini.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/692/483_2022_sentido_unico_frente_esc_cecilia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/692/483_2022_sentido_unico_frente_esc_cecilia.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma análise da Secretaria de Meio Ambiente, Obras e Urbanismo juntamente com o COMUTRA sobre o sentido da Rua João Ferreira da Silva, na frente da Escola Cecília Meireles, tornando o sentido único nesse trecho.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/684/484_2022_estrada_pinhalzinho_pimpao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/684/484_2022_estrada_pinhalzinho_pimpao.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos e readequamento da estrada no Pinhalzinho, linha Pimpão, nas proximidades da Escola Rural Municipal Nossa Senhora do Rocio e do Colégio Sebastiana Caldas.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/693/485_2022_estrada_cerrinho_todos_santos_santana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/693/485_2022_estrada_cerrinho_todos_santos_santana.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção e reposição de cascalho nas estradas do Cerrinho, Todos os Santos e Santana.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>Elias, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/694/486_2022_estrada_agrovila.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/694/486_2022_estrada_agrovila.pdf</t>
   </si>
   <si>
     <t>Solicitam a manutenção e a reposição de cascalho na estrada: Agrovila - Faxinal do Céu.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/695/487_2022_estrada_fax_francas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/695/487_2022_estrada_fax_francas.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento com reposição de cascalho na Localidade de Faxinal dos Franças, na estrada do João Gordo e estrada geral onde o transporte escolar circula diariamente.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/696/488_2022_pavimentacao_rua_edison_martins.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/696/488_2022_pavimentacao_rua_edison_martins.pdf</t>
   </si>
   <si>
     <t>Que seja feita pavimentação com pedras irregulares na Rua Edison Martins, no Núcleo Habitacional Darci Brolini (Vila Caldas); e reparos na boca de lobo em frente à casa n.º 10.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/697/489_2022_reparos_rua_joaquim_f_freitas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/697/489_2022_reparos_rua_joaquim_f_freitas.pdf</t>
   </si>
   <si>
     <t>Que seja feita, com urgência, manutenção no calçamento da Rua Joaquim Ferreira Freitas, no Núcleo Habitacional Darci Brolini (Vila Caldas).</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/698/490_2022_calcamento_rua_joao_vicente_ramos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/698/490_2022_calcamento_rua_joao_vicente_ramos.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento na Rua João Vicente de Ramos, no Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/699/491_2022_pontos_onibus_taquaras_santa_maria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/699/491_2022_pontos_onibus_taquaras_santa_maria.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas as reformas nos pontos de ônibus da entrada do Faxinal dos Taquaras, e o da Santa Maria, em frente ao posto.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/700/492_2022_estrada_tres_barras_pinhalzinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/700/492_2022_estrada_tres_barras_pinhalzinho.pdf</t>
   </si>
   <si>
     <t>Que seja feita patrolamento com reposição de cascalho e limpeza de boeiros na estradas que liga as comunidades de Três Barras a Pinhalzinho.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/706/493_2022_estrada_mato_branco.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/706/493_2022_estrada_mato_branco.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos e readequamento da estrada no Mato Branco, onde 8 crianças estão sem transporte escolar por difícil acesso.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/707/494_2022_ilum_publica_rua_demetrio_streski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/707/494_2022_ilum_publica_rua_demetrio_streski.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas trocas de lâmpadas queimadas da rede de iluminação pública na Rua Demétrio Streski, no Bairro Lindouro.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/708/495_2022_estradas_todos_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/708/495_2022_estradas_todos_santos.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, sendo manutenção e reposição de cascalho com urgência na localidade de Todos os Santos.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/709/496_2022_estradas_santana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/709/496_2022_estradas_santana.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, sendo manutenção e reposição de cascalho com urgência na localidade de Santana.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/710/497_2022_ilum_publica_rua_serafim_ribas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/710/497_2022_ilum_publica_rua_serafim_ribas.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de lâmpada na Rua Serafim Ribas, esquina com a Rua 19 de Novembro, Bairro Lindouro.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/711/498_2022_epis_operadores_ecologicos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/711/498_2022_epis_operadores_ecologicos.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de aquisição de uniformes e de EPIs (Equipamentos de Proteção Individual) para os servidores operadores ecológicos.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/712/499_2022_calcamento_rua_aprigio_ribeiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/712/499_2022_calcamento_rua_aprigio_ribeiro.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento na Rua Aprígio Ribeiro, Bairro Dona Evanira.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/713/500_2022_tapa_buraco_rua_19_novembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/713/500_2022_tapa_buraco_rua_19_novembro.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência a manutenção tapa buraco na Rua 19 de Novembro, Bairro Dona Evanira, próximo ao bueiro; também que seja feito um manilhamento entre as duas casas ao lado.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/714/501_2022_calcamento_galerias_rua_arival_delle.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/714/501_2022_calcamento_galerias_rua_arival_delle.pdf</t>
   </si>
   <si>
     <t>Que seja feito o restante do calçamento e galerias de águas pluviais na Rua Arival Dellê.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/715/502_2022_estradas_alecrim_freski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/715/502_2022_estradas_alecrim_freski.pdf</t>
   </si>
   <si>
     <t>Que seja feita patrolamento com reposição de cascalho e limpeza de bueiros na estradas do Alecrim e Freski.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/723/503_2022_limpeza_escolas_esfs.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/723/503_2022_limpeza_escolas_esfs.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza externa, corte de grama e roçada nos espaços públicos do município, principalmente nas Escolas da sede e do interior e nas ESFs da cidade e do interior.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/724/504_2022_estacionamento_pcd.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/724/504_2022_estacionamento_pcd.pdf</t>
   </si>
   <si>
     <t>Que seja feita adequação dos estacionamentos nos prédios públicos visando resguardar uma vaga para PCD, conforme estipula a Lei Nº 13.146/2015. Considerando que tai vagas não tem sido reservada em espaços como Escolas, Espaços de Saúde, entre outros.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/725/505_2022_ilum_pub_rua_santa_luzia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/725/505_2022_ilum_pub_rua_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas trocas de lâmpadas queimadas da rede de iluminação pública, na rua Santa Luzia, no bairro Água Verde.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/726/506_2022_ilum_pub_rua_joao_f_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/726/506_2022_ilum_pub_rua_joao_f_silva.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas trocas de lâmpadas queimadas da rede de iluminação pública, no final da Rua João Ferreira da Silva, onde termina o asfalto no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>Jean, Elias</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/727/507_2022_estrada_agua_branca.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/727/507_2022_estrada_agua_branca.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e reparo da estrada da Água Branca.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/732/508_2022_agua_bairro_baggio_ii.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/732/508_2022_agua_bairro_baggio_ii.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Companhia de Saneamento do Paraná - Sanepar - pedido para estudo e posterior ligação de água tratada na Vila Baggio II.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/731/509_2022_limpeza_cemiterios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/731/509_2022_limpeza_cemiterios.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza de entulhos e vegetação nos cemitérios municipais.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/730/510_2022_estrada_freski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/730/510_2022_estrada_freski.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado patrolamento e reposição de cascalho na estrada rural na Localidade dos Freski, Vale do Alecrim.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/734/511_2022_estrada_pinhalzinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/734/511_2022_estrada_pinhalzinho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e reposição de cascalho na estrada de Pinhalzinho e região.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/735/512_2022_posto_rocio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/735/512_2022_posto_rocio.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção da estrutura do Posto de Saúde da Localidade do Rocio.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/733/513_2022_estradas_invernadinha_iii.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/733/513_2022_estradas_invernadinha_iii.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento e reposição de cascalho nas estradas na comunidade de Invernadinha III.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/737/514_2022_ponto_onibus_fax_taquaras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/737/514_2022_ponto_onibus_fax_taquaras.pdf</t>
   </si>
   <si>
     <t>Que seja feito um ponto de ônibus escolar perto do Geraldo Borges, Faxinal dos Taquaras.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/739/515_2022_estradas_lajeado_feio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/739/515_2022_estradas_lajeado_feio.pdf</t>
   </si>
   <si>
     <t>Que seja feito, com urgência, patrolamento com reposição de cascalho e acompanhado de rolo compactador, nas estradas da Localidade de Lajeado Feio, Avencal, saída do Aprizio para o Ribeiro, estradas antigas da Escola Dorvalina; sendo todas elas linhas escolares.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/740/516_2022_melhorias_rua_pinhao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/740/516_2022_melhorias_rua_pinhao.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo de melhorias na Rua Pinhão, Bairro Vila Caldas, com calçamento, com novas galerias, para suportar as enchurradas das chuvas fortes, que invadem as casas por falta de mais galerias.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/741/517_2022_calcamento_rua_joao_oliveira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/741/517_2022_calcamento_rua_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento com pedras irregulares na Rua João de Oliveira, Bairro São José, e também na Travessa Dona Tereza, próximo ao chalé do Sr. João Nestor.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/742/518_2022_ponto_onibus_assentamento_05_maio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/742/518_2022_ponto_onibus_assentamento_05_maio.pdf</t>
   </si>
   <si>
     <t>Que seja feito um abrigo escolar para os alunos do Assentamento 5 de Maio, na estrada chamada de reta do Zattar.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/743/519_2022_estradas_faxinal_coutos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/743/519_2022_estradas_faxinal_coutos.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento e reposição de cascalho nas estradas da Localidade de Faxinal dos Coutos.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/744/520_2022_melhorias_ruas_b_sao_cristovao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/744/520_2022_melhorias_ruas_b_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, melhorias e manutenção nas ruas e nos calçamentos do Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/746/521_2022_estrada_fax_silverios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/746/521_2022_estrada_fax_silverios.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento e reposição de cascalho na estrada que dá acesso à propriedade do Sr. Neuri, na Comunidade de Faxinal dos Silvérios.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/747/522_2022_estrada_fax_silverios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/747/522_2022_estrada_fax_silverios.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento e a reposição de cascalho nas estradas da Comunidade de Faxinal dos Silvérios.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/753/523_2022_calcamento_rua_sao_simao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/753/523_2022_calcamento_rua_sao_simao.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento na Rua São Simão, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/754/524_2022_lombada_prox_esf_fax_ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/754/524_2022_lombada_prox_esf_fax_ribeiros.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência uma lombada ao lado do ESF Faxinal dos Ribeiros.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/755/525_2022_melhorias_rua_miguel_kruger_sao_jose.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/755/525_2022_melhorias_rua_miguel_kruger_sao_jose.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado patrolamento e reposição de cascalho na Rua Miguel Kruger, Bairro São José.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/756/526_2022_iluminacao_pr170_dois_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/756/526_2022_iluminacao_pr170_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos em iluminação na Marginal PR 170, que liga até o Bairro Dois Irmãos.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/757/527_2022_iluminacao_rua_eugenio_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/757/527_2022_iluminacao_rua_eugenio_silva.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos em iluminação na Rua Eugenio da Silva, próximo ao número 704, Invernadinha I.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/765/528_2022_calcamento_ruas_lindouro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/765/528_2022_calcamento_ruas_lindouro.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados calçamentos com pedras irregulares nas seguintes ruas do Bairro Lindouro: Rua Expedicionário Antônio Pires, iniciando na Av. Hipólito Aires de Arruda até a Rua Rui Barbosa; Rua Rui Barbosa, iniciando na Rua Gabriel Ferreira até a Rua Demétrio Streski; Rua Demétrio Streski, iniciando na Rua Rui Barbosa até a Rua João Conrado da Silva; Rua João Conrado da Silva, iniciando na Rua Expedicionário Antônio Pires até a Rua Antônio João da Silva.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/770/529_2022_sinalizacao_av_hipolito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/770/529_2022_sinalizacao_av_hipolito.pdf</t>
   </si>
   <si>
     <t>Que seja feita a implantação de sinalização na Av. Hipólito Ayres de Arruda, esquina com XV de Dezembro, nas proximidades do Fórum.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/769/530_2022_lombada_av_hipolito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/769/530_2022_lombada_av_hipolito.pdf</t>
   </si>
   <si>
     <t>Que seja feita a readequação na lombada da Av. Hipólito Ayres de Arruda, nas proximidades das empresas Inviolável e Novo Posto Fox.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/774/531_2022_estrada_lajeado_feio_i.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/774/531_2022_estrada_lajeado_feio_i.pdf</t>
   </si>
   <si>
     <t>Que seja realizado na estrada, localizada na Comunidade Lajeado Feio I, na proximidade do início do calçamento até a Localidade residencial de Sebastião Matoso em referencial, o corte, cascalho e passagem de rolo compressor.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/775/532_2022_melhorias_rua_joao_rocha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/775/532_2022_melhorias_rua_joao_rocha.pdf</t>
   </si>
   <si>
     <t>Que seja feito cascalho e patrolamento na Rua João Rocha, Bairro Dois Irmãos.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/776/533_2022_churrasqueira_espaco_coberto_parq_cel_lustosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/776/533_2022_churrasqueira_espaco_coberto_parq_cel_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma churrasqueira no Parque Coronel Lustosa e junto um espaço amplo com cobertura para assar carne no chão, tipo costela quatro fogo.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/777/534_2022_estradas_agua_amarela.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/777/534_2022_estradas_agua_amarela.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento e cascalhamento na estrada geral e todas as entradas que dá acesso às propriedades, na Comunidade de Água Amarela e São Roquinho, e também que sejam feitos três bueiros, na Comunidade de São Roquinho.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/778/535_2022_retorno_reciclagem_aterro_sanitario.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/778/535_2022_retorno_reciclagem_aterro_sanitario.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o retorno das atividades de reciclagem de materiais para as dependências do Aterro Sanitário do Município.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/779/536_2022_melhorias_rua_rio_pinhao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/779/536_2022_melhorias_rua_rio_pinhao.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciadas melhorias na Rua Rio Pinhão, Vila Caldas, bem como patrolar e repor cascalho e dar andamento no bueiro que foi iniciado a alguns meses e está sem finalizar.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/792/537_2022_estradas_alecrim_fax_francas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/792/537_2022_estradas_alecrim_fax_francas.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção necessária da estrada na Comunidade do Vale do Alecrim e do Faxinal dos Franças, através do cascalhamento e drenagem (abertura das vias de escoamento da enxurrada).</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/793/538_2022_calcamento_rua_leonora_hartt_baggio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/793/538_2022_calcamento_rua_leonora_hartt_baggio.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado calçamento com pedras irregulares na Rua Leonora Hartt Baggio, no Bairro Baggio I.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/794/539_2022_asfalto_acesso_escola_santa_terezinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/794/539_2022_asfalto_acesso_escola_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado recape asfáltico na rua principal de acesso à Escola Santa Terezinha, no Bairro Dois Irmãos, iniciando na PR 170.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/796/540_2022_ponto_onibus_santana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/796/540_2022_ponto_onibus_santana.pdf</t>
   </si>
   <si>
     <t>Que seja construído um ponto de ônibus no colchete da invernada velha, na Localidade Santana, entrada da propriedade de Marilza Camargo Kramer.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/797/541_2022_ponto_onibus_todos_os_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/797/541_2022_ponto_onibus_todos_os_santos.pdf</t>
   </si>
   <si>
     <t>Que seja construído um ponto de ônibus na encruzilhada do Todos os Santos e Santana, onde seis crianças que utilizam o transporte escolar não têm onde se abrigar da chuva na espera do mesmo.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/798/542_2022_estrada_zattar_avencal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/798/542_2022_estrada_zattar_avencal.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada manutenção na estrada da Localidade de Avencal, próximo à Zattarlândia, bem como patrolar e repor cascalho.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/801/543_2022_reformas_pontos_onibus_invernadinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/801/543_2022_reformas_pontos_onibus_invernadinha.pdf</t>
   </si>
   <si>
     <t>Que seja feito reformas nos pontos de ônibus escolar, no bairro Invernadinha (2), haja visto que os se encontra em péssimas condições de uso, sem telhado e sem estrutura.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/803/544_2022_calcamento_ruas_canarios_papagaio_pavao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/803/544_2022_calcamento_ruas_canarios_papagaio_pavao.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o calçamento com  pedra irregulares nas seguintes ruas, Rua dos canários, Rua papagaio, e rua pavão, Bairro água verde.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>Edson F., Cleverson, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/806/545_2022_ponto_onibus_pinheirinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/806/545_2022_ponto_onibus_pinheirinho.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de um ponto de ônibus na Localidade Dois Irmãos, na frente do Chalé.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/807/546_2022_melhorias_rua_miguel_kruger.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/807/546_2022_melhorias_rua_miguel_kruger.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos e melhorias na Rua Miguel Kruger, ao lado da Top Borracharia, com urgência.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/810/547_2022_ponto_onibus_pinheirinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/810/547_2022_ponto_onibus_pinheirinho.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um ponto de ônibus escolar ao lado da borracharia do chalé, próximo bairro Pinherinho.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>Jean, Edson F.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/811/548_2022_ponto_onibus_prox_forum.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/811/548_2022_ponto_onibus_prox_forum.pdf</t>
   </si>
   <si>
     <t>Que seja feito um ponto de ônibus, nas proximidades do Restaurante Cachorrão, Fórum, e praça dos Escoteiros.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/812/549_2022_troca_lampada_iluminacao_publica.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/812/549_2022_troca_lampada_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca da lâmpada no poste em frente a casa de n°252 na Rua Rui Barbosa, Bairro São José.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/813/550_2022_estradas_gerais_240.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/813/550_2022_estradas_gerais_240.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, sendo manutenção e reposição de cascalho com urgência nas estradas gerais do 240.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/814/551_2022_ponto_onibus_pinheirinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/814/551_2022_ponto_onibus_pinheirinho.pdf</t>
   </si>
   <si>
     <t>Que seja construído um ponto de ônibus nas margens da PR170, na entrada da borracharia do bairro Pinheirinho.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/815/552_2022_estrada_santa_clara.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/815/552_2022_estrada_santa_clara.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados melhorias, reparos e reposição de cascalho na estrada Santa Clara, que liga nosso município ao de Candói – Pr.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/819/553_2022_ponto_onibus_dona_aurea.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/819/553_2022_ponto_onibus_dona_aurea.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a construção de pontos de ônibus, no bairro Jardim Dona Áurea.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/820/554_2022_rua_bairro_invernadinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/820/554_2022_rua_bairro_invernadinha.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a manutenção na via do bairro Invernadinha, através do patrolamento, passagem de rolo compressor e compactação de solo.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/821/555_2022_ponto_onibus_rua_judite_r_bueno.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/821/555_2022_ponto_onibus_rua_judite_r_bueno.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a construção de um ponto de ônibus, na Rua Judite da Rocha Bueno.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/822/556_2022_cascalhamento_estradas_gerais_campina_faxinal_dos_ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/822/556_2022_cascalhamento_estradas_gerais_campina_faxinal_dos_ribeiros.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados melhorias, reparos e reposição de cascalho nas estradas gerais da Comunidade da Campina - Faxinal dos Ribeiros.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/823/557_2022_patrolamento_e_reposicao_de_cascalho_nas_estradas_da_localidade_de_campina_faxinal_dos_silverios_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/823/557_2022_patrolamento_e_reposicao_de_cascalho_nas_estradas_da_localidade_de_campina_faxinal_dos_silverios_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados patrolamento e reposição de cascalho com urgência, nas estradas da Localidade de Faxinal dos Silvérios.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/824/558_2022_ponto_onibus_fax_ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/824/558_2022_ponto_onibus_fax_ribeiros.pdf</t>
   </si>
   <si>
     <t>Que seja construído um ponto de ônibus no Faxinal dos Ribeiros, em frente à Casa do Sr. Silvino.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/825/559_2022_estrada_coutos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/825/559_2022_estrada_coutos.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção da estrada da Localidade dos Coutos, Nossa Senhora Aparecida que passa em frente à casa do Senhor Joel Bastos.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/826/560_2022_retomar_calcamento_rua_amaury_mendes_da_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/826/560_2022_retomar_calcamento_rua_amaury_mendes_da_silva.pdf</t>
   </si>
   <si>
     <t>Que seja retomada a realização do calçamento da Rua Amaury Mendes da Silva e também o cascalhamento das vias no bairro Dona Áurea.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/827/561_2022_tapa_buraco_frente_borracharia_n_s_aparecida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/827/561_2022_tapa_buraco_frente_borracharia_n_s_aparecida.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma operação tapa buraco em frente borracharia Nossa Senhora Aparecida, nas  margem da Pr 170 próximo o campo Água Verde,_x000D_
 pequeno trecho mais quando chove fica quase intransitável.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/828/562_2022_reposicao_de_cascalho_divineia_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/828/562_2022_reposicao_de_cascalho_divineia_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitamos para que seja feito, calçamento com pedras irregulares na rua avenida Paraná, na comunidade Nova Divinéia.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/829/563_2022_estradas_sta_emilia_i_ii.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/829/563_2022_estradas_sta_emilia_i_ii.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados com urgência patrolamento e reposição de cascalho nas estradas das Comunidades: Santa Emília I e Santa Emília II, com foco nas estradas onde existem linhas de transporte escolar.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/830/564_2022_rotatoria_prox_xarnosk.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/830/564_2022_rotatoria_prox_xarnosk.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma rotatória na Rua Expedicionário Amarílio, Bairro Vila Caldas, próximo mercado Xarnosk.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/831/565_2022_posto_vila_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/831/565_2022_posto_vila_caldas.pdf</t>
   </si>
   <si>
     <t>Que seja feita reforma na cerca do posto de saúde, da comunidade do bairro vila caldas.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/832/566_2022_reparos_rua_joao_f_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/832/566_2022_reparos_rua_joao_f_silva.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos na Rua João Ferreira da Silva, em frente a Capela Sistema Redentor e em frente a Academia Red Fitness.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/834/567_2022_estradas_mato_branco.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/834/567_2022_estradas_mato_branco.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção nas vias da comunidade Mato Branco, através do encascalhamento.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/841/568_2022_cameras_guardioes_cemiterio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/841/568_2022_cameras_guardioes_cemiterio.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o processo de instalação de câmeras, contratação de mais guardiões e um serviço de ronda noturna nas dependências do Cemitério Municipal Frei Francisco.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/842/569_2022_rua_papagaios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/842/569_2022_rua_papagaios.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento e reposição de cascalho na Rua dos Papagaios. Quadra entre a rua Beija Flor, e rua dos Canários, Bairro Água Verde.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>Elias, Luzyanna</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/843/570_2022_terraplanagem_campo_futebol_comunidade_filhos_da_terra.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/843/570_2022_terraplanagem_campo_futebol_comunidade_filhos_da_terra.pdf</t>
   </si>
   <si>
     <t>Solicito a disponibilidade de uma máquina para que seja feita terraplanagem na Comunidade Filhos da Terra para fazer um campo de futebol.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/844/571_2022_estrada_barreiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/844/571_2022_estrada_barreiro.pdf</t>
   </si>
   <si>
     <t>Solicito que seja disponibilizado e transportado algumas cargas de cascalho para arrumar a estrada que desce para o Barreiro, onde se localiza um enorme buraco próximo da antiga fazenda do Emílio Meira, hoje é propriedade do Sr. Jorginho.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/848/572_2022_pavimentacao_rua_joaquim_ferreira_freitas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/848/572_2022_pavimentacao_rua_joaquim_ferreira_freitas.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a pavimentação asfáltica e a manutenção na iluminação pública na Rua: Joaquim Ferreira de Freitas, Núcleo Darci Brolini.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/849/573_2022_instalacoes_de_cameras_nos_cemiterios_municipais_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/849/573_2022_instalacoes_de_cameras_nos_cemiterios_municipais_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito instalações de câmeras de monitoramento e melhoramento na segurança dos Cemitérios Municipais.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/850/574_2022_sinalizacao_rua_camelias.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/850/574_2022_sinalizacao_rua_camelias.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma sinalização no cruzamento da rua das Camélias, rua das margaridas, e rua das Dálias, Bairro Vila Calda.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/852/calcamento_divineia_rua_uruguai.575_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/852/calcamento_divineia_rua_uruguai.575_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja feito Calçamento na Rua URUGUAI, na comunidade da NOVA DIVINÉIA.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_calcamento_576_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_calcamento_576_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja feito Calçamento na Rua Mariano Lima, na comunidade da Santa Maria.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/854/577_2022_calcamento_rua_sebastiana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/854/577_2022_calcamento_rua_sebastiana.pdf</t>
   </si>
   <si>
     <t>Que seja feita calcamento com pedras, em regular no Bairro Jardim Dona Áurea, na Rua Sebastiana S. Bueno.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/855/578_2022_pavimentacao_rua_das_canelas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/855/578_2022_pavimentacao_rua_das_canelas.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção pavimentação com pedras irregulares na Rua das Canelas, Núcleo Habitacional Hipólito Martins, Vila Caldas.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/859/579_2022_lombada_rua_rui_barbosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/859/579_2022_lombada_rua_rui_barbosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na Rua Rui Barbosa, Bairro São José, próximo à Igreja Evangélica Deus é Amor.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/861/580_2022_calcamento_ruas_sao_jose.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/861/580_2022_calcamento_ruas_sao_jose.pdf</t>
   </si>
   <si>
     <t>Que seja realizado calçamento com pedra irregular nas seguintes ruas, Rua Rui Barbosa, Rua do Souza, e Rua Airton Senna, bairro São José.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/862/581_2022_reparos_iluminacao_ginasiao_estadio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/862/581_2022_reparos_iluminacao_ginasiao_estadio.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito reparos de iluminação de lâmpadas nas dependência do Ginasião e no campo Rubens Spengler.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/863/582_2022_iluminacao_quadra_santa_maria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/863/582_2022_iluminacao_quadra_santa_maria.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a instalação da iluminação da quadra Esportiva da comunidade Santa Maria, e pinturas e reformas.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/866/583_2022_iluminacao_rua_19_novembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/866/583_2022_iluminacao_rua_19_novembro.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção e ajuste na iluminação pública localizada na Rua Dezenove de Novembro, no Bairro Lindouro.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/867/584__2022_iluminacao_e_fechamento_da_quadra_de_areia_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/867/584__2022_iluminacao_e_fechamento_da_quadra_de_areia_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciados a iluminação e fechamento da quadra de areia da Praça Darci Brolini.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/868/585_2022_reparos_nas_ruas_da_cidade_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/868/585_2022_reparos_nas_ruas_da_cidade_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos nas ruas da cidade, bem como na Av. XV de Novembro, esquina com o Colégio CEEBJA, as duas vias da Av. Hipólito Aires de Arruda, trecho da Câmara até a Delegacia de Polícia, na Av. 07 de Setembro, na rotatória próximo à Empresa Eskimó Sorvetes e demais pontos críticos da cidade.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/869/586_2022_reparos_na_rua_joao_ferreira_da_silva_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/869/586_2022_reparos_na_rua_joao_ferreira_da_silva_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos e tapa buracos com urgência na Rua João Ferreira da Silva, bairro Mazurechem.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/870/587_2022_contencao_agua_chuva_rua_butiazeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/870/587_2022_contencao_agua_chuva_rua_butiazeiros.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma contenção de água na (Rua dos Butiazeiros n.° 409 Bairro Invernadinha),pois em período de chuva a água adentra as residências da referida rua causando transtornos aos moradores.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/871/588_2022_iluminacao_ginasio_escola_frei_francisco.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/871/588_2022_iluminacao_ginasio_escola_frei_francisco.pdf</t>
   </si>
   <si>
     <t>Que seja feito a verificação do sistema de iluminação do Ginásio da Escola Frei Francisco, já que o mesmo só tem uma lâmpada funcionando.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/872/589_2022_recuperacao_rua_santa_clara.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/872/589_2022_recuperacao_rua_santa_clara.pdf</t>
   </si>
   <si>
     <t>Para que seja providenciado a recuperação da Rua Santa Clara, Bairro São Cristóvão, com pratrolamento e reposição do cascalho, pois a mesma está em péssimas condições.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/873/590_2022_recuperacao_rua_jose_vitorino_prestes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/873/590_2022_recuperacao_rua_jose_vitorino_prestes.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a recuperação da Rua José Vitorino Prestes no Bairro Agua Verde, com a reposição do cascalho e posteriormente que seja feito o calçamento, pois a mesma exige urgência.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/874/591_2022_manutencao_av_hipolito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/874/591_2022_manutencao_av_hipolito.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção e recapeamento asfáltico, na Avenida Hipólito Aires de Arruda.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>Ademir</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/878/592-_indicacao_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/878/592-_indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito estudo para implantação de uma lombada na Localidade dos Taquara, em frente a propriedade do Sr. Marildo, próximo ao ponto de ônibus escolar.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/879/593-_indicacao_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/879/593-_indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito estudo para implantação de uma lombada na Localidade dos Taquara, em frente à Igreja Evangélica Assembleia de Deus, próximo ao ponto de ônibus escolar.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_594_-_dona_evanira_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_594_-_dona_evanira_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo junto ao órgão competente sobre uma sinalização na rua Alcindo Ferreira, Jardim Dona Evanira que dá acesso a Pr 170.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_595_d.e.r_assinado_1.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_595_d.e.r_assinado_1.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma solicitação sobre, termina dessas ruas que foi construído calçamento com pedras irregular, que da acesso a PR 170 a onde todos os espaços do DER ficou cem o devido calçamento, esses espaços seria aproximadamente mais ou menos de 20 metros em várias ruas que dá acesso a PR.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/887/596_-_lajeado_feio_ii_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/887/596_-_lajeado_feio_ii_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam refeitas as estradas na Comunidade do Lajeado Feio II. A primeira entrada fica 1km à direita, após a propriedade do falecido Sr. Aprízio, sendo a estrada que chegaria até a casa do Sr. Jair Macedo Prestes, onde reside 1 criança. Mais adiante outra entrada até a propriedade do Sr. Antônio Correia, onde reside mais 1 criança, ambas deveriam estudar no Ensino Fundamental I, mas este ano ainda não puderam frequentar a escola pois não conseguem transporte escolar devido à falta de estrada.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/888/597-parquinho_escola_ribeiros_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/888/597-parquinho_escola_ribeiros_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos no parquinho da Escola Municipal do Campo  Norberto Serapio Ferreira, que se encontra em situação precária podendo ocasionar acidentes com as crianças.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>Vinícius, Ademir</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/889/598_2022_estradas_lajeado_feio_i_ii.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/889/598_2022_estradas_lajeado_feio_i_ii.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, manutenção, melhorias e reposição de cascalho nos trechos das estradas onde trafega o                                              transporte escolar do município, nas localidades de Lajeado Feio I e II.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao599_2022_cascalho_serra_da_cabra__assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao599_2022_cascalho_serra_da_cabra__assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados com urgência, reparos, manutenção e reposição de cascalho nas estradas da localidade de Serra da Cabra.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_praca_eparquinho_n600_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_praca_eparquinho_n600_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria Municipal de Meio Ambiente Obras e Urbanismo. Solicitando que seja feito um estudo para uma melhoria na área de manancial vila caldas e agua verde final da rua Vitorino prestes, tem um banhado que o mato está tomado conta. Como construção de uma praça e parquinhos para crianças.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/895/601_2022_sinalizacao_adequada_rua_das_rosas_vila_caldas_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/895/601_2022_sinalizacao_adequada_rua_das_rosas_vila_caldas_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciados sinalização adequada e pintura da lombada na Rua Das Rosas – Vila Caldas, em frente à Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/896/602_2022_estradas_santa_maria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/896/602_2022_estradas_santa_maria.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos na estrada da Santa Maria sentido ao Lajeado Feio, após a ponte do Foz do Areia a primeira entrada a direita, que vai da casa do Sr. José André, passando pela família Latoski até a Casa Branca.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/897/603_2022_estradas_fax_ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/897/603_2022_estradas_fax_ribeiros.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos na estrada na Localidade dos Ribeiros sentido Avencal, que passa pela propriedade do Sr Nivaldo, passando pela propriedade do Sr. Jairo Zandonai e também do Sr. Luiz do escadão, sentido ao rio.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/898/calcamento_nossa_senhora_aparecida_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/898/calcamento_nossa_senhora_aparecida_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a pavimentação de pedra irregulares na rua, barão do rio branco, bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/899/605_2022_cameras_seguranca_escola_norberto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/899/605_2022_cameras_seguranca_escola_norberto.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a instalação de câmeras de segurança na parte externa da Escola Municipal Norberto Serápio Ferreira.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/900/606_2022_atendimento_odontologico_fax_ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/900/606_2022_atendimento_odontologico_fax_ribeiros.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, atendimento odontológico no posto de saúde da comunidade de Faxinal dos Ribeiros .</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/901/607_2022_melhorias_ruas_dorival_f_caldas_e_joaquim_f_freitas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/901/607_2022_melhorias_ruas_dorival_f_caldas_e_joaquim_f_freitas.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos, “tapa buraco” nos calçamentos das Ruas Dorival F. Caldas e Joaquim Ferreira de Freitas, no Núcleo Habitacional Darci Brolini, Vila Caldas.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/904/608_2022_reparos_muro_cemiterio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/904/608_2022_reparos_muro_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito reparos no muro e a criação de local para armazenamento de materiais no Cemitério Central.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_estrada_sr_deco_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_estrada_sr_deco_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita manutenção e cascalhamento, na Estrada Faxinal dos Coutos.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_610_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_610_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a ampliação da rede de água e energia elétrica, no Cemitério Frei Francisco, Vila Caldas.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_611_2022_atendimento_medico_e_odontologico_no_rocio_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_611_2022_atendimento_medico_e_odontologico_no_rocio_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja retomado com urgência o atendimento médico na UBS (Unidade Básica de Saúde) do Rocio, disponibilizando também atendimentos odontológicos à comunidade.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/908/612_2022_melhorias_nas_estradas_assentamento_do_rocio_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/908/612_2022_melhorias_nas_estradas_assentamento_do_rocio_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados com urgência melhorias e reposição de cascalho nas estradas do Assentamento do Rocio, com foco nas estradas onde existem linhas de transporte escolar.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/909/613_2022_melhorias_nas_estradas_do_assentamento_dos_silverios_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/909/613_2022_melhorias_nas_estradas_do_assentamento_dos_silverios_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados com urgência melhorias e reposição de cascalho nas estradas do Assentamento dos Silvérios, com foco nas estradas onde existem linhas de transporte escolar.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/910/614_2022manutencao_e_reparos_nas_estradas_rurais_comunidades_evangelica_avencal_e_regiao_da_campina_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/910/614_2022manutencao_e_reparos_nas_estradas_rurais_comunidades_evangelica_avencal_e_regiao_da_campina_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados reparos nas estradas rurais, sendo manutenção e reposição de cascalho com urgência nas seguintes Comunidades: Evangélica, Avencal e Região da Campina, no Faxinal dos Ribeiros.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos nas lixeiras da Praça Darci Brolini.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos nas cercas do parquinho da praça Darci Brolini.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/917/617_2022_melhorias_posto_saude_santa_maria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/917/617_2022_melhorias_posto_saude_santa_maria.pdf</t>
   </si>
   <si>
     <t>Para que seja feito manutenções externas e internas no ESF - POSTINHO DE SAÚDE - da Vila Santa Maria.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/918/618_2022_esgoto_rua_lauro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/918/618_2022_esgoto_rua_lauro.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma um estudo de uma rede esgoto sanitárias, na rua Lauro Ferreira Caldas, bairro Azaleia.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/919/619_2022_calcamento_rua_santos_dumont.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/919/619_2022_calcamento_rua_santos_dumont.pdf</t>
   </si>
   <si>
     <t>Para que seja feito calçamento com pedras irregulares na Rua Santos Dumont, Bairro São José.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/920/620_2022_rua_aprigio_ribeiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/920/620_2022_rua_aprigio_ribeiro.pdf</t>
   </si>
   <si>
     <t>Que seja feito na Rua Aprígio Ribeiro e calçamento na Rua Antônio J. da Silva Missioneiro, Bairro Dona Evanira.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/921/patrolamento_lajeado_01_assinado_2.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/921/patrolamento_lajeado_01_assinado_2.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um patrolamento com reposição de cascalhos e acompanhado com o rolo nas estradas de linha escolar do senhor Moacir, na localidade lajeado feio (1).</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/922/iluminacao_pqno_anjo_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/922/iluminacao_pqno_anjo_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos na iluminação pública na Rua Barbosa, em frente a Associação Pequeno Anjo e nas proximidades do Hospital Santa Cruz.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/923/623_-_rua_joaquim_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/923/623_-_rua_joaquim_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos na Rua Joaquim Ferreira Freitas, Vila caldas.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/927/624_2022_reparos_na_rua_7_de_setembro_proximo_a_rotatoria_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/927/624_2022_reparos_na_rua_7_de_setembro_proximo_a_rotatoria_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos e tapa buracos com urgência na Rua 7 de setembro, próximo à rotatória, esquina com a Empresa Mecânica 4 Rodas.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/932/625_2022_reparos_e_reposicao_de_cascalho_nas_ruas_do_bairro_pinheirinho_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/932/625_2022_reparos_e_reposicao_de_cascalho_nas_ruas_do_bairro_pinheirinho_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados com urgência reparos, sendo manutenção, reposição de cascalho nas ruas do bairro Pinheirinho e manilhamento junto à marginal, por conta da vazão d’água na rua em dias de chuvas.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/933/626_2022_melhorias_escola_santa_terezinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/933/626_2022_melhorias_escola_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Solicito reparos na cerca de tela, a manutenção na parte elétrica quadra de esportes e mais profissionais para contribuir com a limpeza e organização da Escola Municipal Santa Terezinha.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/934/627_2022_portao_reparos_cerca_ubs_divineia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/934/627_2022_portao_reparos_cerca_ubs_divineia.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de um portão na entrada e alguns reparos na cerca de tela da UBS Divinéia.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/935/628_2022_iluminacao_publica_bairro_araucaria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/935/628_2022_iluminacao_publica_bairro_araucaria.pdf</t>
   </si>
   <si>
     <t>Solicito troca de lâmpadas nas: Rua Antonio J. S. Missioneiro, bairro Lindouro e Rua Darcilio Ferreira das Silva, bairro Araucária.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/936/629_2022_lombada_prox_mercado_xarnosk.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/936/629_2022_lombada_prox_mercado_xarnosk.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita uma lombada elevada, na rua Expedicionário Amarílio e próximo ao Mercado Xarnoski.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/937/630_2022_cobertura_creche_tia_clarinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/937/630_2022_cobertura_creche_tia_clarinha.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito com a máxima urgência, uma cobertura que de acesso do portão até a porta de entrada da creche tia clarinha, bairro são Cristóvão.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/938/631_2022_estrada_rocio_a_pimpao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/938/631_2022_estrada_rocio_a_pimpao.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita o manutenção e reposição de cascalho, na estrada do Rocio até Pimpão.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>Solicito que sejam tomadas providencias quanto ao descarte de lixo indevido na entrada da Comunidade do Mato Queimado.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>Solicito que construído um ponto de ônibus na entrada da Comunidade do Mato Queimado, onde diversas crianças fazer a baldeação de transporte escolar diariamente e não tem onde de abrigar.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>Que seja feita reforma na ponte do rio lajeado bonito, na estrada que da acesso na xacra do senhor, Paulo vitek  e outros próximo ao   bairro pinheirinho.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/943/635_2022_placas_identificacao_localidades.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/943/635_2022_placas_identificacao_localidades.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito nos interiores de nosso Município, placas de identificações de localidade e comunidades,  por nomes.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/944/636_2022_redutor_velocidade_sinalizacao_pr170.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/944/636_2022_redutor_velocidade_sinalizacao_pr170.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Departamento de Estrada e Rodagem (DER) um oficio solicitando que seja instalado na PR 170, um redutor de velocidade próximo o Bairro Pinherinho. E placas de sinalização indicando entradas e saídas veículos, nas proximidades do lavador de batata do Hasegawa, Bairro Dois Irmãos. E placa nas entradas das localidades indicando nome das mesmas.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/945/637_2022_iluminacao_muros_casa_familiar_rural.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/945/637_2022_iluminacao_muros_casa_familiar_rural.pdf</t>
   </si>
   <si>
     <t>Que seja feita serviço de iluminação externa e muros na Casa Familiar Rural.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/952/638_2022_reconstruir_ponte_pocinhos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/952/638_2022_reconstruir_ponte_pocinhos.pdf</t>
   </si>
   <si>
     <t>Solicito que seja reconstruída a ponte que da Comunidade Pocinhos, em frente à casa do Sr. Antônio Gdak.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/947/639_2022_calcamento_rua_luiz_maciel.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/947/639_2022_calcamento_rua_luiz_maciel.pdf</t>
   </si>
   <si>
     <t>que seja feito o calcamento com pedras irregulares, na rua Luiz Maciel de ramos bairro vila caldas.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>Que seja feita calçamento com pedras, em regular na rua santa Teresinha bairro dois irmão</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/951/641_2022_cercado_cmei_tia_clarinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/951/641_2022_cercado_cmei_tia_clarinha.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito no (CMEI) Centro Municipal de Educação Infantil, tia clarinha, bairro São Cristóvão, um novo cercado, substituindo a tela que está bastante danificado, e colocar grades.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/954/642_2022_estradas_faxinal_francas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/954/642_2022_estradas_faxinal_francas.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuadas melhorias, patrolamento, reparos e reposição de cascalho nas estradas da Comunidade de Faxinal dos Franças.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/955/643_2022_profissional_de_educacao_fisica_na_atencao_basica_de_saude.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/955/643_2022_profissional_de_educacao_fisica_na_atencao_basica_de_saude.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo e planejamento da viabilidade para a desenvolver um Programa de Implantação de um Profissional de Educação Física na Atenção Básica à Saúde.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/956/644_2022_reparos_rua_trajano_ferreira_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/956/644_2022_reparos_rua_trajano_ferreira_santos.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados reparos no calçamento da Rua Trajano Ferreira Santos, bem como colocada a grade na boca de lobo que está aberta. No bairro Azaleia.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/957/645_2022_iluminacao_publica_pr_459.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/957/645_2022_iluminacao_publica_pr_459.pdf</t>
   </si>
   <si>
     <t>Que sejam substituídas as lâmpadas queimadas da rede de iluminação pública, na PR 459, próximo ao antigo cartório do Adelino.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/959/iluminacao_divineia_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/959/iluminacao_divineia_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a manutenção e iluminação dos poste na comunidade Nova Divinéia.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/961/647_2022_rede_pluvial_rua_lauro_ferreira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/961/647_2022_rede_pluvial_rua_lauro_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita uma rede pluvial na rua: Lauro Ferreira Caldas, bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/962/648_2022_iluminacao_publica_rua_19_de_novembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/962/648_2022_iluminacao_publica_rua_19_de_novembro.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção da iluminação pública: Rua 19 de Novembro, entre as quadras da rua 7 de Setembro e a Av. Hipólito Ayres de Arruda.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/963/iluminacao_divineia_assinado_1.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/963/iluminacao_divineia_assinado_1.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a manutenção na iluminação pública na comunidade Nova Divinéia.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/964/650_2022_lombadas_divineia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/964/650_2022_lombadas_divineia.pdf</t>
   </si>
   <si>
     <t>Para que seja feito, Quebra-molas na  Avenida Brasil na Nova Divinéia</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/965/quebra_molas_santa_maria_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/965/quebra_molas_santa_maria_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja feito, Quebra-molas na marginal Zeferino Zembrusqui, no bairro Santa Maria.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/966/iluminacao_snt_maria_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/966/iluminacao_snt_maria_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a troca de algumas lâmpadas na marginal Zeferino Zembrusqui, na comunidade Santa Maria.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/968/653_2022_estrada_fax_taquaras_pinhalzinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/968/653_2022_estrada_fax_taquaras_pinhalzinho.pdf</t>
   </si>
   <si>
     <t>Para que seja feito com urgência a readequação e cascalhamento e bueiros secos na estrada que liga a comunidade de Faxinal do Taquaras a Pinhalzinho, Cachoeirinha, Agua Branca, Pocinhos e Matão.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_654_estradas_pimpao2c_rocio_e_tres_barras_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_654_estradas_pimpao2c_rocio_e_tres_barras_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja feito com urgência a readequação e correção com cascalho na estrada que liga a comunidade de Pimpão a Faxinal dos Silvérios, Rocio e Três Barras passando pela propriedade do Sr. Paulo Dayko até a estrada geral.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/971/655_2022_recape_rua_sete_setembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/971/655_2022_recape_rua_sete_setembro.pdf</t>
   </si>
   <si>
     <t>Que seja feito o recape asfáltico, na rua sete de setembro onde possui , alguns pontos críticos como buracos na pista.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/972/656_2022_uniformes_operadores_ecologicos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/972/656_2022_uniformes_operadores_ecologicos.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de aquisição de novos uniformes com faixas refletivas e de EPIs (Equipamentos de Proteção Individual), para os servidores operadores ecológicos.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/973/657_2022_esgoto_bairros_agua_colina_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/973/657_2022_esgoto_bairros_agua_colina_verde.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um estudo para instalação de rede de esgoto, nos seguintes bairro, bairro colina verde, e bairro agua verde.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/974/658_2022_cascalho_prox_recanto_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/974/658_2022_cascalho_prox_recanto_verde.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma reposição de cascalho, nas proximidades ao recanto verde.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/975/659_2022_calcamento_na_rua_1.o_de_maio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/975/659_2022_calcamento_na_rua_1.o_de_maio.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados com urgência melhorias no calçamento na rua 1º de Maio, no Bairro Dois Irmãos, em frente à da Escola Municipal Santa Terezinha.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/976/660_2022_calcamento_rua_lauro_ferreira_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/976/660_2022_calcamento_rua_lauro_ferreira_caldas.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências com urgência, quanto à melhorias no calçamento na rua Lauro Ferreira Caldas, no Bairro Nossa Senhora Aparecida, trecho próximo à da Escola Municipal Professora Eroni Santos Ferreira.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/977/661_2022_estradas_fax_taquaras_pinhalzinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/977/661_2022_estradas_fax_taquaras_pinhalzinho.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados com urgência melhorias e reposição de cascalho nas estradas gerais das localidades de Faxinal dos Taquaras e Pinhalzinho.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/978/662_2022_estradas_assentamento_silverios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/978/662_2022_estradas_assentamento_silverios.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados com urgência melhorias e reposição de cascalho nas estradas gerais do Assentamento dos Silvérios, com foco nas estradas onde existem linhas de transporte escolar.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/979/663_2022_estradas_assentamento_rocio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/979/663_2022_estradas_assentamento_rocio.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados com urgência melhorias e reposição de cascalho nas estradas gerais do Assentamento do Rocio, com foco nas estradas onde existem linhas de transporte escolar.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/980/664_2022_estradas_santana_cerrinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/980/664_2022_estradas_santana_cerrinho.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um patrolamento nas estradas do interior, sendo elas, estrada do Cerrinho com início da Pr 170 passando pela comunidade de todos os santos, e comunidade do Santana ligando até a estrada principal da caroba. E do Santana até a estrada principal da santa cruz.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/984/665_2022_lombada_trifon.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/984/665_2022_lombada_trifon.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência, uma lombada na avenida trifon hanysz, ao lado da sapataria rápida, próxima a rotatória. E também que seja repintado as faixas de  pedestre.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/985/666_2022_lampadas_nossa_senhora_da_gloria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/985/666_2022_lampadas_nossa_senhora_da_gloria.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito com urgências trocas de lâmpadas queimadas no bairro Nossa Senhora da Gloria, o mesmo se encontra totalmente sem luz.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/986/667_2022_melhorias_na_comunidade_de_agua_amarela.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/986/667_2022_melhorias_na_comunidade_de_agua_amarela.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados com urgência melhorias, manutenção e reposição de cascalho nas estradas da Comunidade de Água Amarela.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/987/668_2022_melhorias_na_rua_jose_bischof.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/987/668_2022_melhorias_na_rua_jose_bischof.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados melhorias e reposição de luminárias na rua José Bischof, bairro Jardim Dona Áurea.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/990/669_2022_rua_santa_clara.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/990/669_2022_rua_santa_clara.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito cascalhamento, ou calçamento na Rua Santa Clara, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/991/670_2022_estradas_francas_alecrim_bugio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/991/670_2022_estradas_francas_alecrim_bugio.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito com urgências, uma reposição cascalhamento na comunidade dos franças, alecrim e bugio.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>Jean, Cleverson</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/992/671_2022_limpeza_barracao_reciclaveis.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/992/671_2022_limpeza_barracao_reciclaveis.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza, retirada de resíduos acumulados, do Barracão de Recicláveis, localizado próximo a Borracharia Top, na Rua Miguel Kruger.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/993/672_2022_francisco_ferreira_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/993/672_2022_francisco_ferreira_caldas.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e recuperação da Rua Francisco Ferreira Caldas onde a rua é sem saída e de chão batido.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/994/673_2022_rua_joao_ferreira_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/994/673_2022_rua_joao_ferreira_silva.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção da Rua João Ferreira da Silva onde a rua é sem saída e de chão batido, por conta das valetas muito grandes e escoação da água, fazendo com que a rua alague.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1005/674_2022_rua_manoel_m_almeida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1005/674_2022_rua_manoel_m_almeida.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito com urgência calçamento com pedra irregular na rua, Manuel Mendes de Almeida Bairro Dona Evanira, atrás da top borracharia.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1006/675_estradas_rodeio_vermelho_butiazinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1006/675_estradas_rodeio_vermelho_butiazinho.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um patrolamento com reposição de cascalho nas estradas da localidade de Butiázinho. Estradas da Fazenda Rodeio Vermelho. E as demais.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>Que seja feita patrolamento com reposição de cascalho e limpeza de bueiros na estrada dos Camilo, passando pelas Propriedades do sr. Luizão, Joel e Dona Eudocia na Região de Fax dos Coutos.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>Que seja feita Readequação e Cascalhamento e Limpeza de Bueiros nas Estrada de todos os santos e Santana</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>Solicito que seja realizada manutenção nas ruas do Bairro Pinheirinho, com reposição de cascalho.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
@@ -3491,2218 +3491,2218 @@
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>Que seja feita a readequação e cascalhamento da estrada do Zattar.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção e reposição de cascalho da Estrada de Todos os Santos.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/682_2022_melhorias_rua_antonio_rocha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/682_2022_melhorias_rua_antonio_rocha.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos e melhorias na Rua Antônio Rocha, e também que seja feito estudo para pavimentação asfáltica da mesma, no Bairro Araucária/Centro.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/683_2022_calcamento_rua_amoreiras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/683_2022_calcamento_rua_amoreiras.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito cascalhamento, ou calçamento na rua das amoreiras, bairro bitur.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/684_2022_melhorias_rua_sao_simao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/684_2022_melhorias_rua_sao_simao.pdf</t>
   </si>
   <si>
     <t>Reforçando pedido. Que seja feito reparos em boca de lobo, como limpeza e tampas na Rua são Simão bairro são Cristóvão. Pois nessa mesma rua se encontras 5 bocas de lobo aberta,_x000D_
 E também a pedido dos moradores pedem pela conclusão do calçamento.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/685_2022_conclusao_calcamento_rua_sao_sebastiao_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/685_2022_conclusao_calcamento_rua_sao_sebastiao_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a conclusão do calçamento na Rua São Sebastião, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/686_2022_adequacao_no_nivel_do_asfalto_com_o_acostamento_na_pr170_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/686_2022_adequacao_no_nivel_do_asfalto_com_o_acostamento_na_pr170_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada com urgência cobrança ao DER - Departamento de Estradas de Rodagem, reivindicando adequação no nível do asfalto com o acostamento na PR-170, bem como, de sinalização necessária nos trechos da PR-170 que é de grande tráfego e utilizada por pinhãoenses a fim de deslocamento.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/687_2022_estradas_zattar_silverio_laranjal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/687_2022_estradas_zattar_silverio_laranjal.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um patrolamento com reposição de cascalho e rolo, nas seguintes estradas: Estrada principal do Zattar, Silvério e Laranjal.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/688_2022_reforma_pontes_lajeado_feio_i.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/688_2022_reforma_pontes_lajeado_feio_i.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção nas três pontes que dão acesso, sentido ao Senhor João Librano, na Localidade de Lajeado Feio I.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/ponte_lageado_feio_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/ponte_lageado_feio_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado com urgência a reforma da Ponte do lajeado feio 1, sentido a propriedade do SR Miguel kraskosvisk.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/690_2022_reparos_parquinha_praca_darci_brolini.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/690_2022_reparos_parquinha_praca_darci_brolini.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma manutenção no parquinho da praça Darci brolini. Haja visto que o mesmo está bem danificado, e vem oferecendo perigo de acidentes para nossas crianças. E uma reposição de areia.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/691_2022_descarregamento_de_dejetos_caminhao_limpa_fossa_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/691_2022_descarregamento_de_dejetos_caminhao_limpa_fossa_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja reavaliado o local para descarregamento de dejetos pelo caminhão limpa fossa.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1038/692_2022_construcao_de_parquinho_completo_e_ati_faxinal_dos_ribeiros_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1038/692_2022_construcao_de_parquinho_completo_e_ati_faxinal_dos_ribeiros_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo para construção de local de lazer para as crianças, um parquinho completo com playground, e também uma Academia da Terceira Idade (ATI) na localidade de Faxinal dos Ribeiros.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/693_2022_melhorias_na_rua_jorge_ribas_bairro_dois_irmaos_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/693_2022_melhorias_na_rua_jorge_ribas_bairro_dois_irmaos_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos e tapa buraco na Rua Jorge Ribas, esquina com a Rua Três de Outubro, onde foi concluído recentemente a construção do calçamento novo, porém já com buracos, no bairro Dois irmãos.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/694_2022_melhorias_na_rua_otacilio_ferreira_da_silva_bairro_araucaria_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/694_2022_melhorias_na_rua_otacilio_ferreira_da_silva_bairro_araucaria_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, melhorias na Rua Otacílio Ferreira da Silva, bairro Araucária.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/695_2022_troca_manilhas_estrada_zattar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/695_2022_troca_manilhas_estrada_zattar.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a troca de manilhas na estrada geral do Zattar em frente a propriedade do Sr. Noel Kitcki.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/696_2022_manutencao_av_trifon_cruzamento_rua_anacleto_leopoldino.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/696_2022_manutencao_av_trifon_cruzamento_rua_anacleto_leopoldino.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada manutenção com urgência na Avenida Trifon Hanycz, próximo à rotatória, esquina com a Rua Anacleto Leopoldino de Abreu.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/697_2022_pavimentar_rua_joaquin_ferreira_freitas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/697_2022_pavimentar_rua_joaquin_ferreira_freitas.pdf</t>
   </si>
   <si>
     <t>Que seja feito pavimentação asfáltica ou uma manutenção no calçamento na, Rua Joaquin Ferreira Freitas no Bairro Núcleo Habitacional Darci Brolini.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/698_2022_estrada_francas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/698_2022_estrada_francas.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma reposição de cascalho na estrada do Prof. João gordo principalmente nos trechos de serra, na comunidade dos franças, onde foi feito   patrolamento.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/699_2022_troca_lampadas_iluminacao_pub_dois_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/699_2022_troca_lampadas_iluminacao_pub_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a troca de lâmpadas da rede de iluminação pública, no bairro Dois Irmãos.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/700_2022_ar_condicionado_capela.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/700_2022_ar_condicionado_capela.pdf</t>
   </si>
   <si>
     <t>Que seja instalado aparelho de ar-condicionado na Capela Mortuária Municipal.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1060/701_2022_estrada_lajeado_feio_i.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1060/701_2022_estrada_lajeado_feio_i.pdf</t>
   </si>
   <si>
     <t>Para que seja feito melhorias na estrada do lajeado Feio 1 sentido seu Tomar Lopez</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/702_2022_estrada_agrovila.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/702_2022_estrada_agrovila.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção e a reposição de cascalho na estrada: Agrovila - Faxinal do Céu.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/703_2022_reforma_capela_mortuaria_santa_maria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/703_2022_reforma_capela_mortuaria_santa_maria.pdf</t>
   </si>
   <si>
     <t>Solicito a reforma da Capela Mortuária da Comunidade Santa Maria – Faxinal do Céu.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/704_2022_revitalizacao_pracas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/704_2022_revitalizacao_pracas.pdf</t>
   </si>
   <si>
     <t>Que seja realizada reforma e revitalização das praças do município, principalmente as praças: São Cristóvão, Darci Brolini e Praça do Escoteiro.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/705_2022_estrada_barreiros_ponte_rocio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/705_2022_estrada_barreiros_ponte_rocio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada readequação da estrada na Localidade de Barreiros e manutenção da ponte que liga a comunidade de Barreiros ao Assentamento do Rocio.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/564/01_urg_especial_antep_1.154_plls_01_02_03.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/564/01_urg_especial_antep_1.154_plls_01_02_03.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que ao presente subscrevem, respaldados nas normas regimentais vigentes, especialmente as contidas nos arts. 115, § 3.º, VII, 137 e 171, II, do Regimento Interno, REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.154/2021, que concede reajuste salarial aos Servidores Públicos Municipal e dá outras providências; PROJETO DE LEI DO LEGISLATIVO N.º 01/2022, que concede reposição inflacionária aos Servidores do Poder Legislativo; PROJETO DE LEI DO LEGISLATIVO N.º 02/2022, que concede reajuste aos subsídios do Presidente da Câmara Municipal e Vereadores do Município de Pinhão, para a Legislatura 2021-2024; PROJETO DE LEI DO LEGISLATIVO N.º 03/2022, que concede reajuste aos subsídios do Prefeito, Vice-Prefeito, Secretários Municipais, para a gestão 2021-2024.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/682/02_urg_especial_antep_1.158.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/682/02_urg_especial_antep_1.158.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.163/2021, que altera a Lei Municipal n.º 1898/2014 (que “Unifica as Leis Municipais nº 1.508/2010, de 18/01/2010, nº 1.839/2014, de 07/03/2014, que cria Quadro de Pessoal sob a forma de Emprego Público destinado a atender aos Programas Agente Comunitário de Saúde (ACS), Agente de Combate às Endemias (ACE) e Núcleos de Apoio à Saúde da Família (NASF), altera artigos e anexos, e dá outras providências”) para fins de criação de novas vagas para o cargo de Agente Comunitário de Saúde – ACS.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.164/2021, que autoriza crédito adicional suplementar na importância de até R$ 46.675,45 (quarenta e seis mil seiscentos e setenta e cinco reais e quarenta e cinco centavos).</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Jean, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.167/2022, que altera o disposto na Lei n.º 1.451/2009, de 18/06/2009, que institui o Plano de Cargos, Carreira e Valorização do Servidor Público do Município de Pinhão – PR e dá outras providências.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/729/05_info_reurb.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/729/05_info_reurb.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, vem por meio deste, solicitar informações, no prazo de 15 (quinze) dias, conforme estipula a legislação municipal positivada (art. 76, XIII, da Lei Orgânica Municipal) acerca das ações relacionadas a Regularização Fundiária em nosso município. Com foco na utilização da Lei 13.465/2017, que dispõe sobre as práticas e possibilidades da REURB, que se faz tão necessária em nossa circunscrição.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Alexandro, Israel, Jean</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/728/06_urg_especial_antep_1.161.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/728/06_urg_especial_antep_1.161.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.161/2022, que dispõe sobre a implantação do serviço de plantão e do regime de sobreaviso para atendimento de situações de emergência no âmbito do Município de Pinhão/PR, suas autarquias e fundações e dá outras providências.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Edson F., Israel, Luiz</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/745/07_info_concessao_terreno_associacao_musicos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/745/07_info_concessao_terreno_associacao_musicos.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Poder Executivo Municipal informações referentes aos critérios estabelecidos para concessão de terreno público para a Associação dos Músicos.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/760/08_info_educacao_covid.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/760/08_info_educacao_covid.pdf</t>
   </si>
   <si>
     <t>Que sejam encaminhadas informações sobre qual o planejamento da Secretaria de Educação diante da falta de professores, merendeiras, inspetores, zeladores e outros servidores das escolas que, por motivo de estarem afastados diagnosticados com Covid-19, não podem desempenhar suas funções dentro da escola.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Luzyanna, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/772/09_convocacao_sec_krois.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/772/09_convocacao_sec_krois.pdf</t>
   </si>
   <si>
     <t>Fica convocado o Sr. KRÓIS SAMPIETRO PRESTES, Secretário Municipal de Infraestrutura, para comparecer na Sessão Ordinária da Câmara Municipal que realizar-se-á na Localidade de Água Amarela, no Salão de Festas da Igreja São Pedro, no dia 21/05, às 14:30 horas, para prestar esclarecimentos sobre a péssima situação em que encontram diversas estradas rurais de nosso Município, sendo várias delas estradas principais. A sessão iniciará às 14 horas.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/773/10_convocacao_sec_adm_juliana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/773/10_convocacao_sec_adm_juliana.pdf</t>
   </si>
   <si>
     <t>Fica convocada a Sr.ª JULIANA APARECIDA TESSEROLI, Secretária Municipal de Administração, para comparecer no Plenário da Câmara Municipal de Pinhão, no dia 30/05, às 19:30, para prestar esclarecimentos sobre os gastos para realização da 15.ª Edição da Festa do Pinhão, e responder questionamentos a respeito.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/838/11_info_transporte_escolar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/838/11_info_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Informações a respeito da ausência de contratos para o transporte escolar e também sobre a diferença de preços entre os transportadores.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/839/12_info_servicos_convivencia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/839/12_info_servicos_convivencia.pdf</t>
   </si>
   <si>
     <t>Informações a respeito dos serviços de convivência do município não estarem funcionando.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Alexandro, Israel, Jean, Ademir, Aroldo, Cleverson, Edson A., Edson F., Elias, Luiz, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/875/13_urg_simples_antep_1.169_ldo_2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/875/13_urg_simples_antep_1.169_ldo_2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA SIMPLES para o ANTEPROJETO DE LEI N.º 1.169/2022, que dispõe sobre as Diretrizes Orçamentárias, para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Alexandro, Israel, Jean, Ademir, Aroldo, Cleverson, Edson A., Edson F., Elias, Luiz, Samoel, Vinícius</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.179/2022, que regulamenta a fixação do piso salarial de Agente Comunitário da Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional nº 120/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Vinícius, Ademir, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Pedro</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/891/15_urg_especial_antep_1.178.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/891/15_urg_especial_antep_1.178.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.178/2022, que institui o Programa Municipal de Incentivo e Apoio à Bovinocultura de Leite e dá outras providências.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Alexandro, Ademir, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/892/16_urg_especial_antep_1.176.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/892/16_urg_especial_antep_1.176.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.176/2022, que altera a Leis Municipais n.º 1898/2014 e n.º 2.202/2022, para fins de criação de novas vagas para o cargo de Agente Comunitário de Saúde – ACS.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Israel, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/924/17_info_regularizacao_fundiaria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/924/17_info_regularizacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo encaminhe para a Câmara de Vereadores informações, no prazo de 15 (quinze) dias, informações sobre quais serão os loteamentos irregulares que serão alvo de regularização fundiária com a participação do Município, tendo por base as disposições da REURB-S e REURB-E, Lei n.º 13.465/2017.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Alexandro, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/960/18_cei_ref_denuncias_vereadora_luzyanna.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/960/18_cei_ref_denuncias_vereadora_luzyanna.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a constituição de uma CEI - COMISSÃO ESPECIAL DE INQUÉRITO – composta por 5 (cinco) Vereadores, com o objetivo de investigar e esclarecer a denúncia contra a Vereadora LUZYANNA ROCHA TAVARES, sobre o uso indevido de carro público do Poder Legislativo e sobre a apresentação de atestado médico incompatível com o procedimento realizado e em cidade, clínica e profissional médico diferentes do atestado apresentando, conforme denúncia.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/995/19_info_transporte_eleitores_eleicoes_2022.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/995/19_info_transporte_eleitores_eleicoes_2022.pdf</t>
   </si>
   <si>
     <t>Que seja enviado para a Câmara Municipal de Pinhão o cronograma/itinerários de transporte público de eleitores bem como os horários e local de saída e retorno para o dia 30/10/2022 no segundo turno das eleições para Presidente da República.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Israel, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/996/20_urg_especial_antep_1.185.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/996/20_urg_especial_antep_1.185.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.185/2022, que altera os anexos I, IV e XIII da Lei Municipal n.º 1.451/2009, extinguindo o cargo e vaga de Assessor Administrativo, fixa piso Salarial do Cargo de Auxiliar Administrativo e revoga o art. 1.º, §§ 1.º e 2.º da Lei Municipal n.º 1.732/2012 e dá outras providências.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/21_urg_especial_antep_1.190.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/21_urg_especial_antep_1.190.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.190/2022, que autoriza o Poder Executivo Municipal conceder Direito Real de Uso de imóveis pertencentes ao Município.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/22_urg_especial_antep_1.187.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/22_urg_especial_antep_1.187.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.187/2022, que dispõe sobre o Sistema Municipal de Cultura do Município de Pinhão, e dá outras providências.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Mesa Diretora - MD, Edson F., Elias, Jean, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/23_urg_simples_antep_1.182_loa_2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/23_urg_simples_antep_1.182_loa_2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA SIMPLES para o ANTEPROJETO DE LEI N.º 1.182/2022, que estima a receita e fixa a despesa do Município de Pinhão para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/24_urg_especial_antep_1.192_1.193.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/24_urg_especial_antep_1.192_1.193.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.192/2022, que altera a Lei n.º 2.206 de 25 de abril de 2022, modificando os artigos 6.º e 11 que dispõe sobre o valor da hora extraordinária e dos índices de correções referente aos plantões; e para o ANTEPROJETO DE LEI N.º 1.193/2022, que autoriza o Executivo Municipal a adquirir o domínio e propriedade do imóvel urbano que pertence ao Centro de Tradições Gaúchas – C.T.G. Pala Gaudério e dá outras providências, declarando de interesse social para fins de desapropriação amigável ou judicial, e dá outras providencias.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>PDec</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFFO - Comissão de Fiscalização, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/771/01_contas_executivo_2012.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/771/01_contas_executivo_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a análise da Prestação de Contas do Poder Executivo referente ao Exercício Financeiro de 2012.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Alexandro, Cleverson, Edson A., Edson F.</t>
   </si>
   <si>
     <t>Aprova o Relatório Final da CEI – Comissão Especial de Inquérito - n.º 02/2021, instituída pela Resolução n.º 04/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/759/04_inicio_processo_digital.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/759/04_inicio_processo_digital.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para implantação de processo digital no âmbito do Poder Legislativo de Pinhão, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/856/05_altera_diarias_legislativo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/856/05_altera_diarias_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n.º 04/2018, que dispõe sobre a concessão de diárias no âmbito da Câmara Municipal de Pinhão – Paraná.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Israel, Vinícius</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Regimento Interno da Câmara Municipal de Pinhão, Estado do Paraná, instituído pela Resolução n.º 04/1990.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/10_regulamenta_13.o_subsidio_vereadores.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/10_regulamenta_13.o_subsidio_vereadores.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DÉCIMO TERCEIRO SALÁRIO AOS VEREADORES DO PODER LEGISLATIVO DO MUNICÍPIO DE PINHÃO/PR, EM ATENDIMENTO A CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Emend</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/703/01_modificativa_antep_1.165.docx</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/703/01_modificativa_antep_1.165.docx</t>
   </si>
   <si>
     <t>Emenda n.º 01/2022 – MODIFICATIVA/ADITIVA – ao ANTEPROJETO DE LEI N.º 1.165/2022, que altera e acrescenta dispositivos a Lei n.º 2.066/2019, que cria o Programa Municipal de Incentivo à Agroindústria Familiar e Camponesa;  e da outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>Israel, Vinícius, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Jean, Luiz, Luzyanna, Pedro, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/758/02_supressiva_art._16_antep_1.162.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/758/02_supressiva_art._16_antep_1.162.pdf</t>
   </si>
   <si>
     <t>SUPRESSIVA – ao ANTEPROJETO DE LEI N.º 1.162/2022, que dispõe sobre a gratificação de função do artigo 20, inciso I da Lei 1.451/2009, revogam-se as demais disposições em contrário e dá outras providências.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>Elias, Luzyanna, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/768/03_modificativa-aditiva_ao_antep_1.162.docx</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/768/03_modificativa-aditiva_ao_antep_1.162.docx</t>
   </si>
   <si>
     <t>MODIFICATIVA/ADITIVA – ao ANTEPROJETO DE LEI N.º 1.162/2022, que dispõe sobre a gratificação de função do artigo 20, inciso I da Lei n.º 1.451/2009, revogam-se as demais disposições em contrário e dá outras providências.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/840/04_modificativa_antep_1.170.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/840/04_modificativa_antep_1.170.pdf</t>
   </si>
   <si>
     <t>Modificativa ao Anteprojeto de Lei n.º 1.170/2022, que dispõe sobre o regime de diárias para viagens no âmbito do Poder Executivo Municipal de Pinhão, revogando a Lei n.º 2.012/2018.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/857/05_modificativa_antep_1.170.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/857/05_modificativa_antep_1.170.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA – ao ANTEPROJETO DE LEI N.º 1.170/2022, que dispõe sobre o regime de diárias para viagens no âmbito do Poder Executivo Municipal de Pinhão, revogando a Lei n.º 2.012/2018.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/876/06_modificativa_antep_1.169_ldo_2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/876/06_modificativa_antep_1.169_ldo_2023.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA – ao ANTEPROJETO DE LEI N.º 1.169/2022, que dispõe sobre as Diretrizes Orçamentárias para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>Ademir, Aroldo, Edson F., Elias, Israel, Jean, Luiz, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/877/07_emenda_antep_1.169_ldo_2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/877/07_emenda_antep_1.169_ldo_2023.pdf</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>Elias, Vinícius, Ademir, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Israel, Jean, Luiz, Pedro, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/882/08_aditiva_antep_1.177.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/882/08_aditiva_antep_1.177.pdf</t>
   </si>
   <si>
     <t>ADITIVA – ao ANTEPROJETO DE LEI N.º 1.177/2022, que institui o Programa Municipal de Incentivo à Cadeia Produtiva da Erva-Mate no Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>Elias, Vinícius, Aroldo, Cleverson, Edson A., Edson F., Jean, Pedro, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/09_aditiva_antep_1.183-2022_-_carga_horaria_procuradores_-_substituto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/09_aditiva_antep_1.183-2022_-_carga_horaria_procuradores_-_substituto.pdf</t>
   </si>
   <si>
     <t>ADITIVA – ao ANTEPROJETO DE LEI N.º 1.183/2022 - SUBSTITUTO, que dispõe sobre a alteração da Lei Municipal n° 1.451/2009, no tocante à carga horária dos profissionais da Procuradoria Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>APL</t>
-[...2 lines deleted...]
-    <t>Anteprojeto de Lei</t>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/563/1.154-2022_-_reposicao_servidores_executivo.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/563/1.154-2022_-_reposicao_servidores_executivo.doc</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos Servidores Públicos Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/583/1.155-2022_-_secretarias_municipais.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/583/1.155-2022_-_secretarias_municipais.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa, altera a nomenclatura de Secretarias Municipais, redistribui atribuições, e dá outras providências.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/584/1.156-2022_-_tombamento_-_alterado.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/584/1.156-2022_-_tombamento_-_alterado.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a preservação do Patrimônio Histórico, Cultural, Natural e Ambiental do Município de Pinhão; institui o Fundo Municipal de Proteção do Patrimônio Cultural, Natural e Ambiental do Município de Pinhão e cria o Conselho Municipal do Patrimônio Histórico, Cultural, Natural e Ambiental de Pinhão, e dá outras providências.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/585/1.157-2022_-_doacao_imovel_ao_col._santo_antonio.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/585/1.157-2022_-_doacao_imovel_ao_col._santo_antonio.doc</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel de propriedade do Município de Pinhão/PR ao Estado do Paraná/Secretaria de Estado de Educação e Esporte/SEED, para fins de reforma e ampliação em Unidade Escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/590/1.158-2022_-_rede_de_protecao_-_assistencia_social.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/590/1.158-2022_-_rede_de_protecao_-_assistencia_social.doc</t>
   </si>
   <si>
     <t>Institui a Rede de Proteção à Criança e ao Adolescente no Município de Pinhão, e dá outras providências.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/913/1.159_-_altera_regime_previdencia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/913/1.159_-_altera_regime_previdencia.pdf</t>
   </si>
   <si>
     <t>Modifica o Regime Próprio de Previdência Social do Município de Pinhão- PR, de acordo com a Emenda Constitucional n.º 103/2019.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/915/1.160-2022_-_concede_imovel_direito_real_de_uso_-_ike_batatas_e_cereais.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/915/1.160-2022_-_concede_imovel_direito_real_de_uso_-_ike_batatas_e_cereais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal conceder Direito Real de Uso, equivalente 24.200,00 m², de imóvel de sua propriedade, matriculado sob n.º 1.870, dentro do Parque Industrial, com dispensa de Licitação.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/716/1.161-2022_-_servico_plantao_saude.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/716/1.161-2022_-_servico_plantao_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação do serviço de plantão e do regime de sobreaviso para atendimento de situações de emergência no âmbito do Município de Pinhão - PR, suas autarquias e dá outras providências.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/650/antep_1.162-2022_-_fgs.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/650/antep_1.162-2022_-_fgs.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gratificação de função do art. 20, inciso I, da Lei n.º 1.451/2009, revogam-se as demais disposições em contrário e dá outras providências.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/652/1.163-2022_-_criacao_de_vaga_agente_de_saude.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/652/1.163-2022_-_criacao_de_vaga_agente_de_saude.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1898/2014 (que “Unifica as Leis Municipais nº 1.508/2010, de 18/01/2010, nº 1.839/2014, de 07/03/2014, que cria Quadro de Pessoal sob a forma de Emprego Público destinado a atender aos Programas Agente Comunitário de Saúde (ACS), Agente de Combate às Endemias (ACE) e Núcleos de Apoio à Saúde da Família (NASF), altera artigos e anexos, e dá outras providências”) para fins de criação de novas vagas para o cargo de Agente Comunitário de Saúde – ACS.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/701/1.164-2022_-_cred_adi_supl_r_46.67545.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/701/1.164-2022_-_cred_adi_supl_r_46.67545.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 46.675,45 (quarenta e seis mil seiscentos e setenta e cinco reais e quarenta e cinco centavos).</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/702/1.165-2022_-_altera_lei_2.066-2019.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/702/1.165-2022_-_altera_lei_2.066-2019.doc</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos a Lei n.º 2.066/2019 que Cria o Programa Municipal de Incentivo à Agroindústria Familiar e Camponesa;  e da outras providências.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/717/1.167-2022_-_equiparacao_tecnicos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/717/1.167-2022_-_equiparacao_tecnicos.pdf</t>
   </si>
   <si>
     <t>Altera o disposto na Lei n.º 1.451/2009, de 18/06/2009, que institui o Plano de Cargos, Carreira e Valorização do Servidor Público do Município de Pinhão - PR, e dá outras providências.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/766/antep_1.169_ldo_2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/766/antep_1.169_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias, para o exercício financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/767/1.170-2022_-_altera_diarias_poder_executivo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/767/1.170-2022_-_altera_diarias_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de diárias para viagens no âmbito do Poder Executivo Municipal de Pinhão, revogando a Lei n.º 2.012/2018.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/780/1.171-2022_-_terreno_igreja_dto_real_uso.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/780/1.171-2022_-_terreno_igreja_dto_real_uso.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal conceder Direito Real de Uso de imóvel pertencente ao Município.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/781/1.172-2022_-_programa_incentivo_horticultura.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/781/1.172-2022_-_programa_incentivo_horticultura.pdf</t>
   </si>
   <si>
     <t>Institui o "Programa Municipal de Incentivo a Horticultura de Pinhão" da Secretaria Municipal de Agricultura e Pecuária e dá outras providências.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da criação do Serviço de Inspeção Municipal de Produtos de Origem Animal – SIM/POA no Município de Pinhão, e dá outras providências.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/795/1.174-2022_-_uso_centro_eventos_atilio_chaves_e_revoga_lei_1.568-2010.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/795/1.174-2022_-_uso_centro_eventos_atilio_chaves_e_revoga_lei_1.568-2010.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei n.º 1.568/2010, de 16/10/2010, que dispõe sobre a utilização do Centro de Eventos ATILIO CHAVES FERREIRA, aplicando novas regras e valores.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/833/1.175-2022.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/833/1.175-2022.pdf</t>
   </si>
   <si>
     <t>Institui critérios para regulamentar o fornecimento de Fórmulas Infantis Poliméricas, Semi-Elementares e Elementares à população disponibilizadas pela Secretaria Municipal de Saúde de Pinhão – PR.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/851/1.176-2022_-_criacao_de_vaga_agente_de_saude_-_substituto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/851/1.176-2022_-_criacao_de_vaga_agente_de_saude_-_substituto.pdf</t>
   </si>
   <si>
     <t>Altera a Leis Municipais n.º 1898/2014 e n.º 2.202/2022, para fins de criação de novas vagas para o cargo de Agente Comunitário de Saúde – ACS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/858/1.177-2022_-institui_o_programa_municipal_de_incentivo_a_cadeia_produtiva_da_erva-mate_no_municipio_de_pinhao_e_da_outras_providencias.docx.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/858/1.177-2022_-institui_o_programa_municipal_de_incentivo_a_cadeia_produtiva_da_erva-mate_no_municipio_de_pinhao_e_da_outras_providencias.docx.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo à Cadeia Produtiva da Erva-Mate no Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/881/1.178-2022_-_programa_bovinocultura_leite.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/881/1.178-2022_-_programa_bovinocultura_leite.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo e apoio à Bovinocultura de Leite e dá outras providências.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/880/1.179-2022_-regulamenta_a_fixacao_do_piso_salarial_de_agente_comunitario_da_saude_e_dos_agentes_de_controle_de_endemias_-_substituto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/880/1.179-2022_-regulamenta_a_fixacao_do_piso_salarial_de_agente_comunitario_da_saude_e_dos_agentes_de_controle_de_endemias_-_substituto.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do piso salarial de Agente Comunitário da Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional n.º 120/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/894/1.180-2022_autoriza_credito_adicional_suplementar_e_especial_na_importancia_de_ate_r_850.61547.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/894/1.180-2022_autoriza_credito_adicional_suplementar_e_especial_na_importancia_de_ate_r_850.61547.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar e especial na importância de até R$ 850.615,47 (oitocentos e cinquenta mil seiscentos e quinze reais e quarenta e sete centavos).</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/958/1.181-2022_-_funprev_-_divisao_de_massas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/958/1.181-2022_-_funprev_-_divisao_de_massas.pdf</t>
   </si>
   <si>
     <t>Modifica a divisão de massas do Regime Próprio de Previdência Social do Município de Pinhão - PR.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/967/1.182-2022_-_loa_2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/967/1.182-2022_-_loa_2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Pinhão para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/988/antep_1.183-2022_-_altera_carga_horaria_procuradores.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/988/antep_1.183-2022_-_altera_carga_horaria_procuradores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal n.° 1.451/2009, no tocante à carga horária de profissionais da Procuradoria Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/989/antep_1.184-2022_-_altera_remuneracao_conselheiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/989/antep_1.184-2022_-_altera_remuneracao_conselheiros.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.041 de 10/04 de 2019, que dispõe sobre a remuneração dos Conselheiros Tutelares e dá outras providências.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/997/1.185-2022_-_fixa_salario_base_aux_adm.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/997/1.185-2022_-_fixa_salario_base_aux_adm.pdf</t>
   </si>
   <si>
     <t>Que altera os anexos I, IV e XIII da Lei Municipal n.º 1.451/2009, extinguindo o cargo e vaga de Assessor Administrativo, fixa piso Salarial do Cargo de Auxiliar Administrativo e revoga o art. 1.º, §§ 1.º e 2.º da Lei Municipal n.º 1.732/2012 e dá outras providências.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/1.186-2022_-_desapropriacao_terreno_rural.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/1.186-2022_-_desapropriacao_terreno_rural.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir o domínio e propriedade sobre área de terra rural, para fins de criação de loteamento habitacional popular.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/1.187-2022_-_dispoe_sobre_o_sistema_municipal_de_cultura_do_municipio_de_pinhao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/1.187-2022_-_dispoe_sobre_o_sistema_municipal_de_cultura_do_municipio_de_pinhao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Pinhão, e dá outras providências.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/1.188-2022_-_altera_lei_2.137_-_autoriza_areas_comerciais_parque_industrial.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/1.188-2022_-_altera_lei_2.137_-_autoriza_areas_comerciais_parque_industrial.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.137/2021 de 26 de abril de 2021, autorizando a inclusão de áreas comerciais Parque Industrial junto à matrícula 1.870 do registro de Imóveis de Pinhão, pertencentes ao Município.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/1.189-2022_-_concessao_dto_uso_-_assembleia_deus.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/1.189-2022_-_concessao_dto_uso_-_assembleia_deus.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal conceder Direito Real de Uso de imóveis pertencente ao Município. (ASSOCIAÇÃO FILANTRÓPICA ASSEMBLEIA DE DEUS CURITIBA PINHÃO – AFILAC/PINHÃO, CNPJ/MF sob nº 47.427.189/0001-67)</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/1.190-2022_-_concessao_dto_real_uso_-_pinhopel.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/1.190-2022_-_concessao_dto_real_uso_-_pinhopel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal conceder Direito Real de Uso de imóveis pertencentes ao Município. (PINHOPEL INDUSTRIA E COMERCIO DE EMBALAGENS LTDA, CNPJ/MF sob nº 48.634.148/0001-04)</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/1.191-2022_-__modifica_o_art._9_lei_1.718_-_estatuto_magisterio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/1.191-2022_-__modifica_o_art._9_lei_1.718_-_estatuto_magisterio.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 1.718 de 13 de junho de 2012, modificando o art. 9.° que compõe a carreira do magistério junto ao Município de Pinhão, igualando os profissionais da educação ao quadro geral de servidores municipais, aplicando o estágio probatório para ingresso, dentre outras medidas.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/1.192-2022_-_altera_art._6o_e_11_da_lei_2.206-2022.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/1.192-2022_-_altera_art._6o_e_11_da_lei_2.206-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.206 de 25 de abril de 2022, modificando os artigos 6º e 11 que dispõe sobre o valor da hora extraordinária e dos índices de correções referente aos plantões.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/1.193_-_autoriza_o_executivo_municipal_imovel_urbano_do_centro_de_tradicoes_gauchas__c.t.g..pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/1.193_-_autoriza_o_executivo_municipal_imovel_urbano_do_centro_de_tradicoes_gauchas__c.t.g..pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir o domínio e propriedade do imóvel urbano que pertence ao Centro de Tradições Gaúchas – C.T.G. Pala Gaudério e dá outras providências, declarando de interesse social para fins de desapropriação amigável ou judicial, e dá outras providencias.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1067/1.194-2022_fixa_terco_ferias_secretarios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1067/1.194-2022_fixa_terco_ferias_secretarios.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 2.104 de 11 de agosto de 2020, que fixa os subsídios do Prefeito, Secretários Municipais e Vereadores do Município de Pinhão, para gestão e legislatura 2021-2024.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1069/1.195-2022-institui-o-fundo-municipal-de-cultura.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1069/1.195-2022-institui-o-fundo-municipal-de-cultura.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Cultura e Adota outras providências.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/565/01_reajuste_servidores_da_camara.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/565/01_reajuste_servidores_da_camara.doc</t>
   </si>
   <si>
     <t>Concede reposição inflacionária aos Servidores do Poder Legislativo.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/566/02_reajuste_subsidios_presidente_vereadores.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/566/02_reajuste_subsidios_presidente_vereadores.doc</t>
   </si>
   <si>
     <t>Concede reajuste aos subsídios do Presidente da Câmara Municipal e Vereadores do Município de Pinhão, para a legislatura 2021-2024.</t>
   </si>
   <si>
     <t>Concede reajuste aos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais do Município de Pinhão para a Gestão 2021-2024.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/607/pll_04-2022__parecer_juridico.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/607/pll_04-2022__parecer_juridico.pdf</t>
   </si>
   <si>
     <t>Inclui inciso no art. 3.º da Lei n.º 1.997/2017, que autoriza o Executivo Municipal a efetuar a doação de imóvel à COPEL - Geração e Transmissão S. A., CNPJ 04.370.282/0001-70, e dá outras providências.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/748/05_dec_uti_pub_estrada_acesso_eletrosul.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/748/05_dec_uti_pub_estrada_acesso_eletrosul.pdf</t>
   </si>
   <si>
     <t>Fica declarada de Utilidade Pública a estrada que dá acesso à Subestação Areia (Eletrosul), na PR 170, Distrito de Faxinal do Céu.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/800/06_bullyng_ciberbullyng_escolas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/800/06_bullyng_ciberbullyng_escolas.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO DE PREVENÇÃO PARA O COMBATE AO BULLYING E CYBERBULLYING NAS ESCOLAS PÚBLICAS E PRIVADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/941/07_consignados_de_30_para_35.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/941/07_consignados_de_30_para_35.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 11, e § 3.º, da Lei n.º 1.932/2015, em consonância com a Lei Federal n.º 14.431, de 03 de agosto de 2022, que altera o percentual para consignação de 30% para 35%.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/949/08-2022_associacao_de_desenvolvimento_comunitario_da_localidade_de_todos_os_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/949/08-2022_associacao_de_desenvolvimento_comunitario_da_localidade_de_todos_os_santos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação para o Desenvolvimento Comunitário da Localidade de Todos os Santos.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>Elias, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Israel, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/969/09-2022_-_titulo_cidadao_benemerito_francisco_delle.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/969/09-2022_-_titulo_cidadao_benemerito_francisco_delle.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito de Pinhão ao Ilustríssimo Senhor FRANCISCO DELLÊ.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/10-2022_-_alteracao_lei_2151-2021_-_codigo_de_obras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/10-2022_-_alteracao_lei_2151-2021_-_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>Altera o art. 368 da Lei n.º 2.151/2021, que dispõe sobre o Código de Obras do Município de Pinhão.</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/589/01_congratulacoes_selia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/589/01_congratulacoes_selia.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES a Prof.ª  SÉLIA DE  FÁTIMA  MARQUES  DE  ALMEIDA._x000D_
 _x000D_
 Parabenizamos-lhe pela aposentadoria, pois é uma honra prestar esta singela homenagem a esta mulher que muito contribuiu com o seu trabalho à toda comunidade pinhãoense, sendo um verdadeiro exemplo de alguém que se dedicou muito pela nossa educação. _x000D_
 _x000D_
 Foram mais de 33 anos de muito trabalho, de muita dedicação e muito amor em prol do Município de Pinhão. Parabéns e muito obrigado Prof.ª Sélia!</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/679/02_congratulacoes_farmacia_agua_azul.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/679/02_congratulacoes_farmacia_agua_azul.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES À FARMÁCIA ÁGUA AZUL, PELA HISTÓRIA, EXCELÊNCIA NO ATENDIMENTO E PELOS 35 ANOS DE ATIVIDADES.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/680/03_congratulacoes_joao_batista.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/680/03_congratulacoes_joao_batista.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Sr. JOÃO  BATISTA  DE  LIMA  NUNES pelo seu tempo de dedicação ao serviço público prestado ao Município de Pinhão, e que se aposentou em 16/03/2022.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/681/04_congratulacoes_pe_jose_alzimar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/681/04_congratulacoes_pe_jose_alzimar.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Pastor JOSÉ  ALZIMAR  DE  OLIVEIRA.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/719/05_congratulacoes_sensei_ronerson.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/719/05_congratulacoes_sensei_ronerson.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Sensei Ronerson Epifânio de Oliveira pela dedicação e excelentes resultados que vem alcançando com os atletas de judô da Academia de Judô Pinhãoense.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Sensei Maria Helena de Fátima Spengler pela dedicação e excelentes resultados que vem alcançando com os atletas de judô da Academia de Judô Pinhãoense.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/721/07_congratuacoes_academia_judo_pinhao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/721/07_congratuacoes_academia_judo_pinhao.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à ACADEMIA DE JUDÔ PINHÃOENSE pelos excelentes resultados que vem alcançando com os atletas de judô.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. EDUARDO  FERREIRA, face ao seu falecimento ocorrido em 11/04/2022.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/749/09_pesar_trajano_f_rocha_conde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/749/09_pesar_trajano_f_rocha_conde.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. TRAJANO  FERREIRA  DA  ROCHA, mais conhecido por “Conde”, face ao seu falecimento ocorrido em 19/04/2022.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>Luzyanna, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/750/10_pesar_evanira_sutil.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/750/10_pesar_evanira_sutil.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª EVANIRA  SUTIL, face ao seu falecimento ocorrido em 16/04/2022.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/751/11_pesar_arlindo_cardoso.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/751/11_pesar_arlindo_cardoso.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. ARLINDO  CARDOSO, face ao seu falecimento ocorrido em 27/04/2022.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/752/12_pesar_leandro_loures.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/752/12_pesar_leandro_loures.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. LEANDRO  LOURES, ex-Vereador do Município de Pinhão – 6.ª Legislatura – 1989/1992.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. NEURI  DE  JESUS  DA  ROCHA, face ao seu falecimento ocorrido em 29/04/2022.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/762/14_pesar_claro_nunes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/762/14_pesar_claro_nunes.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. CLARO  NUNES, face ao seu falecimento ocorrido em 30/04/2022.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª ALZIRA  INÁCIO  CARDOSO, face ao seu falecimento ocorrido em 01/05/2022.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/764/16_congratualcoes_dra_mariane.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/764/16_congratualcoes_dra_mariane.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações a Dra. Mariane Cristina de Oliveira pela aprovação no Revalida, a prova que serve para validar o diploma de medicina obtido fora do Brasil; seu diploma será revalidado pela Universidade de Brasília (UNB).</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/782/17_congratulacoes_silvio_bastos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/782/17_congratulacoes_silvio_bastos.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Sr. SILVIO RODRIGUES BASTOS pelo seu tempo de dedicação ao serviço público prestado ao Município de Pinhão, e que se aposentou em 05/05/2022.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/783/18_pesar_erondi_rocha_iensen.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/783/18_pesar_erondi_rocha_iensen.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. ERONDI  DA  ROCHA  IENSEN, face ao seu falecimento ocorrido em 10/05/2022.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/784/19_pesar_ari_custodio_amaral.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/784/19_pesar_ari_custodio_amaral.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. ARI  CUSTÓDIO  DO  AMARAL, face ao seu falecimento ocorrido em 15/05/2022.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/787/20_pesar_amauri_ressai_ferreira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/787/20_pesar_amauri_ressai_ferreira.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. AMAURI  RESSAI  FERREIRA, face ao seu falecimento ocorrido em 18/05/2022.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/788/21_pesar_luis_beira_tussulini.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/788/21_pesar_luis_beira_tussulini.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. LUIS  BEIRA  TUSSULINI, face ao seu falecimento ocorrido em 19/05/2022.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/789/22_pesar_ivan_rubens_spengler.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/789/22_pesar_ivan_rubens_spengler.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. IVAN  RUBENS  SPENGLER, ex-Vereador do Município de Pinhão – 10.ª Legislatura – 2005/2008, face ao seu falecimento ocorrido em 19/05/2022.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/790/23_congratulacoes_jaira_fatima_syroka.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/790/23_congratulacoes_jaira_fatima_syroka.pdf</t>
   </si>
   <si>
     <t>Parabenizamos a Sr.ª JAÍRA  DE  FÁTIMA  SYROKA pela conquista da sua aposentadoria, fruto de trajetória profissional trilhada com muita dedicação, profissionalismo e competência, prestando relevantes serviços à sociedade.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/804/24_pesar_nair_witeck.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/804/24_pesar_nair_witeck.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª NAIR VESOLOVISKI  WITECK, face ao seu falecimento ocorrido em 28/05/2022.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/805/25_pesar_dr_joao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/805/25_pesar_dr_joao.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. JOÃO  MARIA  MENDES  DE  LIMA, o Dr. João, face ao seu falecimento ocorrido em 01/06/2022.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/808/26_congratulacoes_dra_jeidy.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/808/26_congratulacoes_dra_jeidy.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à jovem Médica JEIDY  SANCHEZ  GOMEZ pela aprovação no REVALIDA, a prova que serve para validar o diploma de medicina obtido fora do Brasil; seu diploma será revalidado pela Universidade de Brasília (UNB).</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Cleverson, Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/809/27_repudio_audio_procurador_municipal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/809/27_repudio_audio_procurador_municipal.pdf</t>
   </si>
   <si>
     <t>VOTOS DE REPÚDIO à atitude do Sr. SÉRGIO LUIS HESSEL LOPES, Procurador Geral do Município de Pinhão, que em mensagem de áudio, amplamente divulgado em vários grupos de WhatsApp, diz o seguinte: “(...) essa turmada da oposição, essa jaguarada aí, tão divulgando aí um acórdão que saiu aí do STJ, com relação à revogação de uma liminar aí do Prefeito José Vitorino (...)”.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/818/28_congratulacoes_alan_j_martins.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/818/28_congratulacoes_alan_j_martins.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao jovem estudante ALAN JOSÉ MARTINS, aluno do 1.° Ano “A” do Colégio Estadual Cívico Militar Santo Antonio, contemplado no intercâmbio para a Nova Zelândia.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à  Sr.ª ROSNILDA  APARECIDA  ALMEIDA pela sua aposentadoria.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/836/30_pesar_maria_jose_f_almeida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/836/30_pesar_maria_jose_f_almeida.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª  MARIA  JOSÉ  FERREIRA  ALMEIDA, face ao seu falecimento ocorrido em 14/06/2022.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Aroldo, Cleverson</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/837/31_pesar_adevino_zambruski_noca.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/837/31_pesar_adevino_zambruski_noca.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. ADELVINO  ZAMBRUSKI  (NÓCA), face ao seu falecimento ocorrido em 20/06/2022.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/845/32_congratulacoes_dra_magna_schmoor_sales.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/845/32_congratulacoes_dra_magna_schmoor_sales.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações a Dr.ª  MAGNA  SCHMOOR  SALES pela aprovação no Revalida, a prova que serve para validar o diploma de medicina obtido fora do Brasil; seu diploma será revalidado pela Universidade Estadual de Londrina (UEL).</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/846/33_congratulacoes_dr__willian_jorge_f_fritsch.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/846/33_congratulacoes_dr__willian_jorge_f_fritsch.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Dr. WILLIAN  JORGE  FRANCO  FRITSCH pela aprovação no Revalida, a prova que serve para validar o diploma de medicina obtido fora do Brasil; seu diploma será revalidado pela Universidade de Gurupi (UnirG).</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/847/34_congratulacoes_dra_hellen_katherine_d_anzola.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/847/34_congratulacoes_dra_hellen_katherine_d_anzola.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à  Dr.ª  HELLEN  KATHERINE  DOMANOVSKI  ANZOLA pela aprovação no Revalida, a prova que serve para validar o diploma de medicina obtido fora do Brasil; seu diploma será revalidado pela Universidade de Gurupi (UnirG).</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Jean, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/860/35_congratulacoes_marilda_ap_lachowski_franca.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/860/35_congratulacoes_marilda_ap_lachowski_franca.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Professora MARILDA APARECIDA LACHOWSKI DE FRANÇA. Parabenizamos-lhe pela Conclusão do Doutorado em Letras, Pela Universidade Federal de Santa Maria/UFMS, Centro de Artes e Letras.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/864/36_congratulacoes_atletas_futsal_feminino.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/864/36_congratulacoes_atletas_futsal_feminino.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES às atletas do Futsal Feminino do Município de Pinhão que foram campeãs na 35.ª Edição dos Jogos da Juventude do Paraná.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/865/37_congratulacoes_atletas_voleibol_masculino.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/865/37_congratulacoes_atletas_voleibol_masculino.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES aos atletas do Voleibol Masculino do Município de Pinhão que foram campeões na 35.ª Edição dos Jogos da Juventude do Paraná.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à BANDA MUNICIPAL DE PINHÃO pela conquista do 1.º Lugar na III Copa Nacional e XXIX Campeonato Paranaense de Bandas e Fanfarras.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/902/39_pesar_juraci_camargo_mello.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/902/39_pesar_juraci_camargo_mello.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. JURACI  CAMARGO  DE  MELLO, face ao seu falecimento ocorrido em 09/07/2022.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Cleverson, Jean, Ademir, Alexandro, Aroldo, Edson A., Edson F., Elias, Israel, Luiz, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/903/40_congratulacoes_pm_ref_atentado_guarapuava.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/903/40_congratulacoes_pm_ref_atentado_guarapuava.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES e APOIO aos POLICIAIS MILITARES que participaram do combate no Distrito da Palmeirinha, quando um grupo fortemente armado aterrorizou a vizinha cidade de Guarapuava na noite do dia 17/04/2022</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/916/41_congratulacoes_angus_limeira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/916/41_congratulacoes_angus_limeira.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES aos empresários RICARDO FERNANDES e GISELE REMLINGER FERNANDES, da Fazenda Limeira, hoje Angus da Limeira, que iniciou com Ervin (in memoriam) e Irene.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/928/42_congratulacoes_silvio_candido.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/928/42_congratulacoes_silvio_candido.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Sr. SILVIO  CANDIDO  DA  SILVA em virtude de sua aposentadoria formalizada em 01/08/2022, depois de vários anos de serviço prestado ao Município de Pinhão (desde 19/02/1990, no cargo efetivo de Auxiliar de Desenhista).</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/929/43_congratulacoes_juarez_jose.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/929/43_congratulacoes_juarez_jose.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Sr. JUAREZ  JOSÉ  BOGDANOVVCZ em virtude de sua aposentadoria formalizada em 01/08/2022, depois de vários anos de serviço prestado ao Município de Pinhão (desde 13/07/2012, no cargo efetivo de Motorista de Veículos Pesados).</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/930/44_congratulacoes_osvaldo_nickel.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/930/44_congratulacoes_osvaldo_nickel.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Sr. OSVALDO  NÍCKEL em virtude de sua aposentadoria formalizada em 02/08/2022, depois de vários anos de serviço prestado ao Município de Pinhão (desde 10/03/2010, no cargo efetivo de Técnico Ambiental).</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/931/45_pesar_joao_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/931/45_pesar_joao_caldas.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. JOÃO  CALDAS, face ao seu falecimento ocorrido em 14/08/2022, aos 80 anos de idade.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/981/46_congratulacoes_lorena_lacava.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/981/46_congratulacoes_lorena_lacava.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Chef LORENA LACAVA, pela conquista do Terceiro Lugar no Torneio Mundial de Assadores em Medellín, na Colômbia. Sendo este um título inédito e de grande representatividade para nossa região,  conquistado pelas mãos da talentosa Lorena Lacava, “pinhãoense de coração”.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/982/47_congratulacoes_maria_salete_lazarek.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/982/47_congratulacoes_maria_salete_lazarek.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Sr.ª MARIA  SALETE  LAZAREK em virtude de sua aposentadoria formalizada em 03/10/2022, depois de vários anos de serviço prestado ao Município de Pinhão (desde 21/03/1996, no cargo efetivo de Técnica em Higiene Dental).</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/983/48_congratulacoes_3.a_idade.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/983/48_congratulacoes_3.a_idade.pdf</t>
   </si>
   <si>
     <t>Votos de Congratulações ao GRUPO SORRISO E VIDA pela conquista no Festival da Melhor Idade de 2022, realizado na cidade de Guarapuava -PR, nos dias 07 e 08/10/2022, trazendo para nossa cidade de Pinhão-PR, 5 troféus, sendo: _x000D_
 - 1.° Lugar: Melhor Coreografia_x000D_
 - 1.° Lugar: Grupo Destaque do Festival_x000D_
 - 1.º Lugar: Rainha do Festival _x000D_
 - 1.° Lugar: Rei do Festival _x000D_
 - 1.° Lugar: Caracterização Anos 60</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/998/49_congratulacoes_maria_helena.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/998/49_congratulacoes_maria_helena.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Sensei Maria Helena de Fátima Spengler pelo brilhante trabalho que vem realizando com os atletas de judô de Pinhão. Entre 26 federações, classificou 5 atletas para representar nosso Estado do Paraná no Campeonato Brasileiro de Judô, que ocorreu nos dias 15 e 16 de outubro.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/999/50_congratulacoes_luiza_pilatti_tavares.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/999/50_congratulacoes_luiza_pilatti_tavares.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à atleta LUIZA PILATTI  TAVARES pelo título de Vice-Campeã Brasileira de Judô (34 kg) e pela classificação para o Pan-Americano.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/51_congratulacoes_luize_tavares_borges.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/51_congratulacoes_luize_tavares_borges.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à atleta LUIZE CHRISTINA  TAVARES  BORGES pelo título de Vice-Campeã Brasileira de Judô (52 kg) e pela classificação para o Pan-Americano.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1001/52_congratulacoes_helena_y_watanabe.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1001/52_congratulacoes_helena_y_watanabe.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à atleta HELENA  Y.  WATANABE pela participação no Campeonato Brasileiro de Judô, que ocorreu nos dias 15 e 16 de outubro em Curitiba/PR.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1002/53_congratulacoes_milena_orzechowski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1002/53_congratulacoes_milena_orzechowski.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à atleta MILENA  ORZECHOWSKI pela participação no Campeonato Brasileiro de Judô, que ocorreu nos dias 15 e 16 de outubro em Curitiba/PR.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1003/54_congratulacoes_eduardo_freitas_ribas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1003/54_congratulacoes_eduardo_freitas_ribas.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao atleta EDUARDO  DE  FREITAS  RIBAS pela participação e sua quinta colocação no Campeonato Brasileiro de Judô, que ocorreu nos dias 15 e 16 de outubro em Curitiba/PR.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1004/55_pesar_francisco_ramos_batista.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1004/55_pesar_francisco_ramos_batista.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. FRANCISCO  RAMOS  BATISTA, face ao seu falecimento ocorrido em 19/10/2022.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Edson F., Elias, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/56_congratulacoes_odaiana_keuri_jocoski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/56_congratulacoes_odaiana_keuri_jocoski.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES à estudante ODAIANA KEURI JOCOSKI campeã na categoria Avanços Tecnólogicos na Feira de Inovação das Ciências e Engenharias (FIciencias) 2022.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/57_congratulacoes_pamela_raissa_cordeiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/57_congratulacoes_pamela_raissa_cordeiro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES à estudante PAMELA RAISSA CORDEIRO campeã na categoria Avanços Tecnólogicos na Feira de Inovação das Ciências e Engenharias (FIciencias) 2022.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/58_congratulacoes_roberta_oliveira_serapio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/58_congratulacoes_roberta_oliveira_serapio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES à estudante ROBERTA OLIVEIRA SERAPIO campeã na categoria Avanços Tecnólogicos na Feira de Inovação das Ciências e Engenharias (FIciencias) 2022.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/59_congratulacoes_kauany_cassia_ferreira_ulisses.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/59_congratulacoes_kauany_cassia_ferreira_ulisses.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES à estudante KAUANY DE CÁSSIA FERREIRA ULISSES que conquistou o terceiro lugar da categoria Ciências Biólogicas na Feira de Inovação das Ciências e Engenharias (FIciencias 2022), em Foz do Iguaçu.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/60_congratulacoes_gustavo_marcelo_rolao_taborda.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/60_congratulacoes_gustavo_marcelo_rolao_taborda.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao estudante GUSTAVO MARCELO ROLÃO TABORDA que conquistou o terceiro lugar da categoria Ciências Biólogicas na Feira de Inovação das Ciências e Engenharias (FIciencias 2022), em Foz do Iguaçu.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/61_congratulacoes_joao_manuel_lima.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/61_congratulacoes_joao_manuel_lima.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Professor JOÃO MANUEL DE LIMA orientador dos projetos premiados nas categorias Avanços Tecnólogicos e Ciências Biólogicas na Feira de Inovação das Ciências e Engenharias (FIciencias) 2022.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/62_pesar_antonio_sergio_liss.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/62_pesar_antonio_sergio_liss.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. ANTONIO  SERGIO LISS, face ao seu falecimento ocorrido em 19/11/2022.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/63_pesar_doralice_jesus_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/63_pesar_doralice_jesus_silva.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª DORALICE  DE  JESUS  DA  SILVA, face ao seu falecimento ocorrido em 20/11/2022.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/64_pesar_luan_alves_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/64_pesar_luan_alves_caldas.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do jovem LUAN  ALVES  CALDAS, face ao seu falecimento ocorrido em 24/11/2022.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/65_congratulacoes_neli_beltrame.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/65_congratulacoes_neli_beltrame.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS E CONGRATULAÇÕES à Sr.ª  NELI  MARIN  BELTRAME, pelo seu exemplo de dedicação ao esporte.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/66_congratulacoes_denilda_ap_lima.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/66_congratulacoes_denilda_ap_lima.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Sr.ª DENILDA  APARECIDA  DE  LIMA, que desde 02 de maio de 1987 dedicou-se à nobre missão de ensinar, no cargo efetivo de Professora.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/67_congratulacoes_sebastiao_ari_martins.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/67_congratulacoes_sebastiao_ari_martins.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Sr. SEBASTIÃO  ARI  MARTINS, que desde 01 de março de 1990 dedicou-se à nobre missão de ensinar, no cargo efetivo de Professor.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/736/01_msg_veto_ao_pll_04-2022.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/736/01_msg_veto_ao_pll_04-2022.pdf</t>
   </si>
   <si>
     <t>Que VETA o Projeto de Lei do Legislativo n.º 04/2022.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/926/02_msg_veto_ao_pl_1.169-2022_-_ldo_2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/926/02_msg_veto_ao_pl_1.169-2022_-_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Veta o inciso III do § 6.º, art. 14 do Projeto de Lei n.º 1.169/2022 - LDO 2023.</t>
   </si>
   <si>
     <t>RC02</t>
   </si>
   <si>
     <t>Requerimento CEI 02/2021</t>
   </si>
   <si>
     <t>Requerem a prorrogação do prazo para a apresentação do Relatório Final da CEI 02/2021, sendo de até 30 (trinta) dias a contar da aprovação deste Requerimento.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>PSub</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/antep_1.183-2022_-_substituto_-_altera_carga_horaria_procuradores.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/antep_1.183-2022_-_substituto_-_altera_carga_horaria_procuradores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal n.° 1.451/2009, no tocante à carga horária dos profissionais da Procuradoria Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>PCom</t>
   </si>
   <si>
-    <t>Parecer C. Legislação, Justiça e Redação Final</t>
+    <t>Parecer C. de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>PARECER DESFAVORÁVEL à tramitação no Plenário para o Anteprojeto de Lei n.º 1.171/2022, que autoriza o Executivo Municipal conceder Direito Real de Uso de imóvel  pertencente ao Município.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>Parecer C. Fiscalização, Finanças e Orçamento</t>
+    <t>Parecer C. de Fiscalização, Finanças e Orçamento</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>PeLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à LOM (Lei Orgânica Municipal)</t>
   </si>
   <si>
     <t>Presidência da Câmara Municipal - Pres</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/914/proposta_de_emenda_a_lei_organica_municipal_-_no_01_2022_-_substituto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/914/proposta_de_emenda_a_lei_organica_municipal_-_no_01_2022_-_substituto.pdf</t>
   </si>
   <si>
     <t>Insere o artigo 110-A junto a Lei Orgânica do Município de Pinhão, estabelecendo regras sobre o Regime Próprio de Previdência Social (RPPS), adequando com a Emenda Constitucional nº 103 de 12 de novembro de 2019.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>POCam</t>
   </si>
   <si>
     <t>Proposta Orçamentária da Câmara Municipal</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/925/orcamento_da_camara_para_2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/925/orcamento_da_camara_para_2023.pdf</t>
   </si>
   <si>
     <t>Proposta Orçamentária da Câmara Municipal para o Exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>JAus</t>
   </si>
   <si>
     <t>Justificativa de ausência em sessão/votação</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/953/justificativa_vereador_elias_prestes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/953/justificativa_vereador_elias_prestes.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência do Vereador Elias Prestes, na sessão ordinária realizada no dia 12/09/2022.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>RC01</t>
   </si>
   <si>
     <t>Requerimento CEI 01/2022</t>
   </si>
   <si>
     <t>Cleverson, Edson F., Jean, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/req_02-2022_mais_prazo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/req_02-2022_mais_prazo.pdf</t>
   </si>
   <si>
     <t>Requer a prorrogação do prazo para a apresentação do Relatório Final da CEI 01/2022, sendo de até 60 (sessenta) dias a contar da aprovação deste Requerimento.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>AcPaP</t>
   </si>
   <si>
     <t>Acórdão Parecer Prévio Tribunal Contas - PR</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/2324/2._acordao_de_parecer_previo_-_110-22_-_stp.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/2324/2._acordao_de_parecer_previo_-_110-22_-_stp.pdf</t>
   </si>
   <si>
     <t>Acórdão de Parecer Prévio n.º 110/2022 - Tribunal Pleno - do Tribunal de Contas do Estado do Paraná, referente à Prestação de Contas do Poder Executivo do Município de Pinhão - PR, Exercício Financeiro de 2013, de responsabilidade do Sr. Dirceu José de Oliveira.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/110128311_acordao_de_parecer_previo_-_130-22_-_stp.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/110128311_acordao_de_parecer_previo_-_130-22_-_stp.pdf</t>
   </si>
   <si>
     <t>Acórdão de Parecer Prévio n.º 130/2022 - Tribunal Pleno - do Tribunal de Contas do Estado do Paraná, referente à Prestação de Contas do Poder Executivo do Município de Pinhão - PR, Exercício Financeiro de 2011, de responsabilidade do Sr. José Vitorino Prestes.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/013423640_acordao_-_2229-22_-_stp.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/013423640_acordao_-_2229-22_-_stp.pdf</t>
   </si>
   <si>
     <t>Acórdão de Parecer Prévio n.º 2.229/2022 - Tribunal Pleno - do Tribunal de Contas do Estado do Paraná, referente à Prestação de Contas do Poder Executivo do Município de Pinhão - PR, Exercício Financeiro de 2016, de responsabilidade do Sr. Dirceu José de Oliveira.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6009,67 +6009,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/582/373_2022_estrada_poco_grande_serrinho_ferreiras.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/568/374_2022_estrada_alto_pimpao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/569/375_2022_estrada_pinhao_a_balsa_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/570/376_2022_estrada_alto_iguacu.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/571/377_2022_estrada_sao_roquinho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/575/378_2022_travessia_pedestres_trevo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/576/379_2022_melhorias_rua_pedro_caldas_silveira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/577/380_2022_reparos_rua_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/579/381_2022_estrada_sao_roque_agua_amarela.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/580/382_2022_iluminacao_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/581/383_2022_iluminacao_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/578/384_2022_escola_mun_frei_francisco.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/572/385_2022_iluminacao_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/573/386_2022_iluminacao_rua_n_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/574/387_2022_calcamento_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/591/388_2022_estradas_santa_emilia_ii.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/592/389_2022_estradas_agrovila.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/609/390_2022_lampadas_led_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/586/391_2022_estrada_pocinhos_pinhalzinho_barreiros.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/587/392_2022_estradas_lajeado_fio_i_ii.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/588/393_2022_melhorias_rua_basilio_grosko.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/593/394_2022_pavimento_rua_cornelio_p_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/594/395_2022_limpeza_galeria_centro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/595/396_2022_limpeza_canaletas_bueiros_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/596/397_2022_pedra_estrada_fax_freski.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/597/398_2022_ponto_onibus_taquaras.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/598/399_2022_manilha_bueiro_rua_norberto_serapio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/599/400_2022_melhorias_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/600/401_2022_melhorias_estradas_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/601/402_2022_iluminacao_rua_basilio_grosko.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/602/403_2022_iluminacao_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/603/404_2022_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/604/405_2022_reforma_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/605/406_2022_iluminacao_pr_170_trevo_a_trevo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/606/407_2022_nova_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/608/408_2022_pavimentacao_rua_antonio_p_carvalho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/610/409_2022_faixas_pedestres_ruas_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/620/410_2022_estrada_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/621/411_2022_calcamento_trevo_esc_norberto_serapio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/622/412_2022_ampliacao_escola_norberto_serapio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/611/413_2022_patrolamento_cascalho_ruas_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/616/414_2022_lombadas_bairro_azaleia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/618/415_2022_manutencao_rua_manoel_m_almeida.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/617/416_2022_estrada_humaita.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/614/417_2022_mata_burro_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/615/418_2022_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/619/419_2022_manutencao_rua_joaquim_f_freitas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/612/420_2022_estrada_poco_grande_ferreiras_albinos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/613/421_2022_posto_saude_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/623/422_2022_estrada_santa_emilia_ii.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/624/423_2022_calcamento_frente_col_cornelio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/625/424_2022_cobertura_quadra_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/626/425_2022_estrada_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/627/426_2022_manutencao_calcamento_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/628/427_2022_posto_saude_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/629/428_2022_estradas_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/630/429_2022_calcamento_rua_trajano.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/631/430_2022_pavimentacao_marginal_pr170.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/633/431_2022_alteracao_rotatorias.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/634/432_2022_estrada_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/635/433_2022_estrada_bueiro_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/636/434_2022_melhorias_escola_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/638/435_2022_reparos_rua_xv_novembro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/639/436_2022_reparos_rua_antonio_tussolini.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/640/437_2022_reparos_av_trifon_hanysz.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/641/438_2022_reparos_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/644/439_2022_lombada_rua_exp_antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/632/440_2022_lombada_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/642/441_2022_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/643/442_2022_estradas_zattar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/645/443_2022_reparos_ruas_rivail_a_gomes_e_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/637/444_2022_iluminacao_pub_rua_lauro_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/646/445_2022_reparos_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/647/446_2022_reforma_ponte_rio_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/648/447_2022_tapa_buraco_av_trifon_hanycs.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/649/448_2022_muro_posto_saude_ii_irmaos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/653/449_2022_estrada_santa_emilia_i.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/654/450_2022_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/655/451_2022_estradas_alecrim.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/656/452_2022_cameras_acesso_santa_maria_fax_ceu_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/657/453_2022_melhorias_rua_rivail_alberto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/658/454_2022_reg_fundiaria_moradores_dona_evanira.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/659/455_2022_manilhamento_travessa_oliria_n_ferreira.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/660/456_2022_estrada_fax_ribeiros_freski.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/661/457_2022_estrada_assentamento_silverio_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/662/458_2022_estrada_lajeado_feio_i_estrada_240.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/663/459_2022_melhorias_ruas_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/664/460_2022_estradas_arroio_bonito_ii.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/665/461_2022_estradas_santa_emilia_i_ii.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/666/462_2022_estradas_240_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/667/463_2022_retorno_atendimento_odontologico.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/668/464_2022_troca_cad_odonto_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/669/465_2022_estrada_arroio_bonito_ii.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/670/466_2022_estrada_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/671/467_2022_estrada_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/672/468_2022_estrada_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/673/469_2022_estradas_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/674/470_2022_programa_regularizacao_imoveis.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/675/471_2022_veiculo_4x4_patrulha_escolar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/676/472_2022_ponto_onibus_faxinal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/677/473_2022_aux_ser_gerais_cmei_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/678/474_2022_retirar_entulho_terra_av_brasil.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/683/475_2022_recape_rua_joao_maria_rocha.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/685/476_2022_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/686/477_2022_estrada_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/687/478_2022_ilum_pub_rua_alzirene_kitisula.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/688/479_2022_muro_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/689/480_2022_reparos_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/690/481_2022_pontos_onibus_todos_santos_sta_terezinha_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/691/482_2022_reparos_pista_skate.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/692/483_2022_sentido_unico_frente_esc_cecilia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/684/484_2022_estrada_pinhalzinho_pimpao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/693/485_2022_estrada_cerrinho_todos_santos_santana.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/694/486_2022_estrada_agrovila.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/695/487_2022_estrada_fax_francas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/696/488_2022_pavimentacao_rua_edison_martins.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/697/489_2022_reparos_rua_joaquim_f_freitas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/698/490_2022_calcamento_rua_joao_vicente_ramos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/699/491_2022_pontos_onibus_taquaras_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/700/492_2022_estrada_tres_barras_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/706/493_2022_estrada_mato_branco.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/707/494_2022_ilum_publica_rua_demetrio_streski.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/708/495_2022_estradas_todos_santos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/709/496_2022_estradas_santana.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/710/497_2022_ilum_publica_rua_serafim_ribas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/711/498_2022_epis_operadores_ecologicos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/712/499_2022_calcamento_rua_aprigio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/713/500_2022_tapa_buraco_rua_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/714/501_2022_calcamento_galerias_rua_arival_delle.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/715/502_2022_estradas_alecrim_freski.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/723/503_2022_limpeza_escolas_esfs.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/724/504_2022_estacionamento_pcd.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/725/505_2022_ilum_pub_rua_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/726/506_2022_ilum_pub_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/727/507_2022_estrada_agua_branca.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/732/508_2022_agua_bairro_baggio_ii.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/731/509_2022_limpeza_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/730/510_2022_estrada_freski.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/734/511_2022_estrada_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/735/512_2022_posto_rocio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/733/513_2022_estradas_invernadinha_iii.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/737/514_2022_ponto_onibus_fax_taquaras.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/739/515_2022_estradas_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/740/516_2022_melhorias_rua_pinhao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/741/517_2022_calcamento_rua_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/742/518_2022_ponto_onibus_assentamento_05_maio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/743/519_2022_estradas_faxinal_coutos.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/744/520_2022_melhorias_ruas_b_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/746/521_2022_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/747/522_2022_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/753/523_2022_calcamento_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/754/524_2022_lombada_prox_esf_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/755/525_2022_melhorias_rua_miguel_kruger_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/756/526_2022_iluminacao_pr170_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/757/527_2022_iluminacao_rua_eugenio_silva.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/765/528_2022_calcamento_ruas_lindouro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/770/529_2022_sinalizacao_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/769/530_2022_lombada_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/774/531_2022_estrada_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/775/532_2022_melhorias_rua_joao_rocha.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/776/533_2022_churrasqueira_espaco_coberto_parq_cel_lustosa.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/777/534_2022_estradas_agua_amarela.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/778/535_2022_retorno_reciclagem_aterro_sanitario.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/779/536_2022_melhorias_rua_rio_pinhao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/792/537_2022_estradas_alecrim_fax_francas.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/793/538_2022_calcamento_rua_leonora_hartt_baggio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/794/539_2022_asfalto_acesso_escola_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/796/540_2022_ponto_onibus_santana.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/797/541_2022_ponto_onibus_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/798/542_2022_estrada_zattar_avencal.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/801/543_2022_reformas_pontos_onibus_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/803/544_2022_calcamento_ruas_canarios_papagaio_pavao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/806/545_2022_ponto_onibus_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/807/546_2022_melhorias_rua_miguel_kruger.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/810/547_2022_ponto_onibus_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/811/548_2022_ponto_onibus_prox_forum.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/812/549_2022_troca_lampada_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/813/550_2022_estradas_gerais_240.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/814/551_2022_ponto_onibus_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/815/552_2022_estrada_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/819/553_2022_ponto_onibus_dona_aurea.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/820/554_2022_rua_bairro_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/821/555_2022_ponto_onibus_rua_judite_r_bueno.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/822/556_2022_cascalhamento_estradas_gerais_campina_faxinal_dos_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/823/557_2022_patrolamento_e_reposicao_de_cascalho_nas_estradas_da_localidade_de_campina_faxinal_dos_silverios_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/824/558_2022_ponto_onibus_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/825/559_2022_estrada_coutos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/826/560_2022_retomar_calcamento_rua_amaury_mendes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/827/561_2022_tapa_buraco_frente_borracharia_n_s_aparecida.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/828/562_2022_reposicao_de_cascalho_divineia_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/829/563_2022_estradas_sta_emilia_i_ii.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/830/564_2022_rotatoria_prox_xarnosk.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/831/565_2022_posto_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/832/566_2022_reparos_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/834/567_2022_estradas_mato_branco.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/841/568_2022_cameras_guardioes_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/842/569_2022_rua_papagaios.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/843/570_2022_terraplanagem_campo_futebol_comunidade_filhos_da_terra.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/844/571_2022_estrada_barreiro.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/848/572_2022_pavimentacao_rua_joaquim_ferreira_freitas.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/849/573_2022_instalacoes_de_cameras_nos_cemiterios_municipais_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/850/574_2022_sinalizacao_rua_camelias.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/852/calcamento_divineia_rua_uruguai.575_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_calcamento_576_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/854/577_2022_calcamento_rua_sebastiana.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/855/578_2022_pavimentacao_rua_das_canelas.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/859/579_2022_lombada_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/861/580_2022_calcamento_ruas_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/862/581_2022_reparos_iluminacao_ginasiao_estadio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/863/582_2022_iluminacao_quadra_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/866/583_2022_iluminacao_rua_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/867/584__2022_iluminacao_e_fechamento_da_quadra_de_areia_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/868/585_2022_reparos_nas_ruas_da_cidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/869/586_2022_reparos_na_rua_joao_ferreira_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/870/587_2022_contencao_agua_chuva_rua_butiazeiros.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/871/588_2022_iluminacao_ginasio_escola_frei_francisco.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/872/589_2022_recuperacao_rua_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/873/590_2022_recuperacao_rua_jose_vitorino_prestes.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/874/591_2022_manutencao_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/878/592-_indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/879/593-_indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_594_-_dona_evanira_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_595_d.e.r_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/887/596_-_lajeado_feio_ii_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/888/597-parquinho_escola_ribeiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/889/598_2022_estradas_lajeado_feio_i_ii.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao599_2022_cascalho_serra_da_cabra__assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_praca_eparquinho_n600_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/895/601_2022_sinalizacao_adequada_rua_das_rosas_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/896/602_2022_estradas_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/897/603_2022_estradas_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/898/calcamento_nossa_senhora_aparecida_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/899/605_2022_cameras_seguranca_escola_norberto.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/900/606_2022_atendimento_odontologico_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/901/607_2022_melhorias_ruas_dorival_f_caldas_e_joaquim_f_freitas.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/904/608_2022_reparos_muro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_estrada_sr_deco_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_610_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_611_2022_atendimento_medico_e_odontologico_no_rocio_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/908/612_2022_melhorias_nas_estradas_assentamento_do_rocio_assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/909/613_2022_melhorias_nas_estradas_do_assentamento_dos_silverios_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/910/614_2022manutencao_e_reparos_nas_estradas_rurais_comunidades_evangelica_avencal_e_regiao_da_campina_assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/917/617_2022_melhorias_posto_saude_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/918/618_2022_esgoto_rua_lauro.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/919/619_2022_calcamento_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/920/620_2022_rua_aprigio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/921/patrolamento_lajeado_01_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/922/iluminacao_pqno_anjo_assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/923/623_-_rua_joaquim_assinado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/927/624_2022_reparos_na_rua_7_de_setembro_proximo_a_rotatoria_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/932/625_2022_reparos_e_reposicao_de_cascalho_nas_ruas_do_bairro_pinheirinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/933/626_2022_melhorias_escola_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/934/627_2022_portao_reparos_cerca_ubs_divineia.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/935/628_2022_iluminacao_publica_bairro_araucaria.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/936/629_2022_lombada_prox_mercado_xarnosk.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/937/630_2022_cobertura_creche_tia_clarinha.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/938/631_2022_estrada_rocio_a_pimpao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/943/635_2022_placas_identificacao_localidades.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/944/636_2022_redutor_velocidade_sinalizacao_pr170.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/945/637_2022_iluminacao_muros_casa_familiar_rural.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/952/638_2022_reconstruir_ponte_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/947/639_2022_calcamento_rua_luiz_maciel.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/951/641_2022_cercado_cmei_tia_clarinha.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/954/642_2022_estradas_faxinal_francas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/955/643_2022_profissional_de_educacao_fisica_na_atencao_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/956/644_2022_reparos_rua_trajano_ferreira_santos.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/957/645_2022_iluminacao_publica_pr_459.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/959/iluminacao_divineia_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/961/647_2022_rede_pluvial_rua_lauro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/962/648_2022_iluminacao_publica_rua_19_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/963/iluminacao_divineia_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/964/650_2022_lombadas_divineia.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/965/quebra_molas_santa_maria_assinado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/966/iluminacao_snt_maria_assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/968/653_2022_estrada_fax_taquaras_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_654_estradas_pimpao2c_rocio_e_tres_barras_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/971/655_2022_recape_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/972/656_2022_uniformes_operadores_ecologicos.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/973/657_2022_esgoto_bairros_agua_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/974/658_2022_cascalho_prox_recanto_verde.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/975/659_2022_calcamento_na_rua_1.o_de_maio.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/976/660_2022_calcamento_rua_lauro_ferreira_caldas.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/977/661_2022_estradas_fax_taquaras_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/978/662_2022_estradas_assentamento_silverios.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/979/663_2022_estradas_assentamento_rocio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/980/664_2022_estradas_santana_cerrinho.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/984/665_2022_lombada_trifon.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/985/666_2022_lampadas_nossa_senhora_da_gloria.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/986/667_2022_melhorias_na_comunidade_de_agua_amarela.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/987/668_2022_melhorias_na_rua_jose_bischof.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/990/669_2022_rua_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/991/670_2022_estradas_francas_alecrim_bugio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/992/671_2022_limpeza_barracao_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/993/672_2022_francisco_ferreira_caldas.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/994/673_2022_rua_joao_ferreira_silva.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1005/674_2022_rua_manoel_m_almeida.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1006/675_estradas_rodeio_vermelho_butiazinho.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/682_2022_melhorias_rua_antonio_rocha.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/683_2022_calcamento_rua_amoreiras.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/684_2022_melhorias_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/685_2022_conclusao_calcamento_rua_sao_sebastiao_assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/686_2022_adequacao_no_nivel_do_asfalto_com_o_acostamento_na_pr170_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/687_2022_estradas_zattar_silverio_laranjal.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/688_2022_reforma_pontes_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/ponte_lageado_feio_assinado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/690_2022_reparos_parquinha_praca_darci_brolini.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/691_2022_descarregamento_de_dejetos_caminhao_limpa_fossa_assinado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1038/692_2022_construcao_de_parquinho_completo_e_ati_faxinal_dos_ribeiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/693_2022_melhorias_na_rua_jorge_ribas_bairro_dois_irmaos_assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/694_2022_melhorias_na_rua_otacilio_ferreira_da_silva_bairro_araucaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/695_2022_troca_manilhas_estrada_zattar.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/696_2022_manutencao_av_trifon_cruzamento_rua_anacleto_leopoldino.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/697_2022_pavimentar_rua_joaquin_ferreira_freitas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/698_2022_estrada_francas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/699_2022_troca_lampadas_iluminacao_pub_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/700_2022_ar_condicionado_capela.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1060/701_2022_estrada_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/702_2022_estrada_agrovila.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/703_2022_reforma_capela_mortuaria_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/704_2022_revitalizacao_pracas.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/705_2022_estrada_barreiros_ponte_rocio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/564/01_urg_especial_antep_1.154_plls_01_02_03.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/682/02_urg_especial_antep_1.158.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/729/05_info_reurb.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/728/06_urg_especial_antep_1.161.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/745/07_info_concessao_terreno_associacao_musicos.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/760/08_info_educacao_covid.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/772/09_convocacao_sec_krois.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/773/10_convocacao_sec_adm_juliana.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/838/11_info_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/839/12_info_servicos_convivencia.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/875/13_urg_simples_antep_1.169_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/891/15_urg_especial_antep_1.178.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/892/16_urg_especial_antep_1.176.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/924/17_info_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/960/18_cei_ref_denuncias_vereadora_luzyanna.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/995/19_info_transporte_eleitores_eleicoes_2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/996/20_urg_especial_antep_1.185.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/21_urg_especial_antep_1.190.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/22_urg_especial_antep_1.187.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/23_urg_simples_antep_1.182_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/24_urg_especial_antep_1.192_1.193.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/771/01_contas_executivo_2012.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/759/04_inicio_processo_digital.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/856/05_altera_diarias_legislativo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/10_regulamenta_13.o_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/703/01_modificativa_antep_1.165.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/758/02_supressiva_art._16_antep_1.162.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/768/03_modificativa-aditiva_ao_antep_1.162.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/840/04_modificativa_antep_1.170.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/857/05_modificativa_antep_1.170.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/876/06_modificativa_antep_1.169_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/877/07_emenda_antep_1.169_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/882/08_aditiva_antep_1.177.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/09_aditiva_antep_1.183-2022_-_carga_horaria_procuradores_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/563/1.154-2022_-_reposicao_servidores_executivo.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/583/1.155-2022_-_secretarias_municipais.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/584/1.156-2022_-_tombamento_-_alterado.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/585/1.157-2022_-_doacao_imovel_ao_col._santo_antonio.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/590/1.158-2022_-_rede_de_protecao_-_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/913/1.159_-_altera_regime_previdencia.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/915/1.160-2022_-_concede_imovel_direito_real_de_uso_-_ike_batatas_e_cereais.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/716/1.161-2022_-_servico_plantao_saude.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/650/antep_1.162-2022_-_fgs.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/652/1.163-2022_-_criacao_de_vaga_agente_de_saude.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/701/1.164-2022_-_cred_adi_supl_r_46.67545.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/702/1.165-2022_-_altera_lei_2.066-2019.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/717/1.167-2022_-_equiparacao_tecnicos.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/766/antep_1.169_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/767/1.170-2022_-_altera_diarias_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/780/1.171-2022_-_terreno_igreja_dto_real_uso.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/781/1.172-2022_-_programa_incentivo_horticultura.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/795/1.174-2022_-_uso_centro_eventos_atilio_chaves_e_revoga_lei_1.568-2010.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/833/1.175-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/851/1.176-2022_-_criacao_de_vaga_agente_de_saude_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/858/1.177-2022_-institui_o_programa_municipal_de_incentivo_a_cadeia_produtiva_da_erva-mate_no_municipio_de_pinhao_e_da_outras_providencias.docx.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/881/1.178-2022_-_programa_bovinocultura_leite.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/880/1.179-2022_-regulamenta_a_fixacao_do_piso_salarial_de_agente_comunitario_da_saude_e_dos_agentes_de_controle_de_endemias_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/894/1.180-2022_autoriza_credito_adicional_suplementar_e_especial_na_importancia_de_ate_r_850.61547.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/958/1.181-2022_-_funprev_-_divisao_de_massas.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/967/1.182-2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/988/antep_1.183-2022_-_altera_carga_horaria_procuradores.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/989/antep_1.184-2022_-_altera_remuneracao_conselheiros.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/997/1.185-2022_-_fixa_salario_base_aux_adm.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/1.186-2022_-_desapropriacao_terreno_rural.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/1.187-2022_-_dispoe_sobre_o_sistema_municipal_de_cultura_do_municipio_de_pinhao.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/1.188-2022_-_altera_lei_2.137_-_autoriza_areas_comerciais_parque_industrial.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/1.189-2022_-_concessao_dto_uso_-_assembleia_deus.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/1.190-2022_-_concessao_dto_real_uso_-_pinhopel.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/1.191-2022_-__modifica_o_art._9_lei_1.718_-_estatuto_magisterio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/1.192-2022_-_altera_art._6o_e_11_da_lei_2.206-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/1.193_-_autoriza_o_executivo_municipal_imovel_urbano_do_centro_de_tradicoes_gauchas__c.t.g..pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1067/1.194-2022_fixa_terco_ferias_secretarios.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1069/1.195-2022-institui-o-fundo-municipal-de-cultura.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/565/01_reajuste_servidores_da_camara.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/566/02_reajuste_subsidios_presidente_vereadores.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/607/pll_04-2022__parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/748/05_dec_uti_pub_estrada_acesso_eletrosul.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/800/06_bullyng_ciberbullyng_escolas.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/941/07_consignados_de_30_para_35.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/949/08-2022_associacao_de_desenvolvimento_comunitario_da_localidade_de_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/969/09-2022_-_titulo_cidadao_benemerito_francisco_delle.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/10-2022_-_alteracao_lei_2151-2021_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/589/01_congratulacoes_selia.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/679/02_congratulacoes_farmacia_agua_azul.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/680/03_congratulacoes_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/681/04_congratulacoes_pe_jose_alzimar.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/719/05_congratulacoes_sensei_ronerson.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/721/07_congratuacoes_academia_judo_pinhao.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/749/09_pesar_trajano_f_rocha_conde.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/750/10_pesar_evanira_sutil.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/751/11_pesar_arlindo_cardoso.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/752/12_pesar_leandro_loures.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/762/14_pesar_claro_nunes.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/764/16_congratualcoes_dra_mariane.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/782/17_congratulacoes_silvio_bastos.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/783/18_pesar_erondi_rocha_iensen.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/784/19_pesar_ari_custodio_amaral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/787/20_pesar_amauri_ressai_ferreira.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/788/21_pesar_luis_beira_tussulini.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/789/22_pesar_ivan_rubens_spengler.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/790/23_congratulacoes_jaira_fatima_syroka.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/804/24_pesar_nair_witeck.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/805/25_pesar_dr_joao.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/808/26_congratulacoes_dra_jeidy.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/809/27_repudio_audio_procurador_municipal.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/818/28_congratulacoes_alan_j_martins.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/836/30_pesar_maria_jose_f_almeida.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/837/31_pesar_adevino_zambruski_noca.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/845/32_congratulacoes_dra_magna_schmoor_sales.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/846/33_congratulacoes_dr__willian_jorge_f_fritsch.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/847/34_congratulacoes_dra_hellen_katherine_d_anzola.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/860/35_congratulacoes_marilda_ap_lachowski_franca.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/864/36_congratulacoes_atletas_futsal_feminino.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/865/37_congratulacoes_atletas_voleibol_masculino.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/902/39_pesar_juraci_camargo_mello.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/903/40_congratulacoes_pm_ref_atentado_guarapuava.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/916/41_congratulacoes_angus_limeira.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/928/42_congratulacoes_silvio_candido.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/929/43_congratulacoes_juarez_jose.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/930/44_congratulacoes_osvaldo_nickel.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/931/45_pesar_joao_caldas.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/981/46_congratulacoes_lorena_lacava.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/982/47_congratulacoes_maria_salete_lazarek.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/983/48_congratulacoes_3.a_idade.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/998/49_congratulacoes_maria_helena.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/999/50_congratulacoes_luiza_pilatti_tavares.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/51_congratulacoes_luize_tavares_borges.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1001/52_congratulacoes_helena_y_watanabe.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1002/53_congratulacoes_milena_orzechowski.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1003/54_congratulacoes_eduardo_freitas_ribas.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1004/55_pesar_francisco_ramos_batista.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/56_congratulacoes_odaiana_keuri_jocoski.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/57_congratulacoes_pamela_raissa_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/58_congratulacoes_roberta_oliveira_serapio.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/59_congratulacoes_kauany_cassia_ferreira_ulisses.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/60_congratulacoes_gustavo_marcelo_rolao_taborda.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/61_congratulacoes_joao_manuel_lima.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/62_pesar_antonio_sergio_liss.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/63_pesar_doralice_jesus_silva.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/64_pesar_luan_alves_caldas.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/65_congratulacoes_neli_beltrame.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/66_congratulacoes_denilda_ap_lima.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/67_congratulacoes_sebastiao_ari_martins.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/736/01_msg_veto_ao_pll_04-2022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/926/02_msg_veto_ao_pl_1.169-2022_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/antep_1.183-2022_-_substituto_-_altera_carga_horaria_procuradores.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/914/proposta_de_emenda_a_lei_organica_municipal_-_no_01_2022_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/925/orcamento_da_camara_para_2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/953/justificativa_vereador_elias_prestes.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/req_02-2022_mais_prazo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/2324/2._acordao_de_parecer_previo_-_110-22_-_stp.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/110128311_acordao_de_parecer_previo_-_130-22_-_stp.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/013423640_acordao_-_2229-22_-_stp.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/582/373_2022_estrada_poco_grande_serrinho_ferreiras.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/568/374_2022_estrada_alto_pimpao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/569/375_2022_estrada_pinhao_a_balsa_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/570/376_2022_estrada_alto_iguacu.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/571/377_2022_estrada_sao_roquinho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/575/378_2022_travessia_pedestres_trevo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/576/379_2022_melhorias_rua_pedro_caldas_silveira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/577/380_2022_reparos_rua_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/579/381_2022_estrada_sao_roque_agua_amarela.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/580/382_2022_iluminacao_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/581/383_2022_iluminacao_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/578/384_2022_escola_mun_frei_francisco.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/572/385_2022_iluminacao_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/573/386_2022_iluminacao_rua_n_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/574/387_2022_calcamento_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/591/388_2022_estradas_santa_emilia_ii.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/592/389_2022_estradas_agrovila.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/609/390_2022_lampadas_led_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/586/391_2022_estrada_pocinhos_pinhalzinho_barreiros.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/587/392_2022_estradas_lajeado_fio_i_ii.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/588/393_2022_melhorias_rua_basilio_grosko.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/593/394_2022_pavimento_rua_cornelio_p_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/594/395_2022_limpeza_galeria_centro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/595/396_2022_limpeza_canaletas_bueiros_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/596/397_2022_pedra_estrada_fax_freski.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/597/398_2022_ponto_onibus_taquaras.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/598/399_2022_manilha_bueiro_rua_norberto_serapio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/599/400_2022_melhorias_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/600/401_2022_melhorias_estradas_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/601/402_2022_iluminacao_rua_basilio_grosko.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/602/403_2022_iluminacao_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/603/404_2022_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/604/405_2022_reforma_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/605/406_2022_iluminacao_pr_170_trevo_a_trevo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/606/407_2022_nova_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/608/408_2022_pavimentacao_rua_antonio_p_carvalho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/610/409_2022_faixas_pedestres_ruas_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/620/410_2022_estrada_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/621/411_2022_calcamento_trevo_esc_norberto_serapio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/622/412_2022_ampliacao_escola_norberto_serapio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/611/413_2022_patrolamento_cascalho_ruas_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/616/414_2022_lombadas_bairro_azaleia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/618/415_2022_manutencao_rua_manoel_m_almeida.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/617/416_2022_estrada_humaita.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/614/417_2022_mata_burro_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/615/418_2022_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/619/419_2022_manutencao_rua_joaquim_f_freitas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/612/420_2022_estrada_poco_grande_ferreiras_albinos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/613/421_2022_posto_saude_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/623/422_2022_estrada_santa_emilia_ii.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/624/423_2022_calcamento_frente_col_cornelio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/625/424_2022_cobertura_quadra_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/626/425_2022_estrada_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/627/426_2022_manutencao_calcamento_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/628/427_2022_posto_saude_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/629/428_2022_estradas_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/630/429_2022_calcamento_rua_trajano.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/631/430_2022_pavimentacao_marginal_pr170.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/633/431_2022_alteracao_rotatorias.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/634/432_2022_estrada_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/635/433_2022_estrada_bueiro_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/636/434_2022_melhorias_escola_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/638/435_2022_reparos_rua_xv_novembro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/639/436_2022_reparos_rua_antonio_tussolini.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/640/437_2022_reparos_av_trifon_hanysz.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/641/438_2022_reparos_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/644/439_2022_lombada_rua_exp_antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/632/440_2022_lombada_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/642/441_2022_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/643/442_2022_estradas_zattar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/645/443_2022_reparos_ruas_rivail_a_gomes_e_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/637/444_2022_iluminacao_pub_rua_lauro_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/646/445_2022_reparos_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/647/446_2022_reforma_ponte_rio_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/648/447_2022_tapa_buraco_av_trifon_hanycs.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/649/448_2022_muro_posto_saude_ii_irmaos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/653/449_2022_estrada_santa_emilia_i.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/654/450_2022_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/655/451_2022_estradas_alecrim.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/656/452_2022_cameras_acesso_santa_maria_fax_ceu_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/657/453_2022_melhorias_rua_rivail_alberto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/658/454_2022_reg_fundiaria_moradores_dona_evanira.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/659/455_2022_manilhamento_travessa_oliria_n_ferreira.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/660/456_2022_estrada_fax_ribeiros_freski.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/661/457_2022_estrada_assentamento_silverio_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/662/458_2022_estrada_lajeado_feio_i_estrada_240.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/663/459_2022_melhorias_ruas_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/664/460_2022_estradas_arroio_bonito_ii.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/665/461_2022_estradas_santa_emilia_i_ii.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/666/462_2022_estradas_240_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/667/463_2022_retorno_atendimento_odontologico.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/668/464_2022_troca_cad_odonto_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/669/465_2022_estrada_arroio_bonito_ii.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/670/466_2022_estrada_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/671/467_2022_estrada_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/672/468_2022_estrada_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/673/469_2022_estradas_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/674/470_2022_programa_regularizacao_imoveis.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/675/471_2022_veiculo_4x4_patrulha_escolar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/676/472_2022_ponto_onibus_faxinal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/677/473_2022_aux_ser_gerais_cmei_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/678/474_2022_retirar_entulho_terra_av_brasil.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/683/475_2022_recape_rua_joao_maria_rocha.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/685/476_2022_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/686/477_2022_estrada_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/687/478_2022_ilum_pub_rua_alzirene_kitisula.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/688/479_2022_muro_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/689/480_2022_reparos_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/690/481_2022_pontos_onibus_todos_santos_sta_terezinha_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/691/482_2022_reparos_pista_skate.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/692/483_2022_sentido_unico_frente_esc_cecilia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/684/484_2022_estrada_pinhalzinho_pimpao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/693/485_2022_estrada_cerrinho_todos_santos_santana.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/694/486_2022_estrada_agrovila.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/695/487_2022_estrada_fax_francas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/696/488_2022_pavimentacao_rua_edison_martins.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/697/489_2022_reparos_rua_joaquim_f_freitas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/698/490_2022_calcamento_rua_joao_vicente_ramos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/699/491_2022_pontos_onibus_taquaras_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/700/492_2022_estrada_tres_barras_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/706/493_2022_estrada_mato_branco.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/707/494_2022_ilum_publica_rua_demetrio_streski.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/708/495_2022_estradas_todos_santos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/709/496_2022_estradas_santana.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/710/497_2022_ilum_publica_rua_serafim_ribas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/711/498_2022_epis_operadores_ecologicos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/712/499_2022_calcamento_rua_aprigio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/713/500_2022_tapa_buraco_rua_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/714/501_2022_calcamento_galerias_rua_arival_delle.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/715/502_2022_estradas_alecrim_freski.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/723/503_2022_limpeza_escolas_esfs.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/724/504_2022_estacionamento_pcd.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/725/505_2022_ilum_pub_rua_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/726/506_2022_ilum_pub_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/727/507_2022_estrada_agua_branca.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/732/508_2022_agua_bairro_baggio_ii.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/731/509_2022_limpeza_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/730/510_2022_estrada_freski.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/734/511_2022_estrada_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/735/512_2022_posto_rocio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/733/513_2022_estradas_invernadinha_iii.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/737/514_2022_ponto_onibus_fax_taquaras.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/739/515_2022_estradas_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/740/516_2022_melhorias_rua_pinhao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/741/517_2022_calcamento_rua_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/742/518_2022_ponto_onibus_assentamento_05_maio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/743/519_2022_estradas_faxinal_coutos.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/744/520_2022_melhorias_ruas_b_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/746/521_2022_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/747/522_2022_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/753/523_2022_calcamento_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/754/524_2022_lombada_prox_esf_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/755/525_2022_melhorias_rua_miguel_kruger_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/756/526_2022_iluminacao_pr170_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/757/527_2022_iluminacao_rua_eugenio_silva.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/765/528_2022_calcamento_ruas_lindouro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/770/529_2022_sinalizacao_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/769/530_2022_lombada_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/774/531_2022_estrada_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/775/532_2022_melhorias_rua_joao_rocha.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/776/533_2022_churrasqueira_espaco_coberto_parq_cel_lustosa.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/777/534_2022_estradas_agua_amarela.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/778/535_2022_retorno_reciclagem_aterro_sanitario.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/779/536_2022_melhorias_rua_rio_pinhao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/792/537_2022_estradas_alecrim_fax_francas.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/793/538_2022_calcamento_rua_leonora_hartt_baggio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/794/539_2022_asfalto_acesso_escola_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/796/540_2022_ponto_onibus_santana.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/797/541_2022_ponto_onibus_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/798/542_2022_estrada_zattar_avencal.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/801/543_2022_reformas_pontos_onibus_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/803/544_2022_calcamento_ruas_canarios_papagaio_pavao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/806/545_2022_ponto_onibus_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/807/546_2022_melhorias_rua_miguel_kruger.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/810/547_2022_ponto_onibus_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/811/548_2022_ponto_onibus_prox_forum.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/812/549_2022_troca_lampada_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/813/550_2022_estradas_gerais_240.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/814/551_2022_ponto_onibus_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/815/552_2022_estrada_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/819/553_2022_ponto_onibus_dona_aurea.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/820/554_2022_rua_bairro_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/821/555_2022_ponto_onibus_rua_judite_r_bueno.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/822/556_2022_cascalhamento_estradas_gerais_campina_faxinal_dos_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/823/557_2022_patrolamento_e_reposicao_de_cascalho_nas_estradas_da_localidade_de_campina_faxinal_dos_silverios_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/824/558_2022_ponto_onibus_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/825/559_2022_estrada_coutos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/826/560_2022_retomar_calcamento_rua_amaury_mendes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/827/561_2022_tapa_buraco_frente_borracharia_n_s_aparecida.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/828/562_2022_reposicao_de_cascalho_divineia_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/829/563_2022_estradas_sta_emilia_i_ii.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/830/564_2022_rotatoria_prox_xarnosk.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/831/565_2022_posto_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/832/566_2022_reparos_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/834/567_2022_estradas_mato_branco.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/841/568_2022_cameras_guardioes_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/842/569_2022_rua_papagaios.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/843/570_2022_terraplanagem_campo_futebol_comunidade_filhos_da_terra.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/844/571_2022_estrada_barreiro.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/848/572_2022_pavimentacao_rua_joaquim_ferreira_freitas.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/849/573_2022_instalacoes_de_cameras_nos_cemiterios_municipais_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/850/574_2022_sinalizacao_rua_camelias.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/852/calcamento_divineia_rua_uruguai.575_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_calcamento_576_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/854/577_2022_calcamento_rua_sebastiana.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/855/578_2022_pavimentacao_rua_das_canelas.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/859/579_2022_lombada_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/861/580_2022_calcamento_ruas_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/862/581_2022_reparos_iluminacao_ginasiao_estadio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/863/582_2022_iluminacao_quadra_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/866/583_2022_iluminacao_rua_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/867/584__2022_iluminacao_e_fechamento_da_quadra_de_areia_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/868/585_2022_reparos_nas_ruas_da_cidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/869/586_2022_reparos_na_rua_joao_ferreira_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/870/587_2022_contencao_agua_chuva_rua_butiazeiros.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/871/588_2022_iluminacao_ginasio_escola_frei_francisco.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/872/589_2022_recuperacao_rua_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/873/590_2022_recuperacao_rua_jose_vitorino_prestes.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/874/591_2022_manutencao_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/878/592-_indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/879/593-_indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_594_-_dona_evanira_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_595_d.e.r_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/887/596_-_lajeado_feio_ii_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/888/597-parquinho_escola_ribeiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/889/598_2022_estradas_lajeado_feio_i_ii.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao599_2022_cascalho_serra_da_cabra__assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_praca_eparquinho_n600_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/895/601_2022_sinalizacao_adequada_rua_das_rosas_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/896/602_2022_estradas_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/897/603_2022_estradas_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/898/calcamento_nossa_senhora_aparecida_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/899/605_2022_cameras_seguranca_escola_norberto.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/900/606_2022_atendimento_odontologico_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/901/607_2022_melhorias_ruas_dorival_f_caldas_e_joaquim_f_freitas.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/904/608_2022_reparos_muro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_estrada_sr_deco_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_610_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_611_2022_atendimento_medico_e_odontologico_no_rocio_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/908/612_2022_melhorias_nas_estradas_assentamento_do_rocio_assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/909/613_2022_melhorias_nas_estradas_do_assentamento_dos_silverios_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/910/614_2022manutencao_e_reparos_nas_estradas_rurais_comunidades_evangelica_avencal_e_regiao_da_campina_assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/917/617_2022_melhorias_posto_saude_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/918/618_2022_esgoto_rua_lauro.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/919/619_2022_calcamento_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/920/620_2022_rua_aprigio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/921/patrolamento_lajeado_01_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/922/iluminacao_pqno_anjo_assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/923/623_-_rua_joaquim_assinado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/927/624_2022_reparos_na_rua_7_de_setembro_proximo_a_rotatoria_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/932/625_2022_reparos_e_reposicao_de_cascalho_nas_ruas_do_bairro_pinheirinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/933/626_2022_melhorias_escola_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/934/627_2022_portao_reparos_cerca_ubs_divineia.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/935/628_2022_iluminacao_publica_bairro_araucaria.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/936/629_2022_lombada_prox_mercado_xarnosk.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/937/630_2022_cobertura_creche_tia_clarinha.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/938/631_2022_estrada_rocio_a_pimpao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/943/635_2022_placas_identificacao_localidades.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/944/636_2022_redutor_velocidade_sinalizacao_pr170.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/945/637_2022_iluminacao_muros_casa_familiar_rural.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/952/638_2022_reconstruir_ponte_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/947/639_2022_calcamento_rua_luiz_maciel.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/951/641_2022_cercado_cmei_tia_clarinha.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/954/642_2022_estradas_faxinal_francas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/955/643_2022_profissional_de_educacao_fisica_na_atencao_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/956/644_2022_reparos_rua_trajano_ferreira_santos.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/957/645_2022_iluminacao_publica_pr_459.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/959/iluminacao_divineia_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/961/647_2022_rede_pluvial_rua_lauro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/962/648_2022_iluminacao_publica_rua_19_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/963/iluminacao_divineia_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/964/650_2022_lombadas_divineia.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/965/quebra_molas_santa_maria_assinado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/966/iluminacao_snt_maria_assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/968/653_2022_estrada_fax_taquaras_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_654_estradas_pimpao2c_rocio_e_tres_barras_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/971/655_2022_recape_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/972/656_2022_uniformes_operadores_ecologicos.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/973/657_2022_esgoto_bairros_agua_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/974/658_2022_cascalho_prox_recanto_verde.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/975/659_2022_calcamento_na_rua_1.o_de_maio.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/976/660_2022_calcamento_rua_lauro_ferreira_caldas.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/977/661_2022_estradas_fax_taquaras_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/978/662_2022_estradas_assentamento_silverios.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/979/663_2022_estradas_assentamento_rocio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/980/664_2022_estradas_santana_cerrinho.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/984/665_2022_lombada_trifon.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/985/666_2022_lampadas_nossa_senhora_da_gloria.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/986/667_2022_melhorias_na_comunidade_de_agua_amarela.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/987/668_2022_melhorias_na_rua_jose_bischof.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/990/669_2022_rua_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/991/670_2022_estradas_francas_alecrim_bugio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/992/671_2022_limpeza_barracao_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/993/672_2022_francisco_ferreira_caldas.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/994/673_2022_rua_joao_ferreira_silva.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1005/674_2022_rua_manoel_m_almeida.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1006/675_estradas_rodeio_vermelho_butiazinho.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/682_2022_melhorias_rua_antonio_rocha.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/683_2022_calcamento_rua_amoreiras.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/684_2022_melhorias_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/685_2022_conclusao_calcamento_rua_sao_sebastiao_assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/686_2022_adequacao_no_nivel_do_asfalto_com_o_acostamento_na_pr170_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/687_2022_estradas_zattar_silverio_laranjal.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/688_2022_reforma_pontes_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/ponte_lageado_feio_assinado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/690_2022_reparos_parquinha_praca_darci_brolini.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/691_2022_descarregamento_de_dejetos_caminhao_limpa_fossa_assinado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1038/692_2022_construcao_de_parquinho_completo_e_ati_faxinal_dos_ribeiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/693_2022_melhorias_na_rua_jorge_ribas_bairro_dois_irmaos_assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/694_2022_melhorias_na_rua_otacilio_ferreira_da_silva_bairro_araucaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/695_2022_troca_manilhas_estrada_zattar.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/696_2022_manutencao_av_trifon_cruzamento_rua_anacleto_leopoldino.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/697_2022_pavimentar_rua_joaquin_ferreira_freitas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/698_2022_estrada_francas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/699_2022_troca_lampadas_iluminacao_pub_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/700_2022_ar_condicionado_capela.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1060/701_2022_estrada_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/702_2022_estrada_agrovila.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/703_2022_reforma_capela_mortuaria_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/704_2022_revitalizacao_pracas.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/705_2022_estrada_barreiros_ponte_rocio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/564/01_urg_especial_antep_1.154_plls_01_02_03.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/682/02_urg_especial_antep_1.158.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/729/05_info_reurb.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/728/06_urg_especial_antep_1.161.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/745/07_info_concessao_terreno_associacao_musicos.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/760/08_info_educacao_covid.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/772/09_convocacao_sec_krois.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/773/10_convocacao_sec_adm_juliana.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/838/11_info_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/839/12_info_servicos_convivencia.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/875/13_urg_simples_antep_1.169_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/891/15_urg_especial_antep_1.178.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/892/16_urg_especial_antep_1.176.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/924/17_info_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/960/18_cei_ref_denuncias_vereadora_luzyanna.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/995/19_info_transporte_eleitores_eleicoes_2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/996/20_urg_especial_antep_1.185.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/21_urg_especial_antep_1.190.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/22_urg_especial_antep_1.187.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/23_urg_simples_antep_1.182_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/24_urg_especial_antep_1.192_1.193.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/771/01_contas_executivo_2012.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/759/04_inicio_processo_digital.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/856/05_altera_diarias_legislativo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/10_regulamenta_13.o_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/703/01_modificativa_antep_1.165.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/758/02_supressiva_art._16_antep_1.162.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/768/03_modificativa-aditiva_ao_antep_1.162.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/840/04_modificativa_antep_1.170.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/857/05_modificativa_antep_1.170.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/876/06_modificativa_antep_1.169_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/877/07_emenda_antep_1.169_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/882/08_aditiva_antep_1.177.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/09_aditiva_antep_1.183-2022_-_carga_horaria_procuradores_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/563/1.154-2022_-_reposicao_servidores_executivo.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/583/1.155-2022_-_secretarias_municipais.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/584/1.156-2022_-_tombamento_-_alterado.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/585/1.157-2022_-_doacao_imovel_ao_col._santo_antonio.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/590/1.158-2022_-_rede_de_protecao_-_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/913/1.159_-_altera_regime_previdencia.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/915/1.160-2022_-_concede_imovel_direito_real_de_uso_-_ike_batatas_e_cereais.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/716/1.161-2022_-_servico_plantao_saude.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/650/antep_1.162-2022_-_fgs.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/652/1.163-2022_-_criacao_de_vaga_agente_de_saude.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/701/1.164-2022_-_cred_adi_supl_r_46.67545.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/702/1.165-2022_-_altera_lei_2.066-2019.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/717/1.167-2022_-_equiparacao_tecnicos.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/766/antep_1.169_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/767/1.170-2022_-_altera_diarias_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/780/1.171-2022_-_terreno_igreja_dto_real_uso.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/781/1.172-2022_-_programa_incentivo_horticultura.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/795/1.174-2022_-_uso_centro_eventos_atilio_chaves_e_revoga_lei_1.568-2010.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/833/1.175-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/851/1.176-2022_-_criacao_de_vaga_agente_de_saude_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/858/1.177-2022_-institui_o_programa_municipal_de_incentivo_a_cadeia_produtiva_da_erva-mate_no_municipio_de_pinhao_e_da_outras_providencias.docx.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/881/1.178-2022_-_programa_bovinocultura_leite.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/880/1.179-2022_-regulamenta_a_fixacao_do_piso_salarial_de_agente_comunitario_da_saude_e_dos_agentes_de_controle_de_endemias_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/894/1.180-2022_autoriza_credito_adicional_suplementar_e_especial_na_importancia_de_ate_r_850.61547.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/958/1.181-2022_-_funprev_-_divisao_de_massas.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/967/1.182-2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/988/antep_1.183-2022_-_altera_carga_horaria_procuradores.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/989/antep_1.184-2022_-_altera_remuneracao_conselheiros.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/997/1.185-2022_-_fixa_salario_base_aux_adm.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/1.186-2022_-_desapropriacao_terreno_rural.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/1.187-2022_-_dispoe_sobre_o_sistema_municipal_de_cultura_do_municipio_de_pinhao.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/1.188-2022_-_altera_lei_2.137_-_autoriza_areas_comerciais_parque_industrial.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/1.189-2022_-_concessao_dto_uso_-_assembleia_deus.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/1.190-2022_-_concessao_dto_real_uso_-_pinhopel.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/1.191-2022_-__modifica_o_art._9_lei_1.718_-_estatuto_magisterio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/1.192-2022_-_altera_art._6o_e_11_da_lei_2.206-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/1.193_-_autoriza_o_executivo_municipal_imovel_urbano_do_centro_de_tradicoes_gauchas__c.t.g..pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1067/1.194-2022_fixa_terco_ferias_secretarios.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1069/1.195-2022-institui-o-fundo-municipal-de-cultura.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/565/01_reajuste_servidores_da_camara.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/566/02_reajuste_subsidios_presidente_vereadores.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/607/pll_04-2022__parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/748/05_dec_uti_pub_estrada_acesso_eletrosul.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/800/06_bullyng_ciberbullyng_escolas.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/941/07_consignados_de_30_para_35.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/949/08-2022_associacao_de_desenvolvimento_comunitario_da_localidade_de_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/969/09-2022_-_titulo_cidadao_benemerito_francisco_delle.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/10-2022_-_alteracao_lei_2151-2021_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/589/01_congratulacoes_selia.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/679/02_congratulacoes_farmacia_agua_azul.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/680/03_congratulacoes_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/681/04_congratulacoes_pe_jose_alzimar.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/719/05_congratulacoes_sensei_ronerson.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/721/07_congratuacoes_academia_judo_pinhao.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/749/09_pesar_trajano_f_rocha_conde.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/750/10_pesar_evanira_sutil.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/751/11_pesar_arlindo_cardoso.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/752/12_pesar_leandro_loures.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/762/14_pesar_claro_nunes.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/764/16_congratualcoes_dra_mariane.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/782/17_congratulacoes_silvio_bastos.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/783/18_pesar_erondi_rocha_iensen.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/784/19_pesar_ari_custodio_amaral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/787/20_pesar_amauri_ressai_ferreira.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/788/21_pesar_luis_beira_tussulini.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/789/22_pesar_ivan_rubens_spengler.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/790/23_congratulacoes_jaira_fatima_syroka.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/804/24_pesar_nair_witeck.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/805/25_pesar_dr_joao.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/808/26_congratulacoes_dra_jeidy.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/809/27_repudio_audio_procurador_municipal.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/818/28_congratulacoes_alan_j_martins.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/836/30_pesar_maria_jose_f_almeida.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/837/31_pesar_adevino_zambruski_noca.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/845/32_congratulacoes_dra_magna_schmoor_sales.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/846/33_congratulacoes_dr__willian_jorge_f_fritsch.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/847/34_congratulacoes_dra_hellen_katherine_d_anzola.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/860/35_congratulacoes_marilda_ap_lachowski_franca.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/864/36_congratulacoes_atletas_futsal_feminino.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/865/37_congratulacoes_atletas_voleibol_masculino.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/902/39_pesar_juraci_camargo_mello.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/903/40_congratulacoes_pm_ref_atentado_guarapuava.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/916/41_congratulacoes_angus_limeira.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/928/42_congratulacoes_silvio_candido.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/929/43_congratulacoes_juarez_jose.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/930/44_congratulacoes_osvaldo_nickel.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/931/45_pesar_joao_caldas.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/981/46_congratulacoes_lorena_lacava.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/982/47_congratulacoes_maria_salete_lazarek.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/983/48_congratulacoes_3.a_idade.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/998/49_congratulacoes_maria_helena.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/999/50_congratulacoes_luiza_pilatti_tavares.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/51_congratulacoes_luize_tavares_borges.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1001/52_congratulacoes_helena_y_watanabe.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1002/53_congratulacoes_milena_orzechowski.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1003/54_congratulacoes_eduardo_freitas_ribas.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1004/55_pesar_francisco_ramos_batista.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/56_congratulacoes_odaiana_keuri_jocoski.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/57_congratulacoes_pamela_raissa_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/58_congratulacoes_roberta_oliveira_serapio.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/59_congratulacoes_kauany_cassia_ferreira_ulisses.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/60_congratulacoes_gustavo_marcelo_rolao_taborda.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/61_congratulacoes_joao_manuel_lima.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/62_pesar_antonio_sergio_liss.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/63_pesar_doralice_jesus_silva.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/64_pesar_luan_alves_caldas.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/65_congratulacoes_neli_beltrame.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/66_congratulacoes_denilda_ap_lima.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/67_congratulacoes_sebastiao_ari_martins.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/736/01_msg_veto_ao_pll_04-2022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/926/02_msg_veto_ao_pl_1.169-2022_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/antep_1.183-2022_-_substituto_-_altera_carga_horaria_procuradores.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/914/proposta_de_emenda_a_lei_organica_municipal_-_no_01_2022_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/925/orcamento_da_camara_para_2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/953/justificativa_vereador_elias_prestes.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/req_02-2022_mais_prazo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/2324/2._acordao_de_parecer_previo_-_110-22_-_stp.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/110128311_acordao_de_parecer_previo_-_130-22_-_stp.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/013423640_acordao_-_2229-22_-_stp.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H503"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="95.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="208.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="207.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>