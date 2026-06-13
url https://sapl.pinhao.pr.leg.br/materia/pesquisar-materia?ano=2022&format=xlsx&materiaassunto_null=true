--- v1 (2026-04-07)
+++ v2 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4016" uniqueCount="1880">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4009" uniqueCount="1876">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -5638,62 +5638,50 @@
     <t>Cleverson, Edson F., Jean, Samoel, Vinícius</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/req_02-2022_mais_prazo.pdf</t>
   </si>
   <si>
     <t>Requer a prorrogação do prazo para a apresentação do Relatório Final da CEI 01/2022, sendo de até 60 (sessenta) dias a contar da aprovação deste Requerimento.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>AcPaP</t>
   </si>
   <si>
     <t>Acórdão Parecer Prévio Tribunal Contas - PR</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/2324/2._acordao_de_parecer_previo_-_110-22_-_stp.pdf</t>
   </si>
   <si>
     <t>Acórdão de Parecer Prévio n.º 110/2022 - Tribunal Pleno - do Tribunal de Contas do Estado do Paraná, referente à Prestação de Contas do Poder Executivo do Município de Pinhão - PR, Exercício Financeiro de 2013, de responsabilidade do Sr. Dirceu José de Oliveira.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Acórdão de Parecer Prévio n.º 130/2022 - Tribunal Pleno - do Tribunal de Contas do Estado do Paraná, referente à Prestação de Contas do Poder Executivo do Município de Pinhão - PR, Exercício Financeiro de 2011, de responsabilidade do Sr. José Vitorino Prestes.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/013423640_acordao_-_2229-22_-_stp.pdf</t>
   </si>
   <si>
     <t>Acórdão de Parecer Prévio n.º 2.229/2022 - Tribunal Pleno - do Tribunal de Contas do Estado do Paraná, referente à Prestação de Contas do Poder Executivo do Município de Pinhão - PR, Exercício Financeiro de 2016, de responsabilidade do Sr. Dirceu José de Oliveira.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -6009,56 +5997,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/582/373_2022_estrada_poco_grande_serrinho_ferreiras.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/568/374_2022_estrada_alto_pimpao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/569/375_2022_estrada_pinhao_a_balsa_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/570/376_2022_estrada_alto_iguacu.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/571/377_2022_estrada_sao_roquinho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/575/378_2022_travessia_pedestres_trevo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/576/379_2022_melhorias_rua_pedro_caldas_silveira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/577/380_2022_reparos_rua_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/579/381_2022_estrada_sao_roque_agua_amarela.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/580/382_2022_iluminacao_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/581/383_2022_iluminacao_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/578/384_2022_escola_mun_frei_francisco.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/572/385_2022_iluminacao_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/573/386_2022_iluminacao_rua_n_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/574/387_2022_calcamento_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/591/388_2022_estradas_santa_emilia_ii.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/592/389_2022_estradas_agrovila.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/609/390_2022_lampadas_led_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/586/391_2022_estrada_pocinhos_pinhalzinho_barreiros.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/587/392_2022_estradas_lajeado_fio_i_ii.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/588/393_2022_melhorias_rua_basilio_grosko.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/593/394_2022_pavimento_rua_cornelio_p_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/594/395_2022_limpeza_galeria_centro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/595/396_2022_limpeza_canaletas_bueiros_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/596/397_2022_pedra_estrada_fax_freski.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/597/398_2022_ponto_onibus_taquaras.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/598/399_2022_manilha_bueiro_rua_norberto_serapio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/599/400_2022_melhorias_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/600/401_2022_melhorias_estradas_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/601/402_2022_iluminacao_rua_basilio_grosko.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/602/403_2022_iluminacao_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/603/404_2022_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/604/405_2022_reforma_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/605/406_2022_iluminacao_pr_170_trevo_a_trevo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/606/407_2022_nova_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/608/408_2022_pavimentacao_rua_antonio_p_carvalho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/610/409_2022_faixas_pedestres_ruas_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/620/410_2022_estrada_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/621/411_2022_calcamento_trevo_esc_norberto_serapio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/622/412_2022_ampliacao_escola_norberto_serapio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/611/413_2022_patrolamento_cascalho_ruas_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/616/414_2022_lombadas_bairro_azaleia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/618/415_2022_manutencao_rua_manoel_m_almeida.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/617/416_2022_estrada_humaita.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/614/417_2022_mata_burro_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/615/418_2022_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/619/419_2022_manutencao_rua_joaquim_f_freitas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/612/420_2022_estrada_poco_grande_ferreiras_albinos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/613/421_2022_posto_saude_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/623/422_2022_estrada_santa_emilia_ii.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/624/423_2022_calcamento_frente_col_cornelio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/625/424_2022_cobertura_quadra_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/626/425_2022_estrada_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/627/426_2022_manutencao_calcamento_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/628/427_2022_posto_saude_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/629/428_2022_estradas_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/630/429_2022_calcamento_rua_trajano.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/631/430_2022_pavimentacao_marginal_pr170.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/633/431_2022_alteracao_rotatorias.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/634/432_2022_estrada_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/635/433_2022_estrada_bueiro_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/636/434_2022_melhorias_escola_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/638/435_2022_reparos_rua_xv_novembro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/639/436_2022_reparos_rua_antonio_tussolini.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/640/437_2022_reparos_av_trifon_hanysz.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/641/438_2022_reparos_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/644/439_2022_lombada_rua_exp_antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/632/440_2022_lombada_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/642/441_2022_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/643/442_2022_estradas_zattar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/645/443_2022_reparos_ruas_rivail_a_gomes_e_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/637/444_2022_iluminacao_pub_rua_lauro_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/646/445_2022_reparos_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/647/446_2022_reforma_ponte_rio_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/648/447_2022_tapa_buraco_av_trifon_hanycs.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/649/448_2022_muro_posto_saude_ii_irmaos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/653/449_2022_estrada_santa_emilia_i.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/654/450_2022_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/655/451_2022_estradas_alecrim.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/656/452_2022_cameras_acesso_santa_maria_fax_ceu_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/657/453_2022_melhorias_rua_rivail_alberto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/658/454_2022_reg_fundiaria_moradores_dona_evanira.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/659/455_2022_manilhamento_travessa_oliria_n_ferreira.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/660/456_2022_estrada_fax_ribeiros_freski.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/661/457_2022_estrada_assentamento_silverio_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/662/458_2022_estrada_lajeado_feio_i_estrada_240.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/663/459_2022_melhorias_ruas_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/664/460_2022_estradas_arroio_bonito_ii.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/665/461_2022_estradas_santa_emilia_i_ii.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/666/462_2022_estradas_240_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/667/463_2022_retorno_atendimento_odontologico.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/668/464_2022_troca_cad_odonto_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/669/465_2022_estrada_arroio_bonito_ii.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/670/466_2022_estrada_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/671/467_2022_estrada_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/672/468_2022_estrada_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/673/469_2022_estradas_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/674/470_2022_programa_regularizacao_imoveis.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/675/471_2022_veiculo_4x4_patrulha_escolar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/676/472_2022_ponto_onibus_faxinal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/677/473_2022_aux_ser_gerais_cmei_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/678/474_2022_retirar_entulho_terra_av_brasil.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/683/475_2022_recape_rua_joao_maria_rocha.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/685/476_2022_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/686/477_2022_estrada_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/687/478_2022_ilum_pub_rua_alzirene_kitisula.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/688/479_2022_muro_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/689/480_2022_reparos_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/690/481_2022_pontos_onibus_todos_santos_sta_terezinha_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/691/482_2022_reparos_pista_skate.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/692/483_2022_sentido_unico_frente_esc_cecilia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/684/484_2022_estrada_pinhalzinho_pimpao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/693/485_2022_estrada_cerrinho_todos_santos_santana.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/694/486_2022_estrada_agrovila.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/695/487_2022_estrada_fax_francas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/696/488_2022_pavimentacao_rua_edison_martins.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/697/489_2022_reparos_rua_joaquim_f_freitas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/698/490_2022_calcamento_rua_joao_vicente_ramos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/699/491_2022_pontos_onibus_taquaras_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/700/492_2022_estrada_tres_barras_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/706/493_2022_estrada_mato_branco.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/707/494_2022_ilum_publica_rua_demetrio_streski.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/708/495_2022_estradas_todos_santos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/709/496_2022_estradas_santana.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/710/497_2022_ilum_publica_rua_serafim_ribas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/711/498_2022_epis_operadores_ecologicos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/712/499_2022_calcamento_rua_aprigio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/713/500_2022_tapa_buraco_rua_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/714/501_2022_calcamento_galerias_rua_arival_delle.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/715/502_2022_estradas_alecrim_freski.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/723/503_2022_limpeza_escolas_esfs.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/724/504_2022_estacionamento_pcd.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/725/505_2022_ilum_pub_rua_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/726/506_2022_ilum_pub_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/727/507_2022_estrada_agua_branca.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/732/508_2022_agua_bairro_baggio_ii.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/731/509_2022_limpeza_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/730/510_2022_estrada_freski.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/734/511_2022_estrada_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/735/512_2022_posto_rocio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/733/513_2022_estradas_invernadinha_iii.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/737/514_2022_ponto_onibus_fax_taquaras.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/739/515_2022_estradas_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/740/516_2022_melhorias_rua_pinhao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/741/517_2022_calcamento_rua_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/742/518_2022_ponto_onibus_assentamento_05_maio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/743/519_2022_estradas_faxinal_coutos.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/744/520_2022_melhorias_ruas_b_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/746/521_2022_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/747/522_2022_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/753/523_2022_calcamento_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/754/524_2022_lombada_prox_esf_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/755/525_2022_melhorias_rua_miguel_kruger_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/756/526_2022_iluminacao_pr170_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/757/527_2022_iluminacao_rua_eugenio_silva.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/765/528_2022_calcamento_ruas_lindouro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/770/529_2022_sinalizacao_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/769/530_2022_lombada_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/774/531_2022_estrada_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/775/532_2022_melhorias_rua_joao_rocha.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/776/533_2022_churrasqueira_espaco_coberto_parq_cel_lustosa.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/777/534_2022_estradas_agua_amarela.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/778/535_2022_retorno_reciclagem_aterro_sanitario.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/779/536_2022_melhorias_rua_rio_pinhao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/792/537_2022_estradas_alecrim_fax_francas.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/793/538_2022_calcamento_rua_leonora_hartt_baggio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/794/539_2022_asfalto_acesso_escola_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/796/540_2022_ponto_onibus_santana.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/797/541_2022_ponto_onibus_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/798/542_2022_estrada_zattar_avencal.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/801/543_2022_reformas_pontos_onibus_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/803/544_2022_calcamento_ruas_canarios_papagaio_pavao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/806/545_2022_ponto_onibus_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/807/546_2022_melhorias_rua_miguel_kruger.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/810/547_2022_ponto_onibus_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/811/548_2022_ponto_onibus_prox_forum.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/812/549_2022_troca_lampada_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/813/550_2022_estradas_gerais_240.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/814/551_2022_ponto_onibus_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/815/552_2022_estrada_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/819/553_2022_ponto_onibus_dona_aurea.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/820/554_2022_rua_bairro_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/821/555_2022_ponto_onibus_rua_judite_r_bueno.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/822/556_2022_cascalhamento_estradas_gerais_campina_faxinal_dos_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/823/557_2022_patrolamento_e_reposicao_de_cascalho_nas_estradas_da_localidade_de_campina_faxinal_dos_silverios_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/824/558_2022_ponto_onibus_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/825/559_2022_estrada_coutos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/826/560_2022_retomar_calcamento_rua_amaury_mendes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/827/561_2022_tapa_buraco_frente_borracharia_n_s_aparecida.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/828/562_2022_reposicao_de_cascalho_divineia_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/829/563_2022_estradas_sta_emilia_i_ii.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/830/564_2022_rotatoria_prox_xarnosk.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/831/565_2022_posto_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/832/566_2022_reparos_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/834/567_2022_estradas_mato_branco.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/841/568_2022_cameras_guardioes_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/842/569_2022_rua_papagaios.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/843/570_2022_terraplanagem_campo_futebol_comunidade_filhos_da_terra.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/844/571_2022_estrada_barreiro.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/848/572_2022_pavimentacao_rua_joaquim_ferreira_freitas.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/849/573_2022_instalacoes_de_cameras_nos_cemiterios_municipais_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/850/574_2022_sinalizacao_rua_camelias.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/852/calcamento_divineia_rua_uruguai.575_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_calcamento_576_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/854/577_2022_calcamento_rua_sebastiana.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/855/578_2022_pavimentacao_rua_das_canelas.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/859/579_2022_lombada_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/861/580_2022_calcamento_ruas_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/862/581_2022_reparos_iluminacao_ginasiao_estadio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/863/582_2022_iluminacao_quadra_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/866/583_2022_iluminacao_rua_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/867/584__2022_iluminacao_e_fechamento_da_quadra_de_areia_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/868/585_2022_reparos_nas_ruas_da_cidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/869/586_2022_reparos_na_rua_joao_ferreira_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/870/587_2022_contencao_agua_chuva_rua_butiazeiros.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/871/588_2022_iluminacao_ginasio_escola_frei_francisco.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/872/589_2022_recuperacao_rua_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/873/590_2022_recuperacao_rua_jose_vitorino_prestes.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/874/591_2022_manutencao_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/878/592-_indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/879/593-_indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_594_-_dona_evanira_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_595_d.e.r_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/887/596_-_lajeado_feio_ii_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/888/597-parquinho_escola_ribeiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/889/598_2022_estradas_lajeado_feio_i_ii.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao599_2022_cascalho_serra_da_cabra__assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_praca_eparquinho_n600_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/895/601_2022_sinalizacao_adequada_rua_das_rosas_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/896/602_2022_estradas_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/897/603_2022_estradas_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/898/calcamento_nossa_senhora_aparecida_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/899/605_2022_cameras_seguranca_escola_norberto.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/900/606_2022_atendimento_odontologico_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/901/607_2022_melhorias_ruas_dorival_f_caldas_e_joaquim_f_freitas.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/904/608_2022_reparos_muro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_estrada_sr_deco_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_610_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_611_2022_atendimento_medico_e_odontologico_no_rocio_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/908/612_2022_melhorias_nas_estradas_assentamento_do_rocio_assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/909/613_2022_melhorias_nas_estradas_do_assentamento_dos_silverios_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/910/614_2022manutencao_e_reparos_nas_estradas_rurais_comunidades_evangelica_avencal_e_regiao_da_campina_assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/917/617_2022_melhorias_posto_saude_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/918/618_2022_esgoto_rua_lauro.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/919/619_2022_calcamento_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/920/620_2022_rua_aprigio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/921/patrolamento_lajeado_01_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/922/iluminacao_pqno_anjo_assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/923/623_-_rua_joaquim_assinado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/927/624_2022_reparos_na_rua_7_de_setembro_proximo_a_rotatoria_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/932/625_2022_reparos_e_reposicao_de_cascalho_nas_ruas_do_bairro_pinheirinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/933/626_2022_melhorias_escola_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/934/627_2022_portao_reparos_cerca_ubs_divineia.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/935/628_2022_iluminacao_publica_bairro_araucaria.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/936/629_2022_lombada_prox_mercado_xarnosk.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/937/630_2022_cobertura_creche_tia_clarinha.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/938/631_2022_estrada_rocio_a_pimpao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/943/635_2022_placas_identificacao_localidades.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/944/636_2022_redutor_velocidade_sinalizacao_pr170.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/945/637_2022_iluminacao_muros_casa_familiar_rural.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/952/638_2022_reconstruir_ponte_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/947/639_2022_calcamento_rua_luiz_maciel.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/951/641_2022_cercado_cmei_tia_clarinha.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/954/642_2022_estradas_faxinal_francas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/955/643_2022_profissional_de_educacao_fisica_na_atencao_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/956/644_2022_reparos_rua_trajano_ferreira_santos.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/957/645_2022_iluminacao_publica_pr_459.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/959/iluminacao_divineia_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/961/647_2022_rede_pluvial_rua_lauro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/962/648_2022_iluminacao_publica_rua_19_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/963/iluminacao_divineia_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/964/650_2022_lombadas_divineia.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/965/quebra_molas_santa_maria_assinado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/966/iluminacao_snt_maria_assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/968/653_2022_estrada_fax_taquaras_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_654_estradas_pimpao2c_rocio_e_tres_barras_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/971/655_2022_recape_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/972/656_2022_uniformes_operadores_ecologicos.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/973/657_2022_esgoto_bairros_agua_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/974/658_2022_cascalho_prox_recanto_verde.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/975/659_2022_calcamento_na_rua_1.o_de_maio.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/976/660_2022_calcamento_rua_lauro_ferreira_caldas.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/977/661_2022_estradas_fax_taquaras_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/978/662_2022_estradas_assentamento_silverios.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/979/663_2022_estradas_assentamento_rocio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/980/664_2022_estradas_santana_cerrinho.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/984/665_2022_lombada_trifon.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/985/666_2022_lampadas_nossa_senhora_da_gloria.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/986/667_2022_melhorias_na_comunidade_de_agua_amarela.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/987/668_2022_melhorias_na_rua_jose_bischof.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/990/669_2022_rua_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/991/670_2022_estradas_francas_alecrim_bugio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/992/671_2022_limpeza_barracao_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/993/672_2022_francisco_ferreira_caldas.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/994/673_2022_rua_joao_ferreira_silva.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1005/674_2022_rua_manoel_m_almeida.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1006/675_estradas_rodeio_vermelho_butiazinho.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/682_2022_melhorias_rua_antonio_rocha.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/683_2022_calcamento_rua_amoreiras.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/684_2022_melhorias_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/685_2022_conclusao_calcamento_rua_sao_sebastiao_assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/686_2022_adequacao_no_nivel_do_asfalto_com_o_acostamento_na_pr170_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/687_2022_estradas_zattar_silverio_laranjal.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/688_2022_reforma_pontes_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/ponte_lageado_feio_assinado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/690_2022_reparos_parquinha_praca_darci_brolini.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/691_2022_descarregamento_de_dejetos_caminhao_limpa_fossa_assinado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1038/692_2022_construcao_de_parquinho_completo_e_ati_faxinal_dos_ribeiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/693_2022_melhorias_na_rua_jorge_ribas_bairro_dois_irmaos_assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/694_2022_melhorias_na_rua_otacilio_ferreira_da_silva_bairro_araucaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/695_2022_troca_manilhas_estrada_zattar.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/696_2022_manutencao_av_trifon_cruzamento_rua_anacleto_leopoldino.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/697_2022_pavimentar_rua_joaquin_ferreira_freitas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/698_2022_estrada_francas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/699_2022_troca_lampadas_iluminacao_pub_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/700_2022_ar_condicionado_capela.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1060/701_2022_estrada_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/702_2022_estrada_agrovila.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/703_2022_reforma_capela_mortuaria_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/704_2022_revitalizacao_pracas.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/705_2022_estrada_barreiros_ponte_rocio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/564/01_urg_especial_antep_1.154_plls_01_02_03.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/682/02_urg_especial_antep_1.158.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/729/05_info_reurb.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/728/06_urg_especial_antep_1.161.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/745/07_info_concessao_terreno_associacao_musicos.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/760/08_info_educacao_covid.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/772/09_convocacao_sec_krois.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/773/10_convocacao_sec_adm_juliana.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/838/11_info_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/839/12_info_servicos_convivencia.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/875/13_urg_simples_antep_1.169_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/891/15_urg_especial_antep_1.178.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/892/16_urg_especial_antep_1.176.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/924/17_info_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/960/18_cei_ref_denuncias_vereadora_luzyanna.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/995/19_info_transporte_eleitores_eleicoes_2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/996/20_urg_especial_antep_1.185.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/21_urg_especial_antep_1.190.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/22_urg_especial_antep_1.187.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/23_urg_simples_antep_1.182_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/24_urg_especial_antep_1.192_1.193.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/771/01_contas_executivo_2012.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/759/04_inicio_processo_digital.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/856/05_altera_diarias_legislativo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/10_regulamenta_13.o_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/703/01_modificativa_antep_1.165.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/758/02_supressiva_art._16_antep_1.162.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/768/03_modificativa-aditiva_ao_antep_1.162.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/840/04_modificativa_antep_1.170.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/857/05_modificativa_antep_1.170.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/876/06_modificativa_antep_1.169_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/877/07_emenda_antep_1.169_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/882/08_aditiva_antep_1.177.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/09_aditiva_antep_1.183-2022_-_carga_horaria_procuradores_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/563/1.154-2022_-_reposicao_servidores_executivo.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/583/1.155-2022_-_secretarias_municipais.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/584/1.156-2022_-_tombamento_-_alterado.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/585/1.157-2022_-_doacao_imovel_ao_col._santo_antonio.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/590/1.158-2022_-_rede_de_protecao_-_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/913/1.159_-_altera_regime_previdencia.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/915/1.160-2022_-_concede_imovel_direito_real_de_uso_-_ike_batatas_e_cereais.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/716/1.161-2022_-_servico_plantao_saude.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/650/antep_1.162-2022_-_fgs.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/652/1.163-2022_-_criacao_de_vaga_agente_de_saude.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/701/1.164-2022_-_cred_adi_supl_r_46.67545.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/702/1.165-2022_-_altera_lei_2.066-2019.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/717/1.167-2022_-_equiparacao_tecnicos.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/766/antep_1.169_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/767/1.170-2022_-_altera_diarias_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/780/1.171-2022_-_terreno_igreja_dto_real_uso.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/781/1.172-2022_-_programa_incentivo_horticultura.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/795/1.174-2022_-_uso_centro_eventos_atilio_chaves_e_revoga_lei_1.568-2010.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/833/1.175-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/851/1.176-2022_-_criacao_de_vaga_agente_de_saude_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/858/1.177-2022_-institui_o_programa_municipal_de_incentivo_a_cadeia_produtiva_da_erva-mate_no_municipio_de_pinhao_e_da_outras_providencias.docx.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/881/1.178-2022_-_programa_bovinocultura_leite.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/880/1.179-2022_-regulamenta_a_fixacao_do_piso_salarial_de_agente_comunitario_da_saude_e_dos_agentes_de_controle_de_endemias_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/894/1.180-2022_autoriza_credito_adicional_suplementar_e_especial_na_importancia_de_ate_r_850.61547.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/958/1.181-2022_-_funprev_-_divisao_de_massas.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/967/1.182-2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/988/antep_1.183-2022_-_altera_carga_horaria_procuradores.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/989/antep_1.184-2022_-_altera_remuneracao_conselheiros.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/997/1.185-2022_-_fixa_salario_base_aux_adm.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/1.186-2022_-_desapropriacao_terreno_rural.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/1.187-2022_-_dispoe_sobre_o_sistema_municipal_de_cultura_do_municipio_de_pinhao.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/1.188-2022_-_altera_lei_2.137_-_autoriza_areas_comerciais_parque_industrial.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/1.189-2022_-_concessao_dto_uso_-_assembleia_deus.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/1.190-2022_-_concessao_dto_real_uso_-_pinhopel.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/1.191-2022_-__modifica_o_art._9_lei_1.718_-_estatuto_magisterio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/1.192-2022_-_altera_art._6o_e_11_da_lei_2.206-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/1.193_-_autoriza_o_executivo_municipal_imovel_urbano_do_centro_de_tradicoes_gauchas__c.t.g..pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1067/1.194-2022_fixa_terco_ferias_secretarios.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1069/1.195-2022-institui-o-fundo-municipal-de-cultura.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/565/01_reajuste_servidores_da_camara.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/566/02_reajuste_subsidios_presidente_vereadores.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/607/pll_04-2022__parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/748/05_dec_uti_pub_estrada_acesso_eletrosul.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/800/06_bullyng_ciberbullyng_escolas.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/941/07_consignados_de_30_para_35.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/949/08-2022_associacao_de_desenvolvimento_comunitario_da_localidade_de_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/969/09-2022_-_titulo_cidadao_benemerito_francisco_delle.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/10-2022_-_alteracao_lei_2151-2021_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/589/01_congratulacoes_selia.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/679/02_congratulacoes_farmacia_agua_azul.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/680/03_congratulacoes_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/681/04_congratulacoes_pe_jose_alzimar.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/719/05_congratulacoes_sensei_ronerson.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/721/07_congratuacoes_academia_judo_pinhao.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/749/09_pesar_trajano_f_rocha_conde.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/750/10_pesar_evanira_sutil.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/751/11_pesar_arlindo_cardoso.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/752/12_pesar_leandro_loures.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/762/14_pesar_claro_nunes.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/764/16_congratualcoes_dra_mariane.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/782/17_congratulacoes_silvio_bastos.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/783/18_pesar_erondi_rocha_iensen.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/784/19_pesar_ari_custodio_amaral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/787/20_pesar_amauri_ressai_ferreira.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/788/21_pesar_luis_beira_tussulini.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/789/22_pesar_ivan_rubens_spengler.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/790/23_congratulacoes_jaira_fatima_syroka.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/804/24_pesar_nair_witeck.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/805/25_pesar_dr_joao.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/808/26_congratulacoes_dra_jeidy.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/809/27_repudio_audio_procurador_municipal.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/818/28_congratulacoes_alan_j_martins.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/836/30_pesar_maria_jose_f_almeida.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/837/31_pesar_adevino_zambruski_noca.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/845/32_congratulacoes_dra_magna_schmoor_sales.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/846/33_congratulacoes_dr__willian_jorge_f_fritsch.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/847/34_congratulacoes_dra_hellen_katherine_d_anzola.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/860/35_congratulacoes_marilda_ap_lachowski_franca.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/864/36_congratulacoes_atletas_futsal_feminino.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/865/37_congratulacoes_atletas_voleibol_masculino.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/902/39_pesar_juraci_camargo_mello.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/903/40_congratulacoes_pm_ref_atentado_guarapuava.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/916/41_congratulacoes_angus_limeira.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/928/42_congratulacoes_silvio_candido.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/929/43_congratulacoes_juarez_jose.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/930/44_congratulacoes_osvaldo_nickel.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/931/45_pesar_joao_caldas.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/981/46_congratulacoes_lorena_lacava.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/982/47_congratulacoes_maria_salete_lazarek.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/983/48_congratulacoes_3.a_idade.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/998/49_congratulacoes_maria_helena.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/999/50_congratulacoes_luiza_pilatti_tavares.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/51_congratulacoes_luize_tavares_borges.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1001/52_congratulacoes_helena_y_watanabe.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1002/53_congratulacoes_milena_orzechowski.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1003/54_congratulacoes_eduardo_freitas_ribas.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1004/55_pesar_francisco_ramos_batista.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/56_congratulacoes_odaiana_keuri_jocoski.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/57_congratulacoes_pamela_raissa_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/58_congratulacoes_roberta_oliveira_serapio.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/59_congratulacoes_kauany_cassia_ferreira_ulisses.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/60_congratulacoes_gustavo_marcelo_rolao_taborda.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/61_congratulacoes_joao_manuel_lima.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/62_pesar_antonio_sergio_liss.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/63_pesar_doralice_jesus_silva.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/64_pesar_luan_alves_caldas.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/65_congratulacoes_neli_beltrame.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/66_congratulacoes_denilda_ap_lima.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/67_congratulacoes_sebastiao_ari_martins.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/736/01_msg_veto_ao_pll_04-2022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/926/02_msg_veto_ao_pl_1.169-2022_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/antep_1.183-2022_-_substituto_-_altera_carga_horaria_procuradores.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/914/proposta_de_emenda_a_lei_organica_municipal_-_no_01_2022_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/925/orcamento_da_camara_para_2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/953/justificativa_vereador_elias_prestes.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/req_02-2022_mais_prazo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/2324/2._acordao_de_parecer_previo_-_110-22_-_stp.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/110128311_acordao_de_parecer_previo_-_130-22_-_stp.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/013423640_acordao_-_2229-22_-_stp.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/582/373_2022_estrada_poco_grande_serrinho_ferreiras.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/568/374_2022_estrada_alto_pimpao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/569/375_2022_estrada_pinhao_a_balsa_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/570/376_2022_estrada_alto_iguacu.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/571/377_2022_estrada_sao_roquinho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/575/378_2022_travessia_pedestres_trevo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/576/379_2022_melhorias_rua_pedro_caldas_silveira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/577/380_2022_reparos_rua_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/579/381_2022_estrada_sao_roque_agua_amarela.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/580/382_2022_iluminacao_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/581/383_2022_iluminacao_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/578/384_2022_escola_mun_frei_francisco.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/572/385_2022_iluminacao_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/573/386_2022_iluminacao_rua_n_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/574/387_2022_calcamento_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/591/388_2022_estradas_santa_emilia_ii.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/592/389_2022_estradas_agrovila.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/609/390_2022_lampadas_led_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/586/391_2022_estrada_pocinhos_pinhalzinho_barreiros.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/587/392_2022_estradas_lajeado_fio_i_ii.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/588/393_2022_melhorias_rua_basilio_grosko.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/593/394_2022_pavimento_rua_cornelio_p_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/594/395_2022_limpeza_galeria_centro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/595/396_2022_limpeza_canaletas_bueiros_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/596/397_2022_pedra_estrada_fax_freski.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/597/398_2022_ponto_onibus_taquaras.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/598/399_2022_manilha_bueiro_rua_norberto_serapio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/599/400_2022_melhorias_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/600/401_2022_melhorias_estradas_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/601/402_2022_iluminacao_rua_basilio_grosko.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/602/403_2022_iluminacao_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/603/404_2022_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/604/405_2022_reforma_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/605/406_2022_iluminacao_pr_170_trevo_a_trevo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/606/407_2022_nova_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/608/408_2022_pavimentacao_rua_antonio_p_carvalho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/610/409_2022_faixas_pedestres_ruas_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/620/410_2022_estrada_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/621/411_2022_calcamento_trevo_esc_norberto_serapio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/622/412_2022_ampliacao_escola_norberto_serapio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/611/413_2022_patrolamento_cascalho_ruas_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/616/414_2022_lombadas_bairro_azaleia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/618/415_2022_manutencao_rua_manoel_m_almeida.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/617/416_2022_estrada_humaita.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/614/417_2022_mata_burro_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/615/418_2022_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/619/419_2022_manutencao_rua_joaquim_f_freitas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/612/420_2022_estrada_poco_grande_ferreiras_albinos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/613/421_2022_posto_saude_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/623/422_2022_estrada_santa_emilia_ii.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/624/423_2022_calcamento_frente_col_cornelio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/625/424_2022_cobertura_quadra_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/626/425_2022_estrada_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/627/426_2022_manutencao_calcamento_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/628/427_2022_posto_saude_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/629/428_2022_estradas_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/630/429_2022_calcamento_rua_trajano.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/631/430_2022_pavimentacao_marginal_pr170.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/633/431_2022_alteracao_rotatorias.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/634/432_2022_estrada_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/635/433_2022_estrada_bueiro_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/636/434_2022_melhorias_escola_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/638/435_2022_reparos_rua_xv_novembro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/639/436_2022_reparos_rua_antonio_tussolini.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/640/437_2022_reparos_av_trifon_hanysz.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/641/438_2022_reparos_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/644/439_2022_lombada_rua_exp_antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/632/440_2022_lombada_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/642/441_2022_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/643/442_2022_estradas_zattar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/645/443_2022_reparos_ruas_rivail_a_gomes_e_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/637/444_2022_iluminacao_pub_rua_lauro_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/646/445_2022_reparos_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/647/446_2022_reforma_ponte_rio_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/648/447_2022_tapa_buraco_av_trifon_hanycs.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/649/448_2022_muro_posto_saude_ii_irmaos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/653/449_2022_estrada_santa_emilia_i.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/654/450_2022_estrada_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/655/451_2022_estradas_alecrim.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/656/452_2022_cameras_acesso_santa_maria_fax_ceu_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/657/453_2022_melhorias_rua_rivail_alberto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/658/454_2022_reg_fundiaria_moradores_dona_evanira.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/659/455_2022_manilhamento_travessa_oliria_n_ferreira.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/660/456_2022_estrada_fax_ribeiros_freski.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/661/457_2022_estrada_assentamento_silverio_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/662/458_2022_estrada_lajeado_feio_i_estrada_240.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/663/459_2022_melhorias_ruas_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/664/460_2022_estradas_arroio_bonito_ii.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/665/461_2022_estradas_santa_emilia_i_ii.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/666/462_2022_estradas_240_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/667/463_2022_retorno_atendimento_odontologico.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/668/464_2022_troca_cad_odonto_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/669/465_2022_estrada_arroio_bonito_ii.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/670/466_2022_estrada_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/671/467_2022_estrada_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/672/468_2022_estrada_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/673/469_2022_estradas_serra_cabra.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/674/470_2022_programa_regularizacao_imoveis.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/675/471_2022_veiculo_4x4_patrulha_escolar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/676/472_2022_ponto_onibus_faxinal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/677/473_2022_aux_ser_gerais_cmei_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/678/474_2022_retirar_entulho_terra_av_brasil.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/683/475_2022_recape_rua_joao_maria_rocha.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/685/476_2022_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/686/477_2022_estrada_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/687/478_2022_ilum_pub_rua_alzirene_kitisula.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/688/479_2022_muro_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/689/480_2022_reparos_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/690/481_2022_pontos_onibus_todos_santos_sta_terezinha_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/691/482_2022_reparos_pista_skate.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/692/483_2022_sentido_unico_frente_esc_cecilia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/684/484_2022_estrada_pinhalzinho_pimpao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/693/485_2022_estrada_cerrinho_todos_santos_santana.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/694/486_2022_estrada_agrovila.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/695/487_2022_estrada_fax_francas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/696/488_2022_pavimentacao_rua_edison_martins.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/697/489_2022_reparos_rua_joaquim_f_freitas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/698/490_2022_calcamento_rua_joao_vicente_ramos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/699/491_2022_pontos_onibus_taquaras_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/700/492_2022_estrada_tres_barras_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/706/493_2022_estrada_mato_branco.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/707/494_2022_ilum_publica_rua_demetrio_streski.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/708/495_2022_estradas_todos_santos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/709/496_2022_estradas_santana.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/710/497_2022_ilum_publica_rua_serafim_ribas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/711/498_2022_epis_operadores_ecologicos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/712/499_2022_calcamento_rua_aprigio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/713/500_2022_tapa_buraco_rua_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/714/501_2022_calcamento_galerias_rua_arival_delle.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/715/502_2022_estradas_alecrim_freski.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/723/503_2022_limpeza_escolas_esfs.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/724/504_2022_estacionamento_pcd.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/725/505_2022_ilum_pub_rua_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/726/506_2022_ilum_pub_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/727/507_2022_estrada_agua_branca.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/732/508_2022_agua_bairro_baggio_ii.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/731/509_2022_limpeza_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/730/510_2022_estrada_freski.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/734/511_2022_estrada_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/735/512_2022_posto_rocio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/733/513_2022_estradas_invernadinha_iii.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/737/514_2022_ponto_onibus_fax_taquaras.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/739/515_2022_estradas_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/740/516_2022_melhorias_rua_pinhao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/741/517_2022_calcamento_rua_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/742/518_2022_ponto_onibus_assentamento_05_maio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/743/519_2022_estradas_faxinal_coutos.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/744/520_2022_melhorias_ruas_b_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/746/521_2022_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/747/522_2022_estrada_fax_silverios.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/753/523_2022_calcamento_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/754/524_2022_lombada_prox_esf_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/755/525_2022_melhorias_rua_miguel_kruger_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/756/526_2022_iluminacao_pr170_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/757/527_2022_iluminacao_rua_eugenio_silva.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/765/528_2022_calcamento_ruas_lindouro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/770/529_2022_sinalizacao_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/769/530_2022_lombada_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/774/531_2022_estrada_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/775/532_2022_melhorias_rua_joao_rocha.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/776/533_2022_churrasqueira_espaco_coberto_parq_cel_lustosa.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/777/534_2022_estradas_agua_amarela.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/778/535_2022_retorno_reciclagem_aterro_sanitario.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/779/536_2022_melhorias_rua_rio_pinhao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/792/537_2022_estradas_alecrim_fax_francas.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/793/538_2022_calcamento_rua_leonora_hartt_baggio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/794/539_2022_asfalto_acesso_escola_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/796/540_2022_ponto_onibus_santana.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/797/541_2022_ponto_onibus_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/798/542_2022_estrada_zattar_avencal.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/801/543_2022_reformas_pontos_onibus_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/803/544_2022_calcamento_ruas_canarios_papagaio_pavao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/806/545_2022_ponto_onibus_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/807/546_2022_melhorias_rua_miguel_kruger.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/810/547_2022_ponto_onibus_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/811/548_2022_ponto_onibus_prox_forum.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/812/549_2022_troca_lampada_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/813/550_2022_estradas_gerais_240.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/814/551_2022_ponto_onibus_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/815/552_2022_estrada_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/819/553_2022_ponto_onibus_dona_aurea.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/820/554_2022_rua_bairro_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/821/555_2022_ponto_onibus_rua_judite_r_bueno.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/822/556_2022_cascalhamento_estradas_gerais_campina_faxinal_dos_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/823/557_2022_patrolamento_e_reposicao_de_cascalho_nas_estradas_da_localidade_de_campina_faxinal_dos_silverios_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/824/558_2022_ponto_onibus_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/825/559_2022_estrada_coutos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/826/560_2022_retomar_calcamento_rua_amaury_mendes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/827/561_2022_tapa_buraco_frente_borracharia_n_s_aparecida.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/828/562_2022_reposicao_de_cascalho_divineia_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/829/563_2022_estradas_sta_emilia_i_ii.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/830/564_2022_rotatoria_prox_xarnosk.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/831/565_2022_posto_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/832/566_2022_reparos_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/834/567_2022_estradas_mato_branco.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/841/568_2022_cameras_guardioes_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/842/569_2022_rua_papagaios.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/843/570_2022_terraplanagem_campo_futebol_comunidade_filhos_da_terra.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/844/571_2022_estrada_barreiro.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/848/572_2022_pavimentacao_rua_joaquim_ferreira_freitas.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/849/573_2022_instalacoes_de_cameras_nos_cemiterios_municipais_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/850/574_2022_sinalizacao_rua_camelias.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/852/calcamento_divineia_rua_uruguai.575_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_calcamento_576_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/854/577_2022_calcamento_rua_sebastiana.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/855/578_2022_pavimentacao_rua_das_canelas.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/859/579_2022_lombada_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/861/580_2022_calcamento_ruas_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/862/581_2022_reparos_iluminacao_ginasiao_estadio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/863/582_2022_iluminacao_quadra_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/866/583_2022_iluminacao_rua_19_novembro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/867/584__2022_iluminacao_e_fechamento_da_quadra_de_areia_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/868/585_2022_reparos_nas_ruas_da_cidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/869/586_2022_reparos_na_rua_joao_ferreira_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/870/587_2022_contencao_agua_chuva_rua_butiazeiros.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/871/588_2022_iluminacao_ginasio_escola_frei_francisco.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/872/589_2022_recuperacao_rua_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/873/590_2022_recuperacao_rua_jose_vitorino_prestes.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/874/591_2022_manutencao_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/878/592-_indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/879/593-_indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_594_-_dona_evanira_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_595_d.e.r_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/887/596_-_lajeado_feio_ii_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/888/597-parquinho_escola_ribeiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/889/598_2022_estradas_lajeado_feio_i_ii.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao599_2022_cascalho_serra_da_cabra__assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_praca_eparquinho_n600_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/895/601_2022_sinalizacao_adequada_rua_das_rosas_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/896/602_2022_estradas_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/897/603_2022_estradas_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/898/calcamento_nossa_senhora_aparecida_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/899/605_2022_cameras_seguranca_escola_norberto.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/900/606_2022_atendimento_odontologico_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/901/607_2022_melhorias_ruas_dorival_f_caldas_e_joaquim_f_freitas.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/904/608_2022_reparos_muro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_estrada_sr_deco_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_610_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_611_2022_atendimento_medico_e_odontologico_no_rocio_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/908/612_2022_melhorias_nas_estradas_assentamento_do_rocio_assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/909/613_2022_melhorias_nas_estradas_do_assentamento_dos_silverios_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/910/614_2022manutencao_e_reparos_nas_estradas_rurais_comunidades_evangelica_avencal_e_regiao_da_campina_assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/917/617_2022_melhorias_posto_saude_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/918/618_2022_esgoto_rua_lauro.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/919/619_2022_calcamento_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/920/620_2022_rua_aprigio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/921/patrolamento_lajeado_01_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/922/iluminacao_pqno_anjo_assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/923/623_-_rua_joaquim_assinado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/927/624_2022_reparos_na_rua_7_de_setembro_proximo_a_rotatoria_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/932/625_2022_reparos_e_reposicao_de_cascalho_nas_ruas_do_bairro_pinheirinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/933/626_2022_melhorias_escola_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/934/627_2022_portao_reparos_cerca_ubs_divineia.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/935/628_2022_iluminacao_publica_bairro_araucaria.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/936/629_2022_lombada_prox_mercado_xarnosk.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/937/630_2022_cobertura_creche_tia_clarinha.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/938/631_2022_estrada_rocio_a_pimpao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/943/635_2022_placas_identificacao_localidades.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/944/636_2022_redutor_velocidade_sinalizacao_pr170.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/945/637_2022_iluminacao_muros_casa_familiar_rural.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/952/638_2022_reconstruir_ponte_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/947/639_2022_calcamento_rua_luiz_maciel.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/951/641_2022_cercado_cmei_tia_clarinha.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/954/642_2022_estradas_faxinal_francas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/955/643_2022_profissional_de_educacao_fisica_na_atencao_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/956/644_2022_reparos_rua_trajano_ferreira_santos.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/957/645_2022_iluminacao_publica_pr_459.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/959/iluminacao_divineia_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/961/647_2022_rede_pluvial_rua_lauro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/962/648_2022_iluminacao_publica_rua_19_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/963/iluminacao_divineia_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/964/650_2022_lombadas_divineia.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/965/quebra_molas_santa_maria_assinado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/966/iluminacao_snt_maria_assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/968/653_2022_estrada_fax_taquaras_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_654_estradas_pimpao2c_rocio_e_tres_barras_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/971/655_2022_recape_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/972/656_2022_uniformes_operadores_ecologicos.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/973/657_2022_esgoto_bairros_agua_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/974/658_2022_cascalho_prox_recanto_verde.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/975/659_2022_calcamento_na_rua_1.o_de_maio.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/976/660_2022_calcamento_rua_lauro_ferreira_caldas.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/977/661_2022_estradas_fax_taquaras_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/978/662_2022_estradas_assentamento_silverios.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/979/663_2022_estradas_assentamento_rocio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/980/664_2022_estradas_santana_cerrinho.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/984/665_2022_lombada_trifon.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/985/666_2022_lampadas_nossa_senhora_da_gloria.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/986/667_2022_melhorias_na_comunidade_de_agua_amarela.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/987/668_2022_melhorias_na_rua_jose_bischof.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/990/669_2022_rua_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/991/670_2022_estradas_francas_alecrim_bugio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/992/671_2022_limpeza_barracao_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/993/672_2022_francisco_ferreira_caldas.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/994/673_2022_rua_joao_ferreira_silva.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1005/674_2022_rua_manoel_m_almeida.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1006/675_estradas_rodeio_vermelho_butiazinho.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/682_2022_melhorias_rua_antonio_rocha.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/683_2022_calcamento_rua_amoreiras.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/684_2022_melhorias_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/685_2022_conclusao_calcamento_rua_sao_sebastiao_assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/686_2022_adequacao_no_nivel_do_asfalto_com_o_acostamento_na_pr170_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/687_2022_estradas_zattar_silverio_laranjal.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/688_2022_reforma_pontes_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/ponte_lageado_feio_assinado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/690_2022_reparos_parquinha_praca_darci_brolini.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/691_2022_descarregamento_de_dejetos_caminhao_limpa_fossa_assinado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1038/692_2022_construcao_de_parquinho_completo_e_ati_faxinal_dos_ribeiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/693_2022_melhorias_na_rua_jorge_ribas_bairro_dois_irmaos_assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/694_2022_melhorias_na_rua_otacilio_ferreira_da_silva_bairro_araucaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/695_2022_troca_manilhas_estrada_zattar.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/696_2022_manutencao_av_trifon_cruzamento_rua_anacleto_leopoldino.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/697_2022_pavimentar_rua_joaquin_ferreira_freitas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/698_2022_estrada_francas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/699_2022_troca_lampadas_iluminacao_pub_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/700_2022_ar_condicionado_capela.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1060/701_2022_estrada_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/702_2022_estrada_agrovila.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/703_2022_reforma_capela_mortuaria_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/704_2022_revitalizacao_pracas.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/705_2022_estrada_barreiros_ponte_rocio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/564/01_urg_especial_antep_1.154_plls_01_02_03.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/682/02_urg_especial_antep_1.158.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/729/05_info_reurb.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/728/06_urg_especial_antep_1.161.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/745/07_info_concessao_terreno_associacao_musicos.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/760/08_info_educacao_covid.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/772/09_convocacao_sec_krois.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/773/10_convocacao_sec_adm_juliana.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/838/11_info_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/839/12_info_servicos_convivencia.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/875/13_urg_simples_antep_1.169_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/891/15_urg_especial_antep_1.178.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/892/16_urg_especial_antep_1.176.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/924/17_info_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/960/18_cei_ref_denuncias_vereadora_luzyanna.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/995/19_info_transporte_eleitores_eleicoes_2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/996/20_urg_especial_antep_1.185.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/21_urg_especial_antep_1.190.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/22_urg_especial_antep_1.187.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/23_urg_simples_antep_1.182_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/24_urg_especial_antep_1.192_1.193.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/771/01_contas_executivo_2012.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/759/04_inicio_processo_digital.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/856/05_altera_diarias_legislativo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/10_regulamenta_13.o_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/703/01_modificativa_antep_1.165.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/758/02_supressiva_art._16_antep_1.162.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/768/03_modificativa-aditiva_ao_antep_1.162.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/840/04_modificativa_antep_1.170.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/857/05_modificativa_antep_1.170.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/876/06_modificativa_antep_1.169_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/877/07_emenda_antep_1.169_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/882/08_aditiva_antep_1.177.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/09_aditiva_antep_1.183-2022_-_carga_horaria_procuradores_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/563/1.154-2022_-_reposicao_servidores_executivo.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/583/1.155-2022_-_secretarias_municipais.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/584/1.156-2022_-_tombamento_-_alterado.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/585/1.157-2022_-_doacao_imovel_ao_col._santo_antonio.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/590/1.158-2022_-_rede_de_protecao_-_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/913/1.159_-_altera_regime_previdencia.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/915/1.160-2022_-_concede_imovel_direito_real_de_uso_-_ike_batatas_e_cereais.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/716/1.161-2022_-_servico_plantao_saude.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/650/antep_1.162-2022_-_fgs.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/652/1.163-2022_-_criacao_de_vaga_agente_de_saude.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/701/1.164-2022_-_cred_adi_supl_r_46.67545.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/702/1.165-2022_-_altera_lei_2.066-2019.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/717/1.167-2022_-_equiparacao_tecnicos.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/766/antep_1.169_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/767/1.170-2022_-_altera_diarias_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/780/1.171-2022_-_terreno_igreja_dto_real_uso.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/781/1.172-2022_-_programa_incentivo_horticultura.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/795/1.174-2022_-_uso_centro_eventos_atilio_chaves_e_revoga_lei_1.568-2010.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/833/1.175-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/851/1.176-2022_-_criacao_de_vaga_agente_de_saude_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/858/1.177-2022_-institui_o_programa_municipal_de_incentivo_a_cadeia_produtiva_da_erva-mate_no_municipio_de_pinhao_e_da_outras_providencias.docx.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/881/1.178-2022_-_programa_bovinocultura_leite.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/880/1.179-2022_-regulamenta_a_fixacao_do_piso_salarial_de_agente_comunitario_da_saude_e_dos_agentes_de_controle_de_endemias_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/894/1.180-2022_autoriza_credito_adicional_suplementar_e_especial_na_importancia_de_ate_r_850.61547.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/958/1.181-2022_-_funprev_-_divisao_de_massas.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/967/1.182-2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/988/antep_1.183-2022_-_altera_carga_horaria_procuradores.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/989/antep_1.184-2022_-_altera_remuneracao_conselheiros.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/997/1.185-2022_-_fixa_salario_base_aux_adm.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/1.186-2022_-_desapropriacao_terreno_rural.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/1.187-2022_-_dispoe_sobre_o_sistema_municipal_de_cultura_do_municipio_de_pinhao.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/1.188-2022_-_altera_lei_2.137_-_autoriza_areas_comerciais_parque_industrial.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/1.189-2022_-_concessao_dto_uso_-_assembleia_deus.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/1.190-2022_-_concessao_dto_real_uso_-_pinhopel.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/1.191-2022_-__modifica_o_art._9_lei_1.718_-_estatuto_magisterio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/1.192-2022_-_altera_art._6o_e_11_da_lei_2.206-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/1.193_-_autoriza_o_executivo_municipal_imovel_urbano_do_centro_de_tradicoes_gauchas__c.t.g..pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1067/1.194-2022_fixa_terco_ferias_secretarios.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1069/1.195-2022-institui-o-fundo-municipal-de-cultura.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/565/01_reajuste_servidores_da_camara.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/566/02_reajuste_subsidios_presidente_vereadores.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/607/pll_04-2022__parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/748/05_dec_uti_pub_estrada_acesso_eletrosul.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/800/06_bullyng_ciberbullyng_escolas.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/941/07_consignados_de_30_para_35.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/949/08-2022_associacao_de_desenvolvimento_comunitario_da_localidade_de_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/969/09-2022_-_titulo_cidadao_benemerito_francisco_delle.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/10-2022_-_alteracao_lei_2151-2021_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/589/01_congratulacoes_selia.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/679/02_congratulacoes_farmacia_agua_azul.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/680/03_congratulacoes_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/681/04_congratulacoes_pe_jose_alzimar.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/719/05_congratulacoes_sensei_ronerson.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/721/07_congratuacoes_academia_judo_pinhao.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/749/09_pesar_trajano_f_rocha_conde.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/750/10_pesar_evanira_sutil.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/751/11_pesar_arlindo_cardoso.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/752/12_pesar_leandro_loures.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/762/14_pesar_claro_nunes.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/764/16_congratualcoes_dra_mariane.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/782/17_congratulacoes_silvio_bastos.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/783/18_pesar_erondi_rocha_iensen.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/784/19_pesar_ari_custodio_amaral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/787/20_pesar_amauri_ressai_ferreira.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/788/21_pesar_luis_beira_tussulini.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/789/22_pesar_ivan_rubens_spengler.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/790/23_congratulacoes_jaira_fatima_syroka.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/804/24_pesar_nair_witeck.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/805/25_pesar_dr_joao.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/808/26_congratulacoes_dra_jeidy.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/809/27_repudio_audio_procurador_municipal.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/818/28_congratulacoes_alan_j_martins.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/836/30_pesar_maria_jose_f_almeida.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/837/31_pesar_adevino_zambruski_noca.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/845/32_congratulacoes_dra_magna_schmoor_sales.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/846/33_congratulacoes_dr__willian_jorge_f_fritsch.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/847/34_congratulacoes_dra_hellen_katherine_d_anzola.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/860/35_congratulacoes_marilda_ap_lachowski_franca.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/864/36_congratulacoes_atletas_futsal_feminino.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/865/37_congratulacoes_atletas_voleibol_masculino.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/902/39_pesar_juraci_camargo_mello.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/903/40_congratulacoes_pm_ref_atentado_guarapuava.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/916/41_congratulacoes_angus_limeira.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/928/42_congratulacoes_silvio_candido.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/929/43_congratulacoes_juarez_jose.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/930/44_congratulacoes_osvaldo_nickel.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/931/45_pesar_joao_caldas.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/981/46_congratulacoes_lorena_lacava.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/982/47_congratulacoes_maria_salete_lazarek.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/983/48_congratulacoes_3.a_idade.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/998/49_congratulacoes_maria_helena.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/999/50_congratulacoes_luiza_pilatti_tavares.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/51_congratulacoes_luize_tavares_borges.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1001/52_congratulacoes_helena_y_watanabe.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1002/53_congratulacoes_milena_orzechowski.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1003/54_congratulacoes_eduardo_freitas_ribas.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1004/55_pesar_francisco_ramos_batista.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/56_congratulacoes_odaiana_keuri_jocoski.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/57_congratulacoes_pamela_raissa_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/58_congratulacoes_roberta_oliveira_serapio.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/59_congratulacoes_kauany_cassia_ferreira_ulisses.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/60_congratulacoes_gustavo_marcelo_rolao_taborda.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/61_congratulacoes_joao_manuel_lima.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/62_pesar_antonio_sergio_liss.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/63_pesar_doralice_jesus_silva.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/64_pesar_luan_alves_caldas.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/65_congratulacoes_neli_beltrame.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/66_congratulacoes_denilda_ap_lima.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/67_congratulacoes_sebastiao_ari_martins.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/736/01_msg_veto_ao_pll_04-2022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/926/02_msg_veto_ao_pl_1.169-2022_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/antep_1.183-2022_-_substituto_-_altera_carga_horaria_procuradores.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/914/proposta_de_emenda_a_lei_organica_municipal_-_no_01_2022_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/925/orcamento_da_camara_para_2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/953/justificativa_vereador_elias_prestes.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/req_02-2022_mais_prazo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/2324/2._acordao_de_parecer_previo_-_110-22_-_stp.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/013423640_acordao_-_2229-22_-_stp.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H503"/>
+  <dimension ref="A1:H502"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="95.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="207.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -19058,73 +19046,50 @@
       <c r="H501" t="s">
         <v>1871</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
         <v>1872</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
         <v>1873</v>
       </c>
       <c r="D502" t="s">
         <v>1868</v>
       </c>
       <c r="E502" t="s">
         <v>1869</v>
       </c>
       <c r="G502" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="H502" t="s">
         <v>1875</v>
-      </c>
-[...21 lines deleted...]
-        <v>1879</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -19586,51 +19551,50 @@
     <hyperlink ref="G478" r:id="rId477"/>
     <hyperlink ref="G479" r:id="rId478"/>
     <hyperlink ref="G480" r:id="rId479"/>
     <hyperlink ref="G481" r:id="rId480"/>
     <hyperlink ref="G482" r:id="rId481"/>
     <hyperlink ref="G483" r:id="rId482"/>
     <hyperlink ref="G484" r:id="rId483"/>
     <hyperlink ref="G485" r:id="rId484"/>
     <hyperlink ref="G486" r:id="rId485"/>
     <hyperlink ref="G487" r:id="rId486"/>
     <hyperlink ref="G488" r:id="rId487"/>
     <hyperlink ref="G489" r:id="rId488"/>
     <hyperlink ref="G490" r:id="rId489"/>
     <hyperlink ref="G491" r:id="rId490"/>
     <hyperlink ref="G492" r:id="rId491"/>
     <hyperlink ref="G493" r:id="rId492"/>
     <hyperlink ref="G494" r:id="rId493"/>
     <hyperlink ref="G495" r:id="rId494"/>
     <hyperlink ref="G496" r:id="rId495"/>
     <hyperlink ref="G497" r:id="rId496"/>
     <hyperlink ref="G498" r:id="rId497"/>
     <hyperlink ref="G499" r:id="rId498"/>
     <hyperlink ref="G500" r:id="rId499"/>
     <hyperlink ref="G501" r:id="rId500"/>
     <hyperlink ref="G502" r:id="rId501"/>
-    <hyperlink ref="G503" r:id="rId502"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>