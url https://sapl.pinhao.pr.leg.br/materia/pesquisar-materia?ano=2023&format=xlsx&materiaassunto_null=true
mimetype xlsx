--- v0 (2026-01-02)
+++ v1 (2026-04-07)
@@ -54,5471 +54,5471 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cleverson</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1072/706_2023_calcamento_ruas_bairro_agua_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1072/706_2023_calcamento_ruas_bairro_agua_verde.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito a conclusão dos calçamentos das Ruas do Bairro Água Verde.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/707_2023_bocas-de-lobo_rua_pavao_rua_beija-flor.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/707_2023_bocas-de-lobo_rua_pavao_rua_beija-flor.pdf</t>
   </si>
   <si>
     <t>Que seja feito duas bocas de lobo em ambos os lados, na Rua Pavão, no início da Rua Beija Flor, Bairro Água Verde.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1074/708_2023_recontagem_populacao_censo_ibge.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1074/708_2023_recontagem_populacao_censo_ibge.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade do Poder Executivo solicitar ao IBGE – Instituto Brasileiro de Geografia e Estatística – que proceda à recontagem da população do Município de Pinhão.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/709_2023_piso_salarial_professores.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/709_2023_piso_salarial_professores.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade de pagar o Piso Nacional aos Professores da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>Elias</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/710_2023_mantencao_rua_leonora_baggio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/710_2023_mantencao_rua_leonora_baggio.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção na: Rua Leonora Hartt Baggio, Vila Baggio.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/711_2023_estrada_barreiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/711_2023_estrada_barreiros.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção e reposição de cascalho na estrada, da localidade de Barreiros.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/712_2023_ponte_dois_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/712_2023_ponte_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma nova ponte: Na localidade do Dois Irmãos, próximo à casa da Sra. Maria da Graça. (ESTRADA DO ALBERINO).</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/713_2023_ponto_onibus_av_hipolito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/713_2023_ponto_onibus_av_hipolito.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de um ponto de ônibus: Na Avenida Hipólito Ayres de Arruda, na Praça do Fórum.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/714_2023_estrada_santa_clara.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/714_2023_estrada_santa_clara.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção e patrolamento com reposição de cascalho da estrada Santa Clara.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/715_2023_liberacao_de_sinal_digital_tv_aberta.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/715_2023_liberacao_de_sinal_digital_tv_aberta.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a liberação do Sinal Digital de retransmissão dos canais de TV Aberta, para maior conforto dos moradores, neste município. Considerando que no município de Pinhão já está liberado o sinal digital deste 2022, conforme PORTARIA MCOM Nº 6.095, DE 1º DE JULHO DE 2022.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/716_2023_troca_de_lampadas_rua_demetrio_streski_lindouro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/716_2023_troca_de_lampadas_rua_demetrio_streski_lindouro.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas trocas de lâmpadas queimadas da rede de iluminação pública, na rua Demétrio Streski, no bairro Lindouro.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1083/717_2023_troca_de_lampadas_rua_saosebastiao_sao_cristovao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1083/717_2023_troca_de_lampadas_rua_saosebastiao_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas trocas de lâmpadas queimadas da rede de iluminação pública, na rua São Sebastião, no bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1084/718_2023_sinalizacao_e_adequacao_lombada_faxinal_dos_ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1084/718_2023_sinalizacao_e_adequacao_lombada_faxinal_dos_ribeiros.pdf</t>
   </si>
   <si>
     <t>Que seja feita adequação e também sinalização na lombada localizada em frente à Igreja Deus é Um Só, na Comunidade de Faxinal dos Ribeiros.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/719_2023_pavimentacao_rua_joaquim_ferreira_freitas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/719_2023_pavimentacao_rua_joaquim_ferreira_freitas.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a pavimentação asfáltica na Rua: Joaquim Ferreira de Freitas, Núcleo Darci Brolini.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>Pedro</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/720_2023_manutencao_ponte.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/720_2023_manutencao_ponte.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos e manutenção na ponte do Rio Lajeado Bonito, próximo ao Chalé da professora Maria da Graça.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/721_2023_recape_asfaltico.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/721_2023_recape_asfaltico.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o recape asfáltico na rua Santos Dumont, entre as ruas: Darcilio Ferreira da Silva e Otacilio Ferreira da Silva, em frente ao Colégio Estadual Procópio Ferreira Caldas.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/722_2023_lei_de_acessibilidade.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/722_2023_lei_de_acessibilidade.pdf</t>
   </si>
   <si>
     <t>Que seja feita a adaptação nos critérios de acessibilidade nos espaços e vias públicas, nos termos das normativas federais e estaduais, visando a promoção da acessibilidade e inclusão das Pessoas com Deficiência (PcD’s).</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/723_2023_lei_refip_2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/723_2023_lei_refip_2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos que o Executivo envie a nova Lei do REFIP PINHÃO – Programa de Incentivo a Regularização Fiscal do Município de Pinhão, considerando que conforme a Lei Nº 432/2021, foi prorrogado até  março de 2022 e não se encontra ativa desde essa referida data.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/724_2023_reparos_na_rua_frei_corbiniano.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/724_2023_reparos_na_rua_frei_corbiniano.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos com urgência na Rua Frei Corbiniano, no trecho final de estrada de chão.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>Edson A.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/indicacao_limpa_fossa_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/indicacao_limpa_fossa_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a aquisição de um caminhão limpa fossa</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>Luiz</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/726_2023_ponto_onibus_todos_os_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/726_2023_ponto_onibus_todos_os_santos.pdf</t>
   </si>
   <si>
     <t>Que seja feito um ponto de ônibus na estrada da Localidade de Todos os Santos, na entrada da propriedade do Sr. Silton Camargo.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/727_2023_limpeza_psf_mazurechem.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/727_2023_limpeza_psf_mazurechem.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza do terreno municipal localizado atrás do PSF (Programa de Saúde da Família) Mazurechem.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1097/728_2023_travessia_elevada_frente_cmei_orlando_diogo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1097/728_2023_travessia_elevada_frente_cmei_orlando_diogo.pdf</t>
   </si>
   <si>
     <t>Que seja feita, com urgência, uma travessia elevada bem em frente ao CMEI Orlando Diogo.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>Aroldo</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/729_2023_calcamento_rua_valter_jose_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/729_2023_calcamento_rua_valter_jose_silva.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento com pedras irregulares na rua Valter José da Silva onde da acesso ao bairro Dois irmãos, Pinheirinho e Jardim Dona Áurea(bitur)</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/730_2023_horario_esf.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/730_2023_horario_esf.pdf</t>
   </si>
   <si>
     <t>Que seja analisado a possibilidade da antecipação do horário de abertura das ESF (Estratégia da saúde da família) Mazurechem e UBS (Unidade básica de saúde) São Cristóvão e outros na parte da manhã.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/731_2023_reparos_cmei_tereza_kramer.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/731_2023_reparos_cmei_tereza_kramer.pdf</t>
   </si>
   <si>
     <t>Solicito reparos e manutenção na estrutura  do CMEI Tereza M. Kramer.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/732_2023_bebedouro_clinica_mulher.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/732_2023_bebedouro_clinica_mulher.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estalado com urgência na Clínica da Mulher, um Bebedouro Industrial d’água  tipo grande, e com fornecimento de copos descartável   no local.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>Alexandro</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/733_2023_quadra_sao_roque.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/733_2023_quadra_sao_roque.pdf</t>
   </si>
   <si>
     <t>Que seja construído uma quadra poliesportiva coberta na Localidade de São Roque.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/734_2023_nova_sede_escola_sao_roque.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/734_2023_nova_sede_escola_sao_roque.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma nova sede para a escola Municipal São Roque na Localidade de São Roque.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/735_2023_escola_norberto_serapio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/735_2023_escola_norberto_serapio.pdf</t>
   </si>
   <si>
     <t>Que seja feito o fechamento do Pavilhão e construído 02 (duas) salas de aula na Escola Municipal Norberto Serápio Ferreira.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/736_2023_calcamento_francisco_f_caldas_mazurechem.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/736_2023_calcamento_francisco_f_caldas_mazurechem.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento com pedras irregulares e fazer rede pluvial na Rua Francisco Ferreira Caldas, esquina com a Rua João Ferreira da Silva e Rua João Ferreira da Silva, Bairro Mazurechem.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/737_2023_vistoriar_bueiros_rua_sete_setembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/737_2023_vistoriar_bueiros_rua_sete_setembro.pdf</t>
   </si>
   <si>
     <t>Que seja realizada vistoria nos boeiros da rua Sete de Setembro, trecho entre a Rotatória da autopeças AllCar e o SIFUMPI.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/738_2023_pista_skate_praca_biblia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/738_2023_pista_skate_praca_biblia.pdf</t>
   </si>
   <si>
     <t>Que seja construído um circuito/pista de skate na Praça da Bíblia.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/739_2023_tradutor_libras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/739_2023_tradutor_libras.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade de inclusão de 2 (duas) vagas para tradutores de linguagem de libras.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/740_2023_calcamento_rua_sao_simao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/740_2023_calcamento_rua_sao_simao.pdf</t>
   </si>
   <si>
     <t>que seja feito calçamento com pedras irregulares ou pavimentação asfáltica na rua São Simão, entre as ruas São Paulo e São Jorge.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/741_2023_pavimentacao_rua_ver_jacir_delle.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/741_2023_pavimentacao_rua_ver_jacir_delle.pdf</t>
   </si>
   <si>
     <t>que seja feito pavimentação asfáltica na rua Vereador Jacir Dellê, entre a Avenida Hipólito Aires de Arruda e a rua Miguel Kruger.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/742_2023_pavimentacao_rua_frei_corbiniano.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/742_2023_pavimentacao_rua_frei_corbiniano.pdf</t>
   </si>
   <si>
     <t>que seja feito pavimentação asfáltica na rua Frei Corbiniano, entre a Avenida Hipólito Aires de Arruda e a rua Miguel Kruger.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/743_2023_estradas_arroio_bonito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/743_2023_estradas_arroio_bonito.pdf</t>
   </si>
   <si>
     <t>que seja feito patrolamento e readequação com cascalho nas estradas da comunidade de Arroio Bonito.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/744_2023_estradas_guarapuavinha_humaita.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/744_2023_estradas_guarapuavinha_humaita.pdf</t>
   </si>
   <si>
     <t>que seja feito patrolamento e readequação com cascalho nas estradas do Guarapuavinha, estrada n Humaitá.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/745_2023_calcamento_final_rua_anacleto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/745_2023_calcamento_final_rua_anacleto.pdf</t>
   </si>
   <si>
     <t>Que seja feito um pequeno trecho de calçamento com pedras irregulares, no final da Rua Anacleto Leopoldino de Abreu. Bairro Lindouro.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/746_2023_calcamento_rua_violetas_rua_orquideas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/746_2023_calcamento_rua_violetas_rua_orquideas.pdf</t>
   </si>
   <si>
     <t>Que seja realizado calçamento nas seguintes ruas, Ruas das Violetas e Rua das Orquídeas Bairro, na Vila Calda.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/747_2023_instalacao_de_ecopontos_cidade_e_interior.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/747_2023_instalacao_de_ecopontos_cidade_e_interior.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados ecopontos (lixeiras) para depósito de resíduos sólidos recicláveis, nas escolas e espaços públicos, na cidade e interior do município.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/748_2023_patrolamento_e_reposicao_de_cascalho_nas_estradas_santana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/748_2023_patrolamento_e_reposicao_de_cascalho_nas_estradas_santana.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados patrolamento e reposição de cascalho com urgência, nas estradas da Localidade de Santana.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1143/749_2023_patrolamento_e_reposicao_de_cascalho_nas_estradas_cachoeirinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1143/749_2023_patrolamento_e_reposicao_de_cascalho_nas_estradas_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados patrolamento e reposição de cascalho com urgência, nas estradas da Localidade de Cachoeirinha.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/750_2023_porta_giratoria_escolas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/750_2023_porta_giratoria_escolas.pdf</t>
   </si>
   <si>
     <t>Que seja feito a implementação da porta giratória com detector de metais.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1148/751_2023_manta_asfaltica_calcamento_rua_frei_corbiniano.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1148/751_2023_manta_asfaltica_calcamento_rua_frei_corbiniano.pdf</t>
   </si>
   <si>
     <t>Que seja feito manta asfáltica sobre o calçamento existente na rua Frei Corbiniano Bairro São Jose.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/752_2023_ponto_onibus_localidade_santana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/752_2023_ponto_onibus_localidade_santana.pdf</t>
   </si>
   <si>
     <t>Que seja feito um abrigo escolar, na comunidade  Santana na entrada da casa do _x000D_
 senhor, Neuraldo kramer onde esse abrigo escolar vai ajudar os moradores local.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1150/753_2023_patrolamento_e_reposicao_de_cascalho_nas_estradas_mato_queimado_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1150/753_2023_patrolamento_e_reposicao_de_cascalho_nas_estradas_mato_queimado_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados patrolamento e reposição de cascalho com urgência, nas estradas da Localidade de Mato Queimado.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1151/754_2023_lombada_rua_exp_amarilio_lima.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1151/754_2023_lombada_rua_exp_amarilio_lima.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita com urgência uma lombada elevada na rua Expedicionário Amarílio Lima, esquina com a rua Luiz Maciel de Ramos, bem na esquina da Creche Cantinho do Céu, Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1154/755_2023_segurancas_escolas_cmeis.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1154/755_2023_segurancas_escolas_cmeis.pdf</t>
   </si>
   <si>
     <t>Que seja feita, com urgência, segurança em todas as Escolas e CMEIs de nosso Munícipio, bem como grades ou muros altos que dificulte qualquer acesso, e também com guardiões nas portarias.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>Israel, Edson F., Luiz</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1156/756_2023_padroes_segurancas_escolas_cmeis.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1156/756_2023_padroes_segurancas_escolas_cmeis.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a readequação dos padrões de segurança das Escolas Municipais e CMEIs com a construção de muros altos com cerca elétrica, acessos às instalações das escolas com portões cadeados e o acesso principal com interfone e câmera de segurança. Além da elaboração de um plano de contingência de segurança e proteção dos alunos.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1158/757_2023_falta_de_medicamento_na_farmacia_municipal_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1158/757_2023_falta_de_medicamento_na_farmacia_municipal_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com urgência solução efetiva para o problema da falta de medicamentos ofertados à população gratuitamente na Farmácia Básica Municipal do Município. Solicitamos também relação de medicamentos fornecidos na farmácia municipal. Se há falta e/ou baixo estoque de medicamentos, solicitamos a relação dos medicamentos em falta e a respectiva justificativa pela falta ou baixo estoque.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1159/758_2023_abertura_da_rua_pavao_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1159/758_2023_abertura_da_rua_pavao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitamos abertura do trecho final da Rua: Pavão, no Bairro Água Verde.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1163/759_2023_ruas_bairro_agua_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1163/759_2023_ruas_bairro_agua_verde.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um patrolamento com reposição de cascalho e rolo, na Rua pavão até o final da rua, dando acesso a Rua das garças, no Bairro Água Verde.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1164/760_2023_estradas_silverio_e_laranjal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1164/760_2023_estradas_silverio_e_laranjal.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um patrolamento com reposição de cascalho, em Faxinal dos Silvério nas estradas do Laranjal, e um galho de estrada que dá acesso a propriedade da saudosa dona Ermínia bartle, que são linhas escolares e que ao redor da comunidade se encontra vários moradores até mesmo idosos com problema de saúdes.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1169/bairro_bitur_761_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1169/bairro_bitur_761_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um ponto de ônibus, para _x000D_
 abrigar os estudantes que utilizam o transporte escolar, em frente a Igreja _x000D_
 Nossa Senhora Aparecida na Rua Judite da Rocha Bueno, Bairro Dona _x000D_
 Aurea.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1171/762_2023_cascalho_rua_basilio_grosko.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1171/762_2023_cascalho_rua_basilio_grosko.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção com cascalho na rua: Basílio Grosko - Bairro Invernadinha.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1182/763_2023_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1182/763_2023_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a cobertura asfáltica da Rua Oliveiro Beira Fontoura, na quadra entre a oficina Mecânica Simão e a rua 19 de Novembro, no bairro Lindouro.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>Edson F.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1183/764_2023_toldo_creas_esf_centro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1183/764_2023_toldo_creas_esf_centro.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade de colocação de toldos nas unidades de atendimento CREAS e ESF CENTRO.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1184/765_2023_calcadas_esc_n_s_gloria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1184/765_2023_calcadas_esc_n_s_gloria.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade de adequação do passeio/calçada nas quadras da Rua Salvador da Silveira Caldas de acesso à Escola Municipal N. Sra. de Glória.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1185/766_2023_estrada_fax_carvalhos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1185/766_2023_estrada_fax_carvalhos.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade de cascalhamento na estrada na Localidade de Faxinal dos Carvalhos.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1186/767_2023_asfalto_rua_joaquim_ferreira_freitas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1186/767_2023_asfalto_rua_joaquim_ferreira_freitas.pdf</t>
   </si>
   <si>
     <t>Que seja feito manta asfáltica na rua Joaquim Ferreira Freitas, núcleo habitacional Darci Brolini, Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1187/768_2023_asfalto_rua_alcindo_lucas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1187/768_2023_asfalto_rua_alcindo_lucas.pdf</t>
   </si>
   <si>
     <t>Que seja feito manta asfáltica na rua Alcindo Lucas, núcleo habitacional Darci Brolini Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Solicito que seja feito reparos na iluminação pública da Rua: Joaquim Ferreira de Freitas, Núcleo Darci Brolini.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção nas bocas de lobo da Avenida Hipólito Aires de Arruda.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1190/771_2023_indicacao_iluminacao_da_quadra_de_esportes_da_escola_rocio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1190/771_2023_indicacao_iluminacao_da_quadra_de_esportes_da_escola_rocio.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciados iluminação adequada da quadra de esportes da Escola Rural Municipal Nossa Senhora do Rocio.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1191/772_2023_indicacao_aquisicao_de_computadores_escolas_municipais.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1191/772_2023_indicacao_aquisicao_de_computadores_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo para aquisição de computadores ou notebooks e demais equipamentos de informática necessários no dia a dia escolar para uso dos alunos e professores.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1194/773_2023_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1194/773_2023_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a instalação de um padrão de luz e melhoria a iluminação na Praça da Bíblia.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_coleta_arroio_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_coleta_arroio_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja implantada uma linha de coleta de lixo e reciclável nas comunidades de arroio bonito 1 e 2.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1197/775_2023_limpeza_rua_lauro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1197/775_2023_limpeza_rua_lauro.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a limpeza em volta da calçada na Rua: Lauro Ferreira Caldas – Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1199/indicacao_776_2023_contratacao_de_assistente_social_entidades_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1199/indicacao_776_2023_contratacao_de_assistente_social_entidades_assinado.pdf</t>
   </si>
   <si>
     <t>Que o município realize estudo para contratação de Assistente Social para atender as entidades parceiras do município.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1202/777_2023_recape_asfaltico_rua_frei_corbiniano.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1202/777_2023_recape_asfaltico_rua_frei_corbiniano.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade de fazer recape asfáltico na Rua Vereador Jacir Delle (início PR 459) até a Rua Miguel Kreuger, Bairro Mazurechem, sendo um trecho de apenas duas quadras, aonde esta localizado o ESF Mazurechem e a Capela Santa Rita.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1205/778_2023_recape_asfaltico_rua_anacleto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1205/778_2023_recape_asfaltico_rua_anacleto.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um recape asfáltico na Rua Anacleto Leopoldino de Abreu, nas proximidades do estabelecimento Comercial Ferro Fortes, Bairro Lindouro.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1206/779_2023_cobertura_deposito_lixo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1206/779_2023_cobertura_deposito_lixo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito na PR 170 nas entradas das comunidades, gaiola com coberturas e portões para depósitos de lixos.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1208/780_2023_sinalizacao_mao_unica.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1208/780_2023_sinalizacao_mao_unica.pdf</t>
   </si>
   <si>
     <t>Que seja feita adequação na sinalização de MÃO ÚNICA, bem como placas e pinturas nas seguintes vias: Rua Antônio Pires na esquina da Lotérica, através do acesso pela Avenida Trifon Hanycz e Rua Otacílio Ferreira da Silva, lateral do Colégio CEEBJA.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1212/781_2023_estrada_alecrim.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1212/781_2023_estrada_alecrim.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção da estrada geral da Localidade do Alecrim.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1220/782_2023_reparos_e_manutencao_rua_santa_barbara_sao_cristovao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1220/782_2023_reparos_e_manutencao_rua_santa_barbara_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, melhorias e estudo para calçamento nas Ruas Santa Bárbara e São Vicente, no bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1221/783_2023_cameras_seguranca.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1221/783_2023_cameras_seguranca.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção das câmeras de segurança do Município e a instalação de uma nova câmera apontando para o sentido Guarapuava.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>Que seja providenciado a reforma da Rodoviária pois a mesma se encontra em péssimas condições e exige uma reforma urgente para que a população tenha um pouco mais de conforto quando forem usar o serviço da mesma.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>Solicito que seja feito um calçamento com pedra irregulares, na Rua Eugênio Silveira, bairro Invernadinha (1)</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>Solicito que seja feito um calçamento com pedra irregulares, na estrada principal Brasilio grosco que da acesso aos bairros Invernadinha.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1229/787_2023_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1229/787_2023_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção nos acostamento e limpeza dos matos que beiram a PR170 no trecho do Posto Potencial até o barracões da Família Lupepsa.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1230/788_2023_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1230/788_2023_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada vistoria de situação na rede de esgoto, substituição das lâmpadas dos postes de iluminação pública e readequação e cascalhamento na Rua Olho D’Água no Bairro São José.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1231/789_2023_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1231/789_2023_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção na iluminação pública_x000D_
 PR 170 Dois Irmãos e sinalização de trânsito no que tange serviços da esfera_x000D_
 Municipal.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1232/790_2023_calcamento_rua_exp_amarilio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1232/790_2023_calcamento_rua_exp_amarilio.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um calçamento com pedras irregulares na rua Expedicionário Amarílio Lima, estrada principal que dá acesso ao Bairro dois Irmão.com início do bairro Colina Verde.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1233/791_2023_calcamento_rua_dos_cedros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1233/791_2023_calcamento_rua_dos_cedros.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um calçamento com pedras irregulares na Rua dos Cedros, Parque Industrial.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1234/792_2023_calcamento_rua_taruma.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1234/792_2023_calcamento_rua_taruma.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um calçamento com pedras irregulares na Rua dos Tarumã, Parque Industrial.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>Jean, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1240/793_2023_parquinho_apae.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1240/793_2023_parquinho_apae.pdf</t>
   </si>
   <si>
     <t>Que seja feita a implantação do parque adaptado que se encontra disponível na Secretaria Municipal de Assistência Social, na instituição APAE - Associação de Pais e Amigos dos Excepcionais de Pinhão.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1241/794_2023_pontos_onibus_bairro_dona_aurea.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1241/794_2023_pontos_onibus_bairro_dona_aurea.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de dois pontos de ônibus, um na rua Amauri Mendes da Silva esquina com a rua Judith da Rocha Bueno, próximo a igreja católica. Outro ponto na Rua Amauri Mendes da Silva próximo ao bar do Nerci. Bairro Bitur.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>Que seja realizada a instalação de um bebedouro de água na rodoviária municipal.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>Que seja feito recape asfáltico na Rua Antônio Tussolini, entre a Rua Trajano Ferreira dos Santos e Lauro Ferreira Caldas.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1254/797_2023_calcamento_rua_santa_rita_sao_cristovao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1254/797_2023_calcamento_rua_santa_rita_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento na Rua Santa Rita, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1255/798_2023_ponto_escolar_invernadinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1255/798_2023_ponto_escolar_invernadinha.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um ponto de ônibus escolar na Rua Brasilio Krosko ao lado do mercadinho do Homero.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1266/799_2023_ponto_de_onibus_no_bairro_sao_cristovao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1266/799_2023_ponto_de_onibus_no_bairro_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um ponto de ônibus, em frente da Creche Tia Clarinha, Bairro São Cristovão.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1262/800_2023_calcamento_travessa_vicente_forlepa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1262/800_2023_calcamento_travessa_vicente_forlepa.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento na travessa Vicente Forlepa, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1265/801_2023_iluminacao_estrada_parque_cel_lustosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1265/801_2023_iluminacao_estrada_parque_cel_lustosa.pdf</t>
   </si>
   <si>
     <t>Solicito ao Sr” Wilcar Secretario de Ambiente junto ao Poder Executivo que seja feito um estudo para implantação de uma iluminação pública, nas estradas que dá acesso ao parque Coronel Lustosa, início pr 170 até o Parque.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1267/802_2023_estrada_laranjal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1267/802_2023_estrada_laranjal.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a manutenção com cascalhamento na estrada da Localidade do Laranjal, que se encontra intransitável, dificultando o deslocamento dos moradores e também do transporte escolar.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1269/803_2023_estrada_matao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1269/803_2023_estrada_matao.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção da estrada geral da Localidade de matão.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1270/804_2023_lampadas_azaleia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1270/804_2023_lampadas_azaleia.pdf</t>
   </si>
   <si>
     <t>Solicito manutenção e troca das lâmpadas das Ruas: Darcílio Ferreira da Silva, Antônio João da Silva e Trajano Ferreira dos Santos, no Bairro Azaleia.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1271/805_manutencao_ruas_mazurechem.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1271/805_manutencao_ruas_mazurechem.pdf</t>
   </si>
   <si>
     <t>Solicito manutenção das Ruas: Miguel Krugger, José Dutra Campos e João Ferreira da Silva, Bairro Mazurechem.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1273/806_2023_lampadas_sao_cristovao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1273/806_2023_lampadas_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção e troca das lâmpadas das Ruas: São Cristóvão, São Jorge e São Simão. Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>Que seja feito cascalhento em todas as ruas do bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1279/808_2023_fazenda_chorao_loc_sta_cruz.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1279/808_2023_fazenda_chorao_loc_sta_cruz.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção e reposição de cascalho na estrada da Fazenda Chorão, da localidade Santa Cruz.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, melhorias, patrolamento e reposição de cascalho na estrada rural da comunidade do Assentamento Silverios, próximo à residência do Sr. Adão Marçal.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1281/810_2023_estrada_comunidade_pimpao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1281/810_2023_estrada_comunidade_pimpao.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, melhorias, patrolamento e reposição de cascalho na estrada rural da comunidade de Pimpão, próximo à propriedade do Sr. Vanderlei Tulla.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1282/811_2023_estrada_comunidade_de_faxinal_dos_coutos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1282/811_2023_estrada_comunidade_de_faxinal_dos_coutos.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos, melhorias, patrolamento e reposição de cascalho na estrada rural da comunidade de Faxinal dos Coutos, próximo à residência do Sr. Emanuel Tesseroli.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1283/812_2023_melhoria_acesso_esf_lindouro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1283/812_2023_melhoria_acesso_esf_lindouro.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um acesso para embarque e desembarque com cobertura na entrada do ESF Lindouro.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_casa_mortuaria_28129_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_casa_mortuaria_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a reforma da casa mortuária, da vila Santa Maria.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1291/814_2023_reparos_e_manutencao_nas_ruas_do_bairro_pinheirinho_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1291/814_2023_reparos_e_manutencao_nas_ruas_do_bairro_pinheirinho_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos e melhorias nas Ruas do Bairro Pinheirinho, sendo patrolamento e reposição de cascalho.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>Luzyanna</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_bairro_pinheirinho_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_bairro_pinheirinho_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos nas ruas do Bairro pinheirinho.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1296/816_2023_recape_marginal_pr_170.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1296/816_2023_recape_marginal_pr_170.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma recape asfáltico, na Marginal Pr 170. Trecho que liga, Praça pneus, até o Trevo Principal.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1297/817_2023_pavimentacao_rua_serafim_ribas_sobrinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1297/817_2023_pavimentacao_rua_serafim_ribas_sobrinho.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma pavimentação asfáltico, na Rua Serafim Ribas Sobrinhos, Bairro Lindouro.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1298/818_2023_recape_rua_otacilio_ferreira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1298/818_2023_recape_rua_otacilio_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um recape asfáltico, na Rua Otácilio Ferreira da Silva, Bairro Araucária.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1299/819_2023_troca_lampadas_rua_marechal_f_peixoto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1299/819_2023_troca_lampadas_rua_marechal_f_peixoto.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção e troca das lâmpadas queimadas da Rua: Marechal Floriano Peixoto. Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1300/820_2023_iluminacao_publica_rua_expedicionario_amarilio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1300/820_2023_iluminacao_publica_rua_expedicionario_amarilio.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito Reparos na Iluminação Publica na rua expedicionário Amarilho de Lima no final onde liga na pr170.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1301/821_2023_lombada_no_sao_cristovao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1301/821_2023_lombada_no_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma lombada no bairro são Cristóvão, entre as Rua são Simão e rua são Jorge. os moradores fazem esse pedido devido os veículos transitarem em alta velocidade.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1302/822_2023_boca_de_lobo_bairro_lindouro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1302/822_2023_boca_de_lobo_bairro_lindouro.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito a reconstrução da boca de lobo da galeria pluvial na esquina da rua Hipólito aires de arruda com a rua 19 de novembro no bairro lindouro.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1303/823_2023_pavimentacao_asfaltica_rua_rio_de_janeiro_sao_cristovao_agua_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1303/823_2023_pavimentacao_asfaltica_rua_rio_de_janeiro_sao_cristovao_agua_verde.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo e viabilização para pavimentação asfáltica na Rua Rio de Janeiro, no bairro São Cristóvão/Água Verde.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1304/824_2023_pavimentacao_asfaltica_rua_oliverio_beira_fontoura.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1304/824_2023_pavimentacao_asfaltica_rua_oliverio_beira_fontoura.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo para pavimentação asfáltica na Rua Olivério Beira Fontoura, no bairro Lindouro.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1305/825_2023_vazamento_do_esgoto_rua_sao_simao_bairro_sao_cristovao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1305/825_2023_vazamento_do_esgoto_rua_sao_simao_bairro_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>Que seja averiguado e solucionado o problema de vazamento do esgoto na Rua São Simão, na esquina com a Rua São Vicente, bem como a continuidade do calçamento até o final da rua.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1306/826_2023_calcamento_proximo_cemiterio_frei_francisco_colina_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1306/826_2023_calcamento_proximo_cemiterio_frei_francisco_colina_verde.pdf</t>
   </si>
   <si>
     <t>Que seja feito Calçamento, no trecho próximo ao cemitério Frei Francisco, no bairro Colina Verde.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1307/827_2023_pavimentacao_final_rua_antonio_tussolini.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1307/827_2023_pavimentacao_final_rua_antonio_tussolini.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação asfáltica na rua Antônio Tussolini</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1308/828_2023_calcamento_rua_sao_vicente__bairro_sao_cristovao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1308/828_2023_calcamento_rua_sao_vicente__bairro_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>Que seja dada continuidade no calçamento interrompido na Rua São Vicente, considerando que restou um pequeno trecho de estrada de chão sem pavimentação, no bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1312/829_2023_estrada_sao_roque.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1312/829_2023_estrada_sao_roque.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção e reposição de cascalho nas estradas, São Roque, Água Amarela, Rancho Grande e São Roquinho.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1314/ecoponto_arroio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1314/ecoponto_arroio.pdf</t>
   </si>
   <si>
     <t>Para que seja instalado um Eco ponto na comunidade do Arroio Bonito.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1315/831_2023_reforma_ponte_pinheirinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1315/831_2023_reforma_ponte_pinheirinho.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito,  reforma  ampliação e reforço na Ponte, conhecido como, Ponte do Berino no Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1316/santa_rita_sao_cristovao_832_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1316/santa_rita_sao_cristovao_832_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito, calcamento com pedra irregular, na Rua Santa Rita Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1325/833_2023_lixeira_arroio_bonito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1325/833_2023_lixeira_arroio_bonito.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de uma lixeira comunitária, na entrada da Comunidade Arroio Bonito.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1326/834_2023_ponto_de_onibus_ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1326/834_2023_ponto_de_onibus_ribeiros.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de um ponto de ônibus, na estrada do Sr. Miguel Galinski. Faxinal dos Ribeiros.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1328/835_2023_lampadas_rua_jacir_delle.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1328/835_2023_lampadas_rua_jacir_delle.pdf</t>
   </si>
   <si>
     <t>Solicito a troca de lâmpadas queimadas na: Rua Jacir Dellê, em frente à casa nº35, bairro Mazurechem.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1329/836_2023_iluminacao_rua_sao_pedro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1329/836_2023_iluminacao_rua_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção da iluminação pública da rua São Pedro Bairro Água Verde_x000D_
 _x000D_
 Justificativa: O presente pedido é uma solicitação dos moradores da referida rua, visto que a mesma possuiu várias lâmpadas que não estão funcionando, fica escuro a noite, dificultando para quem transita pela mesma. Por segurança se faz necessário essa manutenção.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1330/837_2023_manutencao_ponte_pinheirinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1330/837_2023_manutencao_ponte_pinheirinho.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção na ponte de acesso dos moradores do Bairro Pinheirinho_x000D_
 _x000D_
 Justificativa: O presente pedido é uma solicitação dos moradores do referido bairro, tendo em vista que a mesma necessita urgentemente de manutenção pois está sem condições de uso.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1331/838_2023_estrada_arroio_bonito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1331/838_2023_estrada_arroio_bonito.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento e cascalhamento da estrada vicinal e geral da Comunidade de Arroio Bonito.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1332/ecoponto_f2c_carvalhos_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1332/ecoponto_f2c_carvalhos_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito um Eco ponto na Comunidade  do Faxinal dos Carvalhos.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1333/840_2023_pavimentacao_ruas_jose_penteado_e_joaquim_ferreira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1333/840_2023_pavimentacao_ruas_jose_penteado_e_joaquim_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma pavimentação asfáltico, na José Penteado de Oliveira, e Rua Joaquim Ferreira de Freitas, Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1334/841_2023_lombada_frente_xarnoski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1334/841_2023_lombada_frente_xarnoski.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma lombada frente ao mercado Xarnosk. _x000D_
 _x000D_
 Justificativa: O presente pedido é uma solicitação do comercio local devido a alta velocidade que os veículos circulam no local, cito Rua expedicionário Amarilio de Lima, frente ao Mercado Xarnosk.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1335/842_2023_patrolamento_e_reposicao_de_cascalho_na_estrada_geral_de_faxinal_dos_coutos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1335/842_2023_patrolamento_e_reposicao_de_cascalho_na_estrada_geral_de_faxinal_dos_coutos.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados com urgência melhorias, patrolamento e reposição de cascalho, na estrada Geral da Comunidade de Faxinal dos Coutos.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1340/843_2023_recape_rua_joaquim_freitas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1340/843_2023_recape_rua_joaquim_freitas.pdf</t>
   </si>
   <si>
     <t>Que seja feito um  recape asfáltico na rua Joaquim de Freitas no bairro Vila Caldas.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1341/844_2023_ponto_onibus_rua_judith_r_bueno_dona_aurea.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1341/844_2023_ponto_onibus_rua_judith_r_bueno_dona_aurea.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um ponto de ônibus escolar, ao lado da Igreja Nossa Senhora Aparecida na Rua Judite da Rocha Bueno, Bairro Dona Aurea, para proteger os estudantes que utilizam o transporte escolar.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1342/asfatico_bairro_vila_caldas_e_agua_verde_845_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1342/asfatico_bairro_vila_caldas_e_agua_verde_845_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja subtistuido as lâmpadas de iluminação publica por lâmpada de LED,	 no Bairro Agua Verde e Vila caldas.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1343/846_2023_ampliacao_cmei_jocemar_nestor.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1343/846_2023_ampliacao_cmei_jocemar_nestor.pdf</t>
   </si>
   <si>
     <t>Solicito a reforma e ampliação do CMEI Jocemar Nestor.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1344/847_melhorias_rua_dario_alves_ribeiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1344/847_melhorias_rua_dario_alves_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção asfáltica da Rua: Dário Alves Ribeiro. Bairro São João, em frente ao Colégio Procópio Ferreira Caldas.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1345/848_2023_melhorias_escola_norberto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1345/848_2023_melhorias_escola_norberto.pdf</t>
   </si>
   <si>
     <t>Solicito a reforma da quadra de esportes  e ampliação de uma sala para informática,  na Escola Municipal do Campo Norberto Serapio Ferreira.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1346/asfatico_bairro_vila_caldas_849_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1346/asfatico_bairro_vila_caldas_849_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma pavimentação asfáltico, ou calçamento na Rua das Violetas e Ruas das  Horquideas, Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1353/850_2023_lombada_frente_xarnosk.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1353/850_2023_lombada_frente_xarnosk.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma rotatório na Rua Expedicionário Amarilio de Lima em frente o Mercado Xarnosk, e uma lombada elevada próximo ao Creche Cantinho do Céu.Vila Caldas.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1354/851_2023_recape_rua_sete_setembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1354/851_2023_recape_rua_sete_setembro.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um recape asfáltico, na Rua Sete de Setembro, em frente a Auto Elétrica Guibes.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao__852_eco_ponto_arroio_bonito.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao__852_eco_ponto_arroio_bonito.doc</t>
   </si>
   <si>
     <t>Que seja realizada a construção de eco ponto na localidade de Arroio Bonito, em frente a Agroindústria de Derivados de Cana.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1357/853_2023_estrada_d.erondina_da_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1357/853_2023_estrada_d.erondina_da_silva.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção na estrada de acesso a propriedade da agricultora Erondina da Silva na localidade de  Arroio Bonito.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1363/854_2023_ponte_barreiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1363/854_2023_ponte_barreiros.pdf</t>
   </si>
   <si>
     <t>Solicito a construção da Ponte que liga Pinhão ao Município de Inácio Martins. Localidade de Barreiros, próximo ao Sr. Ademar.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>Solicito a possibilidade de um Plano Municipal de esporte e lazer, para incentivar crianças, adolescentes e jovens, do interior do nosso Município.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1365/856_2023_lombada_av_hipolito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1365/856_2023_lombada_av_hipolito.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma lombada na avenida Hipólito Aires de Arruda, em frente da casa de n” 100.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/857_2023_lombada_rua_inacio_millos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/857_2023_lombada_rua_inacio_millos.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma lombada na Rua Inácio Millos, Bairro Vila Caldas.em frente Igreja Pentecostal Deue é um Só.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1367/858_2023_lombada_av_trifon.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1367/858_2023_lombada_av_trifon.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma lombada na avenida Trifon Hanysz ao lado da Sapataria Rápida.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1368/859_2023_manutencao_rua_xv_novembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1368/859_2023_manutencao_rua_xv_novembro.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção asfáltica da Rua XV de Novembro, esquina com a rua Francisco Dellê, Centro.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1369/860_2023_pavimentacao_rua_rui_barbosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1369/860_2023_pavimentacao_rua_rui_barbosa.pdf</t>
   </si>
   <si>
     <t>Solicito a pavimentação asfáltica na Rua Rui Barbosa, bairro São José.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1370/861_2023_melhorias_traves_quadra_escola_sao_roque.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1370/861_2023_melhorias_traves_quadra_escola_sao_roque.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção e fixação das traves na quadra de esportes, da  Escola São Roque.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1379/862_2023_ponto_onibus_xv_dezembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1379/862_2023_ponto_onibus_xv_dezembro.pdf</t>
   </si>
   <si>
     <t>Que seja feito um abrigo escolar, no bairro Baggio um em frente ao Tome compensados na Rua XV de Dezembro, onde esse abrigo escolar vai ajudar as crianças em dias de chuvas.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1391/863_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1391/863_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito  calçamento na Rua Manoel M. Almeida, bairro Dn. Evanira.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1393/864_2023_cascalho_rua_aprigio_ribeiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1393/864_2023_cascalho_rua_aprigio_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma reposição de cascalho na Rua Aprigio Ribeiro, em frente a casa de numero 38 Bairro Dona Evanira.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1394/865_2023_robotica_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1394/865_2023_robotica_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo para incluir o conteúdo de noções de robótica educacional como atividade extracurricular nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1395/866_2023_estrada_santa_clara.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1395/866_2023_estrada_santa_clara.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção da estrada geral da Santa Clara.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1396/867_2023_troca_lampadas_prox_xarnosk.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1396/867_2023_troca_lampadas_prox_xarnosk.pdf</t>
   </si>
   <si>
     <t>Que seja trocado lâmpadas próximas ao mercado Xarnosk.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/868_2023_ponto_de_coleta_pilhas_baterias.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/868_2023_ponto_de_coleta_pilhas_baterias.pdf</t>
   </si>
   <si>
     <t>Que seja construído ponto de coleta de baterias de celular e pilhas.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1401/869_2023_revitalizacao_e_travessia_elevada_antes_das_rotatorias.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1401/869_2023_revitalizacao_e_travessia_elevada_antes_das_rotatorias.pdf</t>
   </si>
   <si>
     <t>Que seja feito revitalização das avenidas, com sinalizações adequadas e implementação de redutor de velocidade, podendo ser travessia elevada ou lombada, nos locais de maior fluxo, a exemplo antes das rotatórias.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/870_2023_estrada_iratinzinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/870_2023_estrada_iratinzinho.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção e reposição de cascalho na estrada, da localidade de Iratinzinho.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/871_2023_ponto_de_onibus_assentamento_silverios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/871_2023_ponto_de_onibus_assentamento_silverios.pdf</t>
   </si>
   <si>
     <t>Que seja construído um ponto de ônibus para os moradores e alunos, na entrada do Assentamento Silvérios, próximo à casa da família Marçal.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/872_2023_lombada_ou_travessia_elevada_rua_antonio_tussolini.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/872_2023_lombada_ou_travessia_elevada_rua_antonio_tussolini.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma lombada, ou travessia elevada na Rua Antônio Tussolini próximo casa nº 186, no Bairro Azaléia.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/873_2023_manutencao_nas_estradas_dos_camilos_faxinal_dos_coutos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/873_2023_manutencao_nas_estradas_dos_camilos_faxinal_dos_coutos.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados com urgência melhorias, patrolamento e reposição de cascalho, na estrada dos Camilos, próximo à casa da Joanilce, na Comunidade de Faxinal dos Coutos.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/874_2023_trocar_lampadas_tv_almeida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/874_2023_trocar_lampadas_tv_almeida.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas trocas de lâmpadas queimadas da rede de iluminação pública na Travessa Almeida, Bairro Lindouro.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/875_2023_estradas_sao_roquinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/875_2023_estradas_sao_roquinho.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento e cascalhamento da estrada vicinal e geral da comunidade de São Roquinho.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/876_2023_bueiro_sao_roquinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/876_2023_bueiro_sao_roquinho.pdf</t>
   </si>
   <si>
     <t>Que seja feito a conclusão da estrada vicinal e  do bueiro na entrada da senhora Luciane Amaral – São Roquinho.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/877_2023_estrada_dois_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/877_2023_estrada_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção da estrada geral de acesso a propriedade de José Marins, localidade Dois Irmãos</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/878_2023_pontos_de_coleta_de_lixo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/878_2023_pontos_de_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de containers, em pontos estratégicos para a coleta de lixo orgânico e reciclável nas comunidades do interior do município (em frente à Escola Municipal São Roque, Bar do Nego, Água Amarela em frente da igreja São Pedro) e colocação de placas orientando o descarte correto.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/879_2023_ponto_onibus_sta_terezinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/879_2023_ponto_onibus_sta_terezinha.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de um ponto de ônibus na localidade de Sta. Terezinha.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1431/880_2023_ruas_vila_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1431/880_2023_ruas_vila_caldas.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção com cascalho e limpeza nas Ruas: Rio Jordão, Rio Paraná, Rio São Pedro, Rio Pimpão, Das Aroeiras, Rio Iguaçu, Das Sapopemas e Inácio Millos. Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1432/881_2023_guarita_escola_joao_jose_zattar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1432/881_2023_guarita_escola_joao_jose_zattar.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de uma guarita para  guardião da Escola Municipal João José Zattar, na Comunidade de Zatarlândia.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/882_2023_manutencao_rua_joao_ferreira_da_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/882_2023_manutencao_rua_joao_ferreira_da_silva.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparos, manutenção e estudo para pavimentação com calçamento no trecho no final da Rua João Ferreira da Silva, no bairro Mazurechem</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1436/883_2023_manutencao_rua_olho_d_agua.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1436/883_2023_manutencao_rua_olho_d_agua.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparos, manutenção e estudo para pavimentação com calçamento na Rua olho d’água, no bairro Mazurechem.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>José</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1437/884_2023_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1437/884_2023_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja retirada a lombada na rua Expedicionário Amarílio, nº 40, próximo a rotatória em frente a Casa do Sr Alcione. E construída outra em outra localização, mantendo a segurança dos pedestres, moradores e alunos.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/885_2023_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/885_2023_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma vistoria nas instalações do ESF Lindouro.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/886_2023_galeria_agua_rua_valter_silva_dois_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/886_2023_galeria_agua_rua_valter_silva_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma galeria na Rua Valter da Silva, próximo à Oficina do Gaúcho, no Bairro Dois Irmãos.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/887_2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/887_2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito cascalhamento no pátio da empresa JB Carrocerias, no Parque Industrial, localizado na Rua Pau-Brasil.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/888_2023_lombada_rua_rio_de_janeiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/888_2023_lombada_rua_rio_de_janeiro.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma lombada entre a empresa: Geniale e Eletrica J.A. Cito Rua Rio de Janeiro Bairro São Cristovão.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/boca_de_lobo_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/boca_de_lobo_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja mudado a boca de lobo em frente a uma residência, na rua Alcebides Gonçalves n23, esquina com Salvador Gomes B. São José.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/indiacao_rua_sapopema_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/indiacao_rua_sapopema_assinado.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO MELHORIAS E LOMBADA, NA RUA SAPOPEMA NUCLEO HIPOLITO MARTINS Nº25</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/891_2023_reparos_e_manutencao_valetas_rua_joao_rocha_bairro_dois_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/891_2023_reparos_e_manutencao_valetas_rua_joao_rocha_bairro_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos e manutenção no final da Rua João Rocha, bairro Dois Irmãos, próximo ao bar do Antônio Dias.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/892_2023_rua_santa_terezinha_2_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/892_2023_rua_santa_terezinha_2_irmaos.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos bem como reposição de cascalho e passar o rolo compactador na  Rua Santa Terezinha, Bairro 2 Irmãos.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/893_2023_reparos_ruas_buracos_chuvas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/893_2023_reparos_ruas_buracos_chuvas.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência os reparos necessários em todas as ruas de asfalto onde surgiu algumas crateras devido ao excesso de chuvas.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/894_2023_recape_asfalto_rua_miguel_kruger.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/894_2023_recape_asfalto_rua_miguel_kruger.pdf</t>
   </si>
   <si>
     <t>Que seja feito recape asfáltico na Rua Miguel Kruger, entre a Rua Rivail Alberto Gomes e Rua João Ferreira da Silva.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/895__2023_cacalmento_vila_caldas_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/895__2023_cacalmento_vila_caldas_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo e estudo para calcamento com pedras irregulares, nas seguintes rua João Vicente de ramos, rua dos bancários, rua Darcilio Ferreira, da silva até a rua Alcindo Lucas no bairro vila caldas núcleo Darci Brolini.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/896_2023_idicacao_bairro_sao_cristovao_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/896_2023_idicacao_bairro_sao_cristovao_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias nas ruas travessa 01 e 02 no Bairro são Cristóvão paralelo a rua Basílio Grosko.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/897.2023.manutencao_da_estrada_do_cerrinho_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/897.2023.manutencao_da_estrada_do_cerrinho_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção da estrada do Cerrinho, Todos os Santos e Santana.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/898_2023_reposicao_de_cascalho_no_faxinal_dos_coutos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/898_2023_reposicao_de_cascalho_no_faxinal_dos_coutos.pdf</t>
   </si>
   <si>
     <t>Que seja feito reposição de cascalho no Faxinal dos Coutos.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/899_2023_reposicao_de_cascalho_no_pinheirinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/899_2023_reposicao_de_cascalho_no_pinheirinho.pdf</t>
   </si>
   <si>
     <t>Que seja feito reposição de cascalho no Pinheirinho.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/mudancas_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/mudancas_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito um encaminhamento de um Projeto de Lei para realizar o transporte de  mudanças,municipal e Inter estadual, para esta casa de Leis para apreciação e aprovação dos nobres vereadores.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/901_2023_recape_asfaltico_rua_trajano_ferreira_dos_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/901_2023_recape_asfaltico_rua_trajano_ferreira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Que seja feito recape asfáltico na Rua Trajano Ferreira dos Santos, no bairro Azaléia.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/rua_inacio_millos_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/rua_inacio_millos_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito  calçamento na Rua  Inácio Millos bairro Vila Caldas.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/903_2023_ponto_escolar_invernadinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/903_2023_ponto_escolar_invernadinha.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um ponto de ônibus escolar na Rua Brasílio Grosko ao lado do mercadinho do Homero na Invernadinha.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/904_2023_calcamento_na_rua_das_orquideas_e_rua_das_violetas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/904_2023_calcamento_na_rua_das_orquideas_e_rua_das_violetas.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito calçamento no Bairro Vila Caldas nas seguintes ruas, Rua das Violetas e Rua das Orquídeas</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/905_2023_manutencao_dos_bueiros_e_cascalhamento_desvio_da_pr-170.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/905_2023_manutencao_dos_bueiros_e_cascalhamento_desvio_da_pr-170.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito manutenção dos bueiros e cascalhamento no desvio da PR-170 entrando na pousada do Jaime até a Divinéia</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/906_2023_patrolamento_e_calcamento_baggio_2.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/906_2023_patrolamento_e_calcamento_baggio_2.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito patrolamento e estudando a possibilidade de ser feito calçamento no Baggio 2</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/907_2023_pavimentacao_rua_sao_cristovao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/907_2023_pavimentacao_rua_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>Solicito a pavimentação asfáltica na Rua São Cristovão, bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/908_2023_pavimentacao_rua_sao_simao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/908_2023_pavimentacao_rua_sao_simao.pdf</t>
   </si>
   <si>
     <t>Solicito a pavimentação na Rua São Simão, entre as ruas, São Cristovão e São Paulo, bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/909_2023_patrolamento_e_cascalho_faxinal_dos_francas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/909_2023_patrolamento_e_cascalho_faxinal_dos_francas.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um patrolamento com reposição de cascalho na localidade de Faxinal dos Franças na estrada do João gordo e também na estrada geral onde o transporte escolar circula diariamente.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/910_2023_estrada_mato_queimado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/910_2023_estrada_mato_queimado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção e reposição de cascalho na estrada, da localidade do Mato Queimado.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1488/911_2023_recape_asfaltico_rua_frei_corbiniano.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1488/911_2023_recape_asfaltico_rua_frei_corbiniano.pdf</t>
   </si>
   <si>
     <t>Que seja feito recape asfáltico na Rua Frei Corbiniano, no bairro Mazurechem.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1489/912_2023_recape_asfaltico_rua_trajano_ferreira_dos_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1489/912_2023_recape_asfaltico_rua_trajano_ferreira_dos_santos.pdf</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1493/913_2023_melhoras_ruas_dois_irmao_pinheirinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1493/913_2023_melhoras_ruas_dois_irmao_pinheirinho.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a recuperação com cascalhamento nas ruas do Bairro Dois Irmãos e do Bairro Pinheirinho, pois as mesmas exigem urgência.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1494/914_2023_recape_rua_cornelio_pires_ribeiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1494/914_2023_recape_rua_cornelio_pires_ribeiro.pdf</t>
   </si>
   <si>
     <t>Que seja feito um recape asfáltico na rua Cornélio Pires Ribeiro.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/915_2023_calcamento_estrada_vila_pescadores.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/915_2023_calcamento_estrada_vila_pescadores.pdf</t>
   </si>
   <si>
     <t>Que seja feito um calçamento na estrada(serra) que dá acesso a Vila dos Pescadores Alagado Santa Clara.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/916_2023_ciclovia_dois_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/916_2023_ciclovia_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja concluído a ciclovia que foi iniciada na via segundaria que da acesso ao bairro Dois Irmãos.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1498/917_2023_melhorias_iluminacao_pub_rua_joao_m_rocha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1498/917_2023_melhorias_iluminacao_pub_rua_joao_m_rocha.pdf</t>
   </si>
   <si>
     <t>Que seja feito a troca de lâmpadas e colocação de postes na rua João Maria Rocha bairro Dona Ivanira.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1499/indicacao_casa_mortuaria_assinado_1.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1499/indicacao_casa_mortuaria_assinado_1.pdf</t>
   </si>
   <si>
     <t>para que seja feito a manutenção com manilhas e boca de lobo na rua manoel beserra, vila santa maria</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1500/919_2023_calcamento_rua_rio_sao_pedro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1500/919_2023_calcamento_rua_rio_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito calçamento na Rua Rio São Pedro no Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1501/920_2023_pavimentacao_rua_alcindo_lucas_rua_dorival_ferreira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1501/920_2023_pavimentacao_rua_alcindo_lucas_rua_dorival_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a pavimentação asfáltica nas Ruas: Alcindo Lucas dos Santos e Dorival Ferreira Caldas, Núcleo Darci Brolini.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1502/921_2023_asfalto_rua_joao_f_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1502/921_2023_asfalto_rua_joao_f_silva.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a continuação da pavimentação asfáltica na Rua: João Ferreira da Silva, Bairro Mazurechem.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_01_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_01_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam feito uma lombada na esquina das ruas Expedicionário Amarílico de lima com a rua José Maria Streski.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1508/923_2023_tapa_buraco_marginal_pr_170.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1508/923_2023_tapa_buraco_marginal_pr_170.pdf</t>
   </si>
   <si>
     <t>Que sejam feito um serviço de tapa buraco na marginal da Pr 170 em frente a borracharia nossa senhora aparecida.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1505/924_2023_tapa_buraco_na_rua_antonio_tussolini.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1505/924_2023_tapa_buraco_na_rua_antonio_tussolini.pdf</t>
   </si>
   <si>
     <t>Que seja feito tapa buraco na rua Antônio Tussolini, bairro Lindouro, próximo à residência Nº 94.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1506/925_2023_adequacao_na_entrada_do_colegio_sao_jose.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1506/925_2023_adequacao_na_entrada_do_colegio_sao_jose.pdf</t>
   </si>
   <si>
     <t>Que seja realizada adequação na entrada que dá acesso ao Colégio Estadual do Campo São José.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1507/926_2023_manutencao_na_estrada_do_zattar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1507/926_2023_manutencao_na_estrada_do_zattar.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados com urgência melhorias, patrolamento, reposição de cascalho e manutenção nos bueiros na estrada geral na Localidade de Zattarlândia.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1528/927_2023_readequacao_estradas_guarapuavinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1528/927_2023_readequacao_estradas_guarapuavinha.pdf</t>
   </si>
   <si>
     <t>Que seja feita a readequação das estradas da Comunidade Guarapuavinha.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1529/928_2023_estradas_zattarlandia_barreiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1529/928_2023_estradas_zattarlandia_barreiros.pdf</t>
   </si>
   <si>
     <t>Que seja feita a readequação da estrada de Zattarlândia e da Comunidade dos Barreiros.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1517/929_2023_internet_feirinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1517/929_2023_internet_feirinha.pdf</t>
   </si>
   <si>
     <t>Que seja instalado rede de internet na Feirinha da Agricultura Familiar.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1518/930_2023_rua_jose_dutra_campos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1518/930_2023_rua_jose_dutra_campos.pdf</t>
   </si>
   <si>
     <t>Que seja cortada e cascalhada a Rua Jose Dutra de Campos. Bairro São José. E construção de “boca de lobo” para escoamento da agua em dias chuvosos.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1519/931_2023_toldo_escola_maristela_tussi.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1519/931_2023_toldo_escola_maristela_tussi.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um Toldo na Escola Municipal Maristela Tussi.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1527/932_2023_cascalhamento_e_calcamento_bairro_dona_aurea.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1527/932_2023_cascalhamento_e_calcamento_bairro_dona_aurea.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito manutenção de cascalhamento e que seja estudado a possibilidade de ser feito calçamento na Rua das Amoreiras e na Rua José Bischof no Bairro Dona Aurea.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1530/933_2023_rua_santa_rosa_rua_sao_lourenco.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1530/933_2023_rua_santa_rosa_rua_sao_lourenco.pdf</t>
   </si>
   <si>
     <t>Que seja cortada e cascalhada as Ruas Santa Rosa e São Lourenço no Bairro N. Sra. da Gloria e reformada a ponte do referido Bairro</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1531/934_2023_ponto_onibus_prox_esc_cecilia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1531/934_2023_ponto_onibus_prox_esc_cecilia.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de um ponto de ônibus na esquina da Rua João Ferreira da Silva com a Rua Miguel Kruger, próximo escola Cecilia Meireles Bairro Mazurechen</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1534/935_2023_final_rua_joao_f_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1534/935_2023_final_rua_joao_f_silva.pdf</t>
   </si>
   <si>
     <t>Que seja cortada e cascalhada o final da Rua João Ferreira da Silva, próximo a escola Cecilia Municipal Meireles, bairro Mazurechen.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>Que seja feita a manutenção com cascalhamento da Rua do Sinamão no Bairro Invernadinha 2.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1085/01_2023_urg_especial_antep_1.195.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1085/01_2023_urg_especial_antep_1.195.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.195/2022, que institui o Fundo Municipal de Cultura e Adota outras providências.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1114/02_2023_urg_especial_antep_1.196_1.197.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1114/02_2023_urg_especial_antep_1.196_1.197.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.196/2023, que altera o anexo XIV da Lei Municipal 1.451/2009, fixa o piso Salarial do Cargo de Oficial Administrativo e dá outras providências; e para o ANTEPROJETO DE LEI N.º 1.197/2023, que altera o disposto na Lei Municipal n.º 1.451/2009, de 18/06/2009, que institui o Plano de Cargos, Carreira e Valorização do Servidor Público do Município de Pinhão – PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1115/03_2023_urg_especial_antep_1.205_pll_01_02.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1115/03_2023_urg_especial_antep_1.205_pll_01_02.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para os seguintes projetos: ANTEPROJETO DE LEI N.º 1.205/2023, que concede reajuste salarial aos Servidores Públicos Municipal e dá outras providências; PROJETO DE LEI DO LEGISLATIVO N.º 01/2023,  que concede reposição salarial aos Servidores do Poder Legislativo; PROJETO DE LEI DO LEGISLATIVO N.º 02/2023,  que concede reposição aos subsídios do Prefeito, Vice-Prefeito, Secretários Municipais, Presidente da Câmara e Vereadores do Município de Pinhão, para a Gestão e Legislatura 2021-2024.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson F., Elias, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/04_2023_urg_especial_proj_resolucao_10_2022.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/04_2023_urg_especial_proj_resolucao_10_2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE RESOLUÇÃO N.º 10/2022, que institui o Décimo Terceiro Subsídio aos Vereadores do Poder Legislativo do Município de Pinhão/PR, em atendimento à Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/05_2023_retirada_antep_1.201.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/05_2023_retirada_antep_1.201.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário,  a retirada de deliberação da Sessão Ordinária deste dia 20/03/2023, do ANTEPROJETO DE LEI N.º 1.201/2023, que cria vagas na Estrutura Administrativa do Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.198/2023, que autoriza o Executivo Municipal a retirar-se do Consórcio Intermunicipal de Saúde GUARAPUAVA/PINHÃO - CISGAP podendo promover os atos necessários para sua extinção; e para o ANTEPROJETO DE LEI N.º 1.206/2023, que ratifica, conforme especifica as alterações no Contrato de Consórcio, convertido do Protocolo de Intenções que constitui e regulamenta o Consórcio Intergestores de Saúde da 5ª Região de Saúde do Paraná.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Jean, Luzyanna, Samoel</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a retirada de tramitação da sessão ordinária de hoje, 10/04/2023, do PROJETO DE LEI DO LEGISLATIVO N.º 03/2023, que dispõe sobre a adequação da remuneração mínima da Classe Docente do Quadro do Magistério da Educação Básica ao Piso Salarial Profissional Nacional do Magistério Público da Educação Básica, altera as Leis n.ºs 1.718/2012 e 1.975/2017, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Cleverson, Edson F., Elias, Israel, Jean, Luiz, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1165/08_cei_ref_denuncia_aterro_sanitario.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1165/08_cei_ref_denuncia_aterro_sanitario.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a constituição de uma CEI - COMISSÃO ESPECIAL DE INQUÉRITO – composta por 5 (cinco) Vereadores, com o objetivo de investigar o contrato entre o Município e a Coopresere (Cooperativa de Prestação de Serviços), contratada via Dispensa de Licitação n.º 42/2022, Contrato n.º 68/2022, e esclarecer a denúncia protocolada na secretaria desta Casa de Leis, em 05 de abril de 2023, sob número 009361-2/2 e outros documentos entregue aos Vereadores, ainda de possível interferência política na gestão do aterro sanitário, pagamento indevido pela Coopresere a pessoas que trabalham em setores alheio ao objeto do contrato, depósito e recebimento de valores por terceiros de forma indevida, falta de pagamento aos trabalhadores, falta de registro na CTPS, além de trabalho em condições precárias de segurança, higiene e saúde. Possíveis crimes ambientais cometidos com a anuência do Poder Púbico.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Israel, Cleverson, Edson A., Edson F., Elias, Jean, Luiz, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1166/09_criar_comissao_especial_faxinalenses.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1166/09_criar_comissao_especial_faxinalenses.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a constituição de uma COMISSÃO ESPECIAL com o objetivo de acompanhar as Associações dos Povos Faxinalenses em seus próximos pleitos, em especial sobre o estudo para implantação de Escolas Municipais nas áreas de faxinais, conforme encaminhamentos na Audiência Pública realizada em 30/03/2023, no Plenário da Câmara Municipal.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1168/10_2023_urg_especial_antep_1.207_pll_0607.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1168/10_2023_urg_especial_antep_1.207_pll_0607.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em regime de urgência especial para o ANTEPROJETO DE LEI N.º 1.207/2023 e PROJETO DE LEI DO LEGISLATIVO N.º 07/2023.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1172/11_2023_urg_especial_antep_1.209.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1172/11_2023_urg_especial_antep_1.209.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em regime de urgência especial para o Anteprojeto de Lei n.º 1.209/2023.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1198/12_2023_urg_especial_antep_1.210.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1198/12_2023_urg_especial_antep_1.210.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência especial para o Anteprojeto de Lei n.º 1.2010/2023, que altera o art. 2.º da Lei Municipal n.º 1.316/2007, de 27/04/2007, que dispõe sobre a criação do Conselho do Fundo de Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – FUNDEB e dá outras providências.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Edson A., Alexandro, Aroldo, Cleverson, Edson F., Israel, Jean, Luzyanna, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1207/13_2023_urg_especial_antep_1.211.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1207/13_2023_urg_especial_antep_1.211.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.211/2023, que dispõe sobre a alteração da criação do Serviço de Inspeção Municipal de Produtos de Origem Animal – SIM/POA no Município de Pinhão, e dá outras providências.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1214/14_2023_urg_especial_antep_1.199.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1214/14_2023_urg_especial_antep_1.199.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.199/2023, que altera a Lei nº 1.718 de 13 de junho de 2012, modificando o artigo 9° e acrescentando parágrafo ao artigo 31 que compõem a carreira do magistério junto ao Município de Pinhão/PR, quanto à promoção de nível dos profissionais da educação.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1215/15_2023_urg_especial_antep_1.201.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1215/15_2023_urg_especial_antep_1.201.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.201/2023, que cria vagas na Estrutura Administrativa do Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1217/16_2023_urg_especial_antep_1.212.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1217/16_2023_urg_especial_antep_1.212.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.212/2023, que cria cargos de Engenheiro Ambiental, Cirurgião Dentista e Terapeuta Ocupacional e dá outras providências.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Elias, Luzyanna, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1218/17_2023_urg_especial_antep_1.214.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1218/17_2023_urg_especial_antep_1.214.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.214/2023, que autoriza crédito adicional suplementar na importância de até 35.155.302,75 (trinta e cinco milhões cento e cinqüenta e cinco mil trezentos e dois reais e setenta e cinco centavos).</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1219/18_2023_urg_especial_antep_1.216.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1219/18_2023_urg_especial_antep_1.216.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.216/2023, que dispõe sobre a aplicação do piso salarial dos profissionais do magistério público da educação básica no âmbito do Munícipio de Pinhão/PR e dá outras providências.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Luzyanna, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1256/19_2023_urg_especial_antep_1.215.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1256/19_2023_urg_especial_antep_1.215.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.215/2023, que autoriza crédito adicional suplementar na importância de até 1.158.055,38 (um milhão cento e cinqüenta e oito mil e cinqüenta e cinco reais e trinta e oito centavos).</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Elias, Alexandro, Aroldo, Edson F., Israel, Jean, Luiz, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1258/20_2023_urg_especial_pll_08_e_09.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1258/20_2023_urg_especial_pll_08_e_09.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE LEI DO LEGISLATIVO N.º 08/2023, que concede o Título de Cidadão Honorário de Pinhão ao Sr. OSVALDO LUPEPSA; E para o PROJETO DE LEI DO LEGISLATIVO N.º 09/2023, que concede o Título de Cidadã Benemérita de Pinhão à Sr.ª EVELYN APARECIDA DA SILVA ALMEIDA.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1264/21_2023_info_educacao_seguranca-escolas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1264/21_2023_info_educacao_seguranca-escolas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo através as secretaria de educação e administração, encaminhe para a Câmara de Vereadores informações, no prazo de regimental, sobre quais providencias foram efetivamente tomadas no tocante a segurança nas escolas, tendo em vista as diversas indicações feitas pelo vereadores e sem nenhum retorno até o momento e em visitas a algumas escolas não vimos nada de concreto sendo feito.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1268/22_2023_info_festa_pinhao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1268/22_2023_info_festa_pinhao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo envie a esta Câmara Municipal, as receitas e despesas da 16.ª Festa do Pinhão, que possa ser enviada de forma pormenorizada_x000D_
 para fácil entendimento. _x000D_
 Assim como o número de standers locados na praça de alimentação a pessoas jurídicas._x000D_
 Critérios para escolha da pessoa jurídicas que locaram stander na praça de alimentação._x000D_
 Critério para repasse as escolas que trabalharam na festa._x000D_
 Valores arrecadados nos estacionamentos tendo em vista que eram empresas diferentes no estacionamento da festa e da pista de laço._x000D_
 Fechamento geral de gastos e receitas e suas origens de forma detalhada.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1285/23_2023_info_pregao_eletronico_54-2023_executivo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1285/23_2023_info_pregao_eletronico_54-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo avalie a real necessidade do  PROCESSO N.º 54/2023, EDITAL DE PREGÃO ELETRÔNICO N.º 54/2023, no valor total de R$ 1.361.957,47.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1272/requerimento_assinado_1.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1272/requerimento_assinado_1.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo envie a esta Câmara Municipal, cópia dos processos de pagamento mês a mês da empresa RIVALDO DE LIMA, também todas as certidões e documentos exigidos em edital e contrato 267/2022, bem como a SEFIP e relação de funcionários, lotação por secretaria conforme exigido em edital, além da discriminação dos cargos conforme exigido em edital e, por fim, cópia da convenção da categoria como base salarial.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Israel, Jean, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1310/25_2023_info_ref_direitos_autistas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1310/25_2023_info_ref_direitos_autistas.pdf</t>
   </si>
   <si>
     <t>Conforme estabelecido e reivindicado pela Associação dos pais e Amigos dos Autistas de Pinhão (APAAP) aos Vereadores signatários, requer-se as seguintes informações ao Executivo Municipal: 1. Esclarecimento de como é a confecção da CIPTEA (Carteira de Identificação da Pessoa com Transtorno do Espectro Autista) e como fazem o controle das solicitações, bem como número de carteirinhas já fornecidas em Pinhão; 2. Quantos alunos/as detém laudo na rede municipal de ensino; 3. Quantas pessoas com laudo TEA (transtorno do espectro autista) têm acompanhamento pela saúde; 4. Número de pessoas na espera para consulta com neuropediatra.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.226/2023, que dispõe e estabelece a Ouvidoria-Geral do Município e a Ouvidora-Geral do SUS (Sistema Único de Saúde), no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Israel, Jean</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1327/27_2023_info_ref_concurso.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1327/27_2023_info_ref_concurso.pdf</t>
   </si>
   <si>
     <t>1. Esclarecimento do trâmite do Concurso Público para Professores principalmente_x000D_
 previsão de Edital considerando que a empresa já foi contratada._x000D_
 2. Número de professores que têm vencimento de contratos nos meses de setembro a_x000D_
 dezembro;_x000D_
 3. Qual o procedimento relacionado aos contratos vincendos até chamamento do_x000D_
 Concurso;_x000D_
 4. Qual o impacto na aprendizagem dos alunos causado pela troca de professores_x000D_
 regentes dada pelo encerramento de contrato antes do encerramento do ano letivo?_x000D_
 5. Qual o planejamento para que as escolas e creches não corram o risco de ficar sem_x000D_
 Professores considerando a não possibilidade de renovação ou prorrogação dos contratos de 2021_x000D_
 que foram renovados em 2022, com vencimento em 2023?</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1351/28_2023_info_cargos_em_comissao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1351/28_2023_info_cargos_em_comissao.pdf</t>
   </si>
   <si>
     <t>REQUER a relação de cargos comissionados nomeados e atualmente ativos, assim como lotação por secretaria, e função exercida.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1352/30_2023_urg_esp_proj_res_08_2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1352/30_2023_urg_esp_proj_res_08_2023.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE RESOLUÇÃO N.º 08/2023, QUE REVOGA A RESOLUÇÃO N.º 02/2023, QUE INSTITUI O DÉCIMO TERCEIRO SALÁRIO AOS VEREADORES DO PODER LEGISLATIVO DO MUNICÍPIO DE PINHÃO/PR, EM ATENDIMENTO A  CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1359/31_2023_urg_especial_antep_1.239.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1359/31_2023_urg_especial_antep_1.239.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.239/2023, que denomina de “Posto de Bombeiro Comunitário de Pinhão José Vitorino Prestes” o Posto de Bombeiro Comunitário de Pinhão, e da outras providências.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Israel, Edson F., Elias, Pedro</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento_01_09_assinado_28229_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento_01_09_assinado_28229_assinado.pdf</t>
   </si>
   <si>
     <t>Convocar o secretario de saúde Alain Cesar de Abreu para esclarecer assuntos de interesse público conforme segue:_x000D_
 Fechamento do hospital Santa Cruz;_x000D_
 Critérios usados pelo auditor sobre liberação de exames;_x000D_
 Esclarecimento sobre desvio de funções na secretaria de saúde;_x000D_
 Falta de medicamento no posto de saúde central e no ESFs;_x000D_
 Falta de atendimento Médicos e Dentista no interior;_x000D_
 Realização de partos no pronto atendimento;_x000D_
 Paciente em observação ficando tempo superior ao permitido no espaço_x000D_
 do pronto atendimento;_x000D_
 Dificuldade em agendar veículos e transporte de pessoas que ficam_x000D_
 aguardando transporte mesmo após receber alta hospitalar em outros municípios;_x000D_
 Esclarecer sobre apoio a familiares que ficam com pacientes internados_x000D_
 em hospitais da região, bem como deslocamento, alimentação;_x000D_
 Qual as ações que a secretaria está planejando para suprir a falta do_x000D_
 atendimento e internamentos de média e baixa complexidade que hoje estão ficando_x000D_
 na residência.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1380/33_2023_urg_especial_antep_1.237.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1380/33_2023_urg_especial_antep_1.237.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.237/2023, que autoriza crédito adicional suplementar na importância de até 425.000,00 (quatrocentos e vinte e cinco mil reais).</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1378/34_2023_urg_especial_antep_1.236.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1378/34_2023_urg_especial_antep_1.236.pdf</t>
   </si>
   <si>
     <t>REQUER a tramitação em regime de urgência especial para o Anteprojeto de Lei n.º 1.236/2023.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/35_urgencia_simples_antep_1.231_ldo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/35_urgencia_simples_antep_1.231_ldo.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA SIMPLES para o ANTEPROJETO DE LEI N.º 1.231/2023, que dispõe sobre as Diretrizes Orçamentárias, para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/36_req_licenca_ver_israel.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/36_req_licenca_ver_israel.pdf</t>
   </si>
   <si>
     <t>Vereador ISRAEL DE OLIVEIRA SANTOS, requer licença de 30 dias para tratar de interesse particular, no período de 09 de outubro a 08 de novembro de 2023, sem remuneração, conforme art. 80, § 2.º do Regimento Interno.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Luiz, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Jean, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/37_2023_urg_especial_antep_1.245_1.249.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/37_2023_urg_especial_antep_1.245_1.249.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.245/2023, que autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa C R F MÓVEIS, e dá outras providências; ANTEPROJETO DE LEI N.º 1.249/2023, que dispõe sobre o Programa de Guarda Subsidiada Provisória no Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Jean, José, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/38_2023_urg_especial_antep_1.252.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/38_2023_urg_especial_antep_1.252.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO NO REGIME DE URGÊNCIA ESPECIAL AO ANTEPROJETO DE LEI N.º 1.252/2023.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/39_2023_urg_especial_antep_1.254.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/39_2023_urg_especial_antep_1.254.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL AO ANTEPROJETO DE LEI N.º 1.254/2023.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Jean, José, Luiz, Luzyanna, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/40_2023_urg_especial_antep_1.255.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/40_2023_urg_especial_antep_1.255.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência especial ao Anteprojeto de Lei n.º 1.255/2023.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/secretaria_de_saude_assinado_3.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/secretaria_de_saude_assinado_3.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Saúde Alain Cesar Abreu, que envie a Câmara Municipal, informações pertinentes, planilhas, relatório referente ao laudo feito no hospital Santa Cruz de Pinhão, valor apontado bem como quais encaminhamentos estão sendo tomados com referência ao aluguel do Hospital ou não._x000D_
 Caso negativo quais medidas efetivas estão sendo tomadas para amenizar o sofrimento dos paciente e familiares, que necessitam de internamento de baixa complexidade que estão sendo transferida para outros municípios, e os pacientes que estão retornando para casa por não ter vagas até por não se encaixarem na vaga zero, mas que pode se agravara patologia caso não tenham atendimento adequado.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/contrato_norte_sul_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/contrato_norte_sul_assinado.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Saúde Alain Cesar Abreu, que envie a Câmara Municipal, informações pertinentes ao contrato do Município com a empresa NORTE SUL SERVICOS DE SAÚDE LTDA. pessoa jurídica, inscrita no CNPJ sob n.º 19.850.311/0001-78, com sede administrativa na Rua Humberto Moacir Schenna, n.º 432, Centro, CEP 84.900-000, Município de Ibaiti, Estado do Paraná, conforme segue:_x000D_
 - Relação com nome dos servidores contratados que prestam serviços conforme especificado no contrato empresa e município;_x000D_
 - Lotação, relatório de ponto, carga Horária e Salário dos contratados;_x000D_
 - Data de admissão por contrato;_x000D_
 - Critérios para contratação do profissional.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1490/43_2023_info_empresa_cwcg_medicina_ltda_cnpj_15079366000175.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1490/43_2023_info_empresa_cwcg_medicina_ltda_cnpj_15079366000175.pdf</t>
   </si>
   <si>
     <t>Requer informações, conforme segue: _x000D_
 - Relação atualizada com os nomes dos médicos que prestam os serviços do objeto deste contrato, com informação da especialidade, a quantidade de consultas semanais, quais os dias que atendem e em qual local que fazem o atendimento; _x000D_
 - Esclarecimentos sobre a prestação dos serviços médicos do item 5 do referido contrato, referente os serviços na área de CARDIOLOGIA; _x000D_
 - Esclarecimentos sobre a prestação dos serviços médicos do item 7 do referido contrato, referente os serviços na área de PEDIATRA; _x000D_
 - E se for caso que não está sendo utilizados os serviços de Cardiologista e Pediatra deste contrato, por quais motivos e critérios para não cumprimento dos serviços médicos?</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1491/44_2023_info_filas_exames_cirurgias.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1491/44_2023_info_filas_exames_cirurgias.pdf</t>
   </si>
   <si>
     <t>Requer informações pertinentes sobre a fila de espera de liberação de exames de especialidades médicas, fila de consultas com_x000D_
 médicos de especialidades e da fila de cirurgias eletivas:_x000D_
 - De que forma está sendo atualizada a fila de espera de exames?_x000D_
 - Quantos pacientes estão aguardando atendimento para realização de exames de especialidades médicas em nosso município, discriminando cada exame? Qual o prazo médio de espera?_x000D_
 - De que forma está sendo atualizada a fila de espera de consultas médicos de especialidades?_x000D_
 - Quantos pacientes estão aguardando atendimento para atendimento médicos especialistas (consultas) em nosso município, discriminando cada uma? Qual o prazo médio de espera?_x000D_
 - De que forma está sendo atualizada a fila de cirurgias eletivas?_x000D_
 - Quantos pacientes estão aguardando atendimento para realização de cirurgias eletivas em nosso_x000D_
 município? Qual o prazo médio de espera?</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Israel, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/45_2023_urg_especial_pll_13.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/45_2023_urg_especial_pll_13.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE LEI DO LEGISLATIVO N.º 13/2023, que REGULAMENTA O REPASSE DO INCENTIVO FINANCEIRO ADICIONAL - IFA, AOS AGENTES COMUNITÁRIOS DE SAÚDE – ACS E AOS AGENTES DE COMBATE ÀS ENDEMIAS – ACE NO MUNICIPIO DE PINHÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1511/46_2023_info_empresa_rilvaldo_de_lima_cnpj_24199718000117.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1511/46_2023_info_empresa_rilvaldo_de_lima_cnpj_24199718000117.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo envie a esta Câmara Municipal o que segue:_x000D_
 Relação atualizada de funcionários contratados pela empresa RIVALDO DE LIMA, pessoa jurídica, inscrita no CNPJ/MF sob n.° 24.199.718/0001-17, estabelecida à RUA NOSSA SENHORA APARECIDA, n.º 40, Bairro São Cristóvão, CEP: 85170000, Município de PINHAO, Estado do Paraná. A referida empresa possui contrato 267/2002 no valor de 1.440.000,00 (um milhão quatrocentos e quarenta mil reais) que teve aditivo de valor em mais 18,3% aproximadamente 18,3%, perfazendo o valor de R$ 210.400,00 (duzentos e dez mil e quatrocentos reais) de aditivo, na soma R$ 1.650,400 (um milhão seissentos e cinquenta mil e quatrocentos reais).</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Mesa Diretora - MD, Aroldo, Edson A., Vinícius</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA SIMPLES para o ANTEPROJETO DE LEI N.º 1.251/2023, que estima a Receita e fixa a Despesa do Município de Pinhão para o exercício financeiro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Jean, Alexandro, Cleverson, Edson A., Edson F., Elias, Israel, Luiz</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1542/48_urg_especial_pll_14.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1542/48_urg_especial_pll_14.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE LEI DO LEGISLATIVO N.º 14/2023, que dispõe sobre a instituição de atendimento preferencial aos portadores de fibromialgia nos órgãos públicos e privados, nas vagas de estacionamento e filas preferenciais do Município de Pinhão, Estado do Paraná.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Jean, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1538/49_regime_urgencia_antep_1.2631.2641.2651.2661.2671.2681.2691.270_pll16171819.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1538/49_regime_urgencia_antep_1.2631.2641.2651.2661.2671.2681.2691.270_pll16171819.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI Nº 1.263/2023; ANTEPROJETO DE LEI Nº 1.264/2023; ANTEPROJETO DE LEI Nº 1.265/2023; ANTEPROJETO DE LEI Nº 1.266/2023; ANTEPROJETO DE LEI Nº 1.267/2023; ANTEPROJETO DE LEI N.º 1.268/2023; ANTEPROJETO DE LEI Nº 1.269/2023; ANTEPROJETO DE LEI N.º 1.270/2023; e PROJETOS DE LEI DO LEGISLATIVO N.ºs 16, 17, 18 e 19/2023.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1544/50_2023_urg_especial_antep_1.275.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1544/50_2023_urg_especial_antep_1.275.pdf</t>
   </si>
   <si>
     <t>REQUEREM a tramitação em regime de urgência especial para o Anteprojeto de Lei n.º 1.275/2023, que autoriza crédito adicional suplementar na importância de até R$ 2.911.500,00 (dois milhões novecentos e onze mil quinhentos reais).</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>PDec</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFFO - Comissão de Fiscalização, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1522/01_contas_executivo_2011.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1522/01_contas_executivo_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a análise da Prestação de Contas do Poder Executivo referente ao Exercício Financeiro de 2011.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1523/02_contas_executivo_2021.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1523/02_contas_executivo_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a análise da Prestação de Contas do Poder Executivo referente ao Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Aroldo, Cleverson, Edson A., Edson F., Jean, Luiz, Luzyanna, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1313/07_alteracao_resolucao_diarias.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1313/07_alteracao_resolucao_diarias.pdf</t>
   </si>
   <si>
     <t>Altera o art. 5.º da Resolução n.º 04/2018, que dispõe sobre a concessão de diárias no âmbito da Câmara Municipal de Pinhão – Paraná.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>Revoga a Resolução n.º 02/2023, de 14/03/2023, que institui o décimo terceiro subsídio aos Vereadores do Poder Legislativo do Município de Pinhão - PR, em atendimento à Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>Elias, Israel, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/09_aprova_rel._final-comissao_especial_01-2023-faxinalenses.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/09_aprova_rel._final-comissao_especial_01-2023-faxinalenses.pdf</t>
   </si>
   <si>
     <t>Fica aprovado o Relatório Final da Comissão Especial n.º 01/2023, criada pela Resolução n.º 05/2023.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>Emend</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1167/02_modificativa_ao_pll_03-2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1167/02_modificativa_ao_pll_03-2023.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA – ao Projeto de Lei do Legislativo n.º 03/2023, que dispõe sobre a adequação da remuneração mínima da Classe Docente do Quadro do Magistério da Educação Básica ao Piso Salarial Profissional Nacional do Magistério Público da Educação Básica, altera as Leis n.ºs 1.718/2012 e 1.975/2017, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>Luzyanna, Alexandro, Aroldo, Cleverson, Edson A., Jean, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1216/03_modificativa_ao_antep_1.214.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1216/03_modificativa_ao_antep_1.214.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA – ao Anteprojeto de Lei n.º 1.214/2023, que autoriza crédito adicional suplementar na importância de até 35.155.302,75 (trinta e cinco milhões cento e cinquenta e cinco mil trezentos e dois reais e setenta e cinco centavos).</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1223/04_modificativa_ao_antep_1.214.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1223/04_modificativa_ao_antep_1.214.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 04/2023 – MODIFICATIVA – ao Anteprojeto de Lei n.º 1.214/2023, que autoriza crédito adicional suplementar na importância de até 35.155.302,75 (trinta e cinco milhões cento e cinquenta e cinco mil trezentos e dois reais e setenta e cinco centavos).</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>Israel, Vinícius, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Luzyanna, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1224/05_modificativa_ao_antep_1.201.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1224/05_modificativa_ao_antep_1.201.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 05/2023 – MODIFICATIVA/SUPRESSIVA – ao Anteprojeto de Lei n.º 1.201/2023, que cria vagas na Estrutura Administrativa do Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1225/06_modificativa_ao_antep_1.212.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1225/06_modificativa_ao_antep_1.212.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 06/2023 – MODIFICATIVA – ao Anteprojeto de Lei n.º 1.212/2023, que cria cargos de Engenheiro Ambiental, Cirurgião Dentista e Terapeuta Ocupacional e dá outras providências.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>Israel, Jean, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Luiz, Luzyanna, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1226/07_modificativa_ao_antep_1.216.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1226/07_modificativa_ao_antep_1.216.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 07/2023 – MODIFICATIVA – ao Anteprojeto de Lei n.º 1.216/2023, que DISPÕE SOBRE A APLICAÇÃO DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA NO ÂMBITO DO MUNICIPIO DE PINHÃO/PR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>Cleverson, Israel, Vinícius</t>
   </si>
   <si>
     <t>MODIFICATIVA – ao Anteprojeto de Lei n.º 1.202/2023, que modifica o Regime Próprio de Previdência Social do Município de Pinhão- PR, de acordo com a Emenda Constitucional n.º 103/2019.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>Cleverson, Israel, Luiz, Vinícius</t>
   </si>
   <si>
     <t>MODIFICATIVA/ADITIVA – ao Anteprojeto de Lei n.º 1.181/2022, que modifica a divisão de massas do Regime Próprio de Previdência Social do Município de Pinhão – PR.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>Edson F., Elias, Israel, Jean, Luiz, Pedro, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1257/10_modificativa_ao_antep_1.208.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1257/10_modificativa_ao_antep_1.208.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA - ao Anteprojeto de Lei n.º 1.208/2023, que cria Secretaria Municipal da Mulher - SMM, adequa a estrutura administrativa da Prefeitura Municipal de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/11_modificativa_antep_1.246.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/11_modificativa_antep_1.246.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA – ao Anteprojeto de Lei n.º 1.246/2023, que autoriza o Executivo Municipal a ceder servidores municipais, a entidades privadas sem fins lucrativos, mediante convenio e dá outras providências.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1485/12_modificativa_pll_13.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1485/12_modificativa_pll_13.pdf</t>
   </si>
   <si>
     <t>Emenda n.º 12/2023 - Modificativa – ao Projeto de Lei do Legislativo n.º 13/2023, QUE AUTORIZA O REPASSE DO INCENTIVO FINANCEIRO ADICIONAL - IFA, AOS AGENTES COMUNITÁRIOS DE SAÚDE – ACS E AOS AGENTES DE COMBATE ÀS ENDEMIAS – ACE NO MUNICIPIO DE PINHÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1520/13_emenda_modificativa_loa_2024.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1520/13_emenda_modificativa_loa_2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Anteprojeto de Lei n.º 1.251/2023 - LOA 2024.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>APL</t>
-[...2 lines deleted...]
-    <t>Anteprojeto de Lei</t>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/1.196-2023_-_fixa_base_oficial_administrativo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/1.196-2023_-_fixa_base_oficial_administrativo.pdf</t>
   </si>
   <si>
     <t>Altera o anexo XIV da Lei Municipal 1.451/2009, fixa o piso Salarial do Cargo de Oficial Administrativo e dá outras providências.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/1.197-2022_-_equipara_base_tecnico_seg_trab_aos_outros_tecnicos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/1.197-2022_-_equipara_base_tecnico_seg_trab_aos_outros_tecnicos.pdf</t>
   </si>
   <si>
     <t>Altera o disposto na Lei Municipal n.º 1.451/2009, de 18/06/2009, que institui o Plano de Cargos, Carreira e Valorização do Servidor Público do Município de Pinhão – PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1071/1.198-2023_-_retirada_cis.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1071/1.198-2023_-_retirada_cis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a retirar-se do Consórcio Intermunicipal de Saúde GUARAPUAVA/PINHÃO - CISGAP, podendo promover os atos necessários para sua extinção.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/1.199-2023_-_altera_a_lei_no_1.718_de_13_de_junho_de_2012..pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/1.199-2023_-_altera_a_lei_no_1.718_de_13_de_junho_de_2012..pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.718 de 13 de junho de 2012, modificando o artigo 9° e acrescentando parágrafo ao artigo 31 que compõem a carreira do magistério junto ao Município de Pinhão/PR, quanto à promoção de nível dos profissionais da educação.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/1.200-2023_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/1.200-2023_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Atualiza a Lei Municipal n.º 1.903/2015, que unifica a legislação que dispõe sobre o Conselho Tutelar e o Conselho dos Direitos da Criança e do Adolescente, Política Municipal dos Direitos da Criança e do Adolescente, e dá outras providências.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/1.201-2023_-_cria_diversas_vagas_para_concurso_-_corrigido.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/1.201-2023_-_cria_diversas_vagas_para_concurso_-_corrigido.pdf</t>
   </si>
   <si>
     <t>Cria vagas na Estrutura Administrativa do Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/1.202-2023_-_previdencia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/1.202-2023_-_previdencia.pdf</t>
   </si>
   <si>
     <t>Modifica o Regime Próprio de Previdência Social do Município de Pinhão-PR, de acordo com a Emenda Constitucional n.º 103/2019.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/1.203-2023_-_cria_50_vagas_professor_apoio_educacional_especializado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/1.203-2023_-_cria_50_vagas_professor_apoio_educacional_especializado.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Professor de Apoio Educacional Especializado (PAEE) e dá outras providências.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/1.204-2023_-_regime_de_adiantamento.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/1.204-2023_-_regime_de_adiantamento.pdf</t>
   </si>
   <si>
     <t>Atualiza a Lei Municipal n.º 1.463/2009, que unifica a legislação que dispõe sobre o regime de adiantamento de despesas no âmbito do Poder Executivo Municipal de Pinhão, e dá outras providências.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1109/1.205-2023_-_reposicao_inflacao_servidores_executivo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1109/1.205-2023_-_reposicao_inflacao_servidores_executivo.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos Servidores Públicos Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1110/1.206-2023_-_ratifica_conforme_especifica_as_alteracoes_no_contrato_de_consorcio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1110/1.206-2023_-_ratifica_conforme_especifica_as_alteracoes_no_contrato_de_consorcio.pdf</t>
   </si>
   <si>
     <t>Ratifica,	conforme especifica as alterações no Contrato de Consórcio, convertido do Protocolo de Intenções que constitui e regulamenta o Consórcio Intergestores de Saúde da 5ª Região de Saúde do Paraná.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1162/1.207-2023_-_equipacao_tec._agroecologia_fixa_salario_prof._artes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1162/1.207-2023_-_equipacao_tec._agroecologia_fixa_salario_prof._artes.pdf</t>
   </si>
   <si>
     <t>Altera o disposto na Lei Municipal n.º 1.902/2015, de 17/03/2015, que altera as Leis Municipais 1.451/2009 que estabelece o Plano de Cargo e Salários dos Servidores Públicos Municipais e 1.718/2012, que dispõe sobre o Estatuto do Magistério Público Municipal, seu Plano de Carreira, e dá outras providências.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1170/1.208-2023_-_cria_secretaria_da_mulher_-_3.a_versao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1170/1.208-2023_-_cria_secretaria_da_mulher_-_3.a_versao.pdf</t>
   </si>
   <si>
     <t>Cria Secretaria Municipal da Mulher - SMM, adequa a estrutura administrativa da Prefeitura Municipal de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1173/1.209-2023_-_suplementacao_r_8.743.44919.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1173/1.209-2023_-_suplementacao_r_8.743.44919.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 8.743.449,19 (oito milhões setecentos e quarenta e três mil quatrocentos e quarenta e nove reais e dezenove centavos).</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1192/1.210-2023_-_altera_lei_fundeb.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1192/1.210-2023_-_altera_lei_fundeb.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2.º da Lei Municipal n.º 1.316/2007, de 27/04/2007, que dispõe sobre a criação do Conselho do Fundo de Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - FUNDEB e dá outras providências.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1193/1.211-2023_-_altera_lei_sim_poa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1193/1.211-2023_-_altera_lei_sim_poa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da criação do Serviço de Inspeção Municipal de Produtos de Origem Animal – SIM/POA no Município de Pinhão, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1200/1.212-2023_-_cria_vagas_eng_amb_cir_den_ter_ocu.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1200/1.212-2023_-_cria_vagas_eng_amb_cir_den_ter_ocu.pdf</t>
   </si>
   <si>
     <t>Cria cargos de Engenheiro Ambiental, Cirurgião Dentista e Terapeuta Ocupacional e dá outras providências.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1201/1.213-2023_-_atualizacao_ppa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1201/1.213-2023_-_atualizacao_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2023 a 2025, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1203/1.214-2023_-_cred_supl_35_milhoes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1203/1.214-2023_-_cred_supl_35_milhoes.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 35.155.302,75 (trinta e cinco milhões cento e cinqüenta e cinco mil trezentos e dois reais e setenta e cinco centavos).</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1235/1.215-2023_-_cred_adi_supl_r_1.158.05538_-_2.a_versao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1235/1.215-2023_-_cred_adi_supl_r_1.158.05538_-_2.a_versao.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até 1.158.055,38 (um milhão cento e cinqüenta e oito mil e cinqüenta e cinco reais e trinta e oito centavos).</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1213/1.216-2023_-_piso_magisterio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1213/1.216-2023_-_piso_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação do piso salarial dos profissionais do magistério público da educação básica no âmbito do Munícipio de Pinhão/PR e dá outras providências.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1236/1.217-2023_-_permuta_imoveis.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1236/1.217-2023_-_permuta_imoveis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a permutar, sem ônus, áreas entre Município de Pinhão e Francisco Alves de Almeida (Loteamento Residencial Paraná).</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1260/1.218-2023_-_doacao_imovel.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1260/1.218-2023_-_doacao_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de imóvel do Município e revoga o inciso V do art. 1.º da Lei Municipal n.º 981/2000 e dá outras providências.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1275/1.219-2023_-_autoriza_credito_adicional_suplementar_na_importancia_de_ate_101.72727.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1275/1.219-2023_-_autoriza_credito_adicional_suplementar_na_importancia_de_ate_101.72727.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 101.727,27 (cento e um mil setecentos e vinte e sete reais e vinte e sete centavos).</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1277/1.220-2023_-autoriza_credito_adicional_suplementar_na_importancia_de_ate_r_751.67312.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1277/1.220-2023_-autoriza_credito_adicional_suplementar_na_importancia_de_ate_r_751.67312.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 751.673,12 (setecentos e cinqüenta e um mil seiscentos e setenta e três reais e doze centavos).</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1276/1.221-2023_-_cred_adi_supl_r_528.41399.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1276/1.221-2023_-_cred_adi_supl_r_528.41399.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 528.413,99 (quinhentos e vinte e oito mil quatrocentos e treze reais e noventa e nove centavos).</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1278/1.222-2023_-_cred_adi_supl_r_38.68719.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1278/1.222-2023_-_cred_adi_supl_r_38.68719.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 38.687,19 (trinta e oito mil seiscentos e oitenta e sete reais e dezenove centavos).</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1288/1.223-2023_-_cred_adi_supl_r_1.325.18668.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1288/1.223-2023_-_cred_adi_supl_r_1.325.18668.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$1.325.186,68 (um milhão trezentos e vinte e cinco mil cento e oitenta e seis reais e sessenta e oito centavos).</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1289/1.224-2023_-_cred_adi_supl_r_206.37818.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1289/1.224-2023_-_cred_adi_supl_r_206.37818.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 206.378,18 (duzentos e seis mil trezentos e setenta e oito reais e dezoito centavos).</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1290/1.225-2023_-_cred_adi_supl_r_306.24877.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1290/1.225-2023_-_cred_adi_supl_r_306.24877.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 306.248,77 (trezentos e seis mil duzentos e quarenta e oito reais e setenta e sete centavos).</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1309/1.226-2023_-_ouvidoria_geral_-_ouvidoria_sus.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1309/1.226-2023_-_ouvidoria_geral_-_ouvidoria_sus.pdf</t>
   </si>
   <si>
     <t>Dispõe e estabelece a Ouvidoria-Geral do Município e a Ouvidora-Geral do SUS (Sistema Único de Saúde), no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1295/1.227-2023_-_13.o_e_ferias_vereadores.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1295/1.227-2023_-_13.o_e_ferias_vereadores.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 2.245/2023, de 30 de março de 2023, que fixa os subsídios do Prefeito, Vice-Prefeito, Secretários Municipais, Presidente da Câmara Municipal e Vereadores do Município de Pinhão, para a gestão e legislatura 2021-2024.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1294/1.228-2023_-_revogar_lei_dec_utilidade_pub_-_estrada_eletrosul.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1294/1.228-2023_-_revogar_lei_dec_utilidade_pub_-_estrada_eletrosul.pdf</t>
   </si>
   <si>
     <t>Fica revogada a Lei Municipal n.º 2.209/2022, que declarou de Utilidade Pública a estrada que dá acesso à Subestação Areia (Eletrosul), na PR 170, Distrito de Faxinal do Céu.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1337/1.229-2023_-_procon_municipal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1337/1.229-2023_-_procon_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do Sistema Municipal de Defesa do Consumidor - SMDC, institui a Coordenadoria Municipal de Proteção e Defesa do Consumidor - PROCON, o Conselho Municipal de Proteção e Defesa do Consumidor - CONDECON e o Fundo Municipal de Proteção e Defesa do Consumidor - FMDC e dá outras providências.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1338/1.230-2023_-_altera_lei_conselho_mun_assistencia_social.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1338/1.230-2023_-_altera_lei_conselho_mun_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Altera os Artigos 11 e 12 da Lei Municipal n.º 019/1996, de 26/03/1996, que dispõe sobre a criação do Conselho Municipal de Assistência Social, a Conferência Municipal de Assistência Social, o Fundo Municipal de Assistência Social e dá outras providências.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1339/1.231-2023_-_ldo_2024.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1339/1.231-2023_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1347/1.232-2023_-_cria_fundo_m_de_habitacao_conselho_do_fundo_m_de_habitacao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1347/1.232-2023_-_cria_fundo_m_de_habitacao_conselho_do_fundo_m_de_habitacao.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Habitação de Interesse Social, Cria o Programa, o Conselho e o Fundo Municipal de Habitação de Interesse Social no Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1371/1.233-2023_-_dispoe_sobre_alteracao_do_plano_plurianual_para_o_periodo_de_2023_a_2025_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1371/1.233-2023_-_dispoe_sobre_alteracao_do_plano_plurianual_para_o_periodo_de_2023_a_2025_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Plano Plurianual para o período de 2023 a 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1361/1.234-2023_-_credito_adicional_suplementar_na_importancia_de_ate_r_1.400.00000.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1361/1.234-2023_-_credito_adicional_suplementar_na_importancia_de_ate_r_1.400.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até 1.400.000,00 (um milhão quatrocentos mil reais).</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1350/1.235-2023_-_ratifica_conforme_especifica_as_alteracoes_no_contrato_de_consorcio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1350/1.235-2023_-_ratifica_conforme_especifica_as_alteracoes_no_contrato_de_consorcio.pdf</t>
   </si>
   <si>
     <t>Ratifica, conforme especifica as alterações no Contrato de Consórcio, convertido do Protocolo de Intenções que constitui e regulamenta o Consórcio Intergestores de Saúde da 5ª Região de Saúde do Paraná.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1360/1.236-2023_-_credito_adicional_suplementar_na_importancia_de_ate_r_903.35000.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1360/1.236-2023_-_credito_adicional_suplementar_na_importancia_de_ate_r_903.35000.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 903.350,00 (novecentos e três mil trezentos e cinqüenta reais).</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1362/1.237-2023_-_credito_adicional_suplementar_na_importancia_de_ate_r_425.00000.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1362/1.237-2023_-_credito_adicional_suplementar_na_importancia_de_ate_r_425.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 425.000,00 (quatrocentos e vinte e cinco mil reais).</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1372/1.238-2023_-_altera_o_artigo_3o_da_lei_municipal_n.o_2.237-2022_autoriza_abertura_de_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1372/1.238-2023_-_altera_o_artigo_3o_da_lei_municipal_n.o_2.237-2022_autoriza_abertura_de_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3.º da Lei Municipal n.º 2.237/2022, autoriza abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1358/1.239-2023_-_denomina_posto_bomb_com_-_jose_vitorino_prestes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1358/1.239-2023_-_denomina_posto_bomb_com_-_jose_vitorino_prestes.pdf</t>
   </si>
   <si>
     <t>Denomina de “Posto de Bombeiro Comunitário de Pinhão José Vitorino Prestes” o Posto de Bombeiro Comunitário de Pinhão, e da outras providências.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1373/1.240-2023_-_revoga_a_lei_2.002-2007_altera_a_estrutura_administrativa_e_cria_funcoes_para_cargos_de_provimento_em_comissao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1373/1.240-2023_-_revoga_a_lei_2.002-2007_altera_a_estrutura_administrativa_e_cria_funcoes_para_cargos_de_provimento_em_comissao.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei 2.002/2017, altera a estrutura administrativa e cria funções, para cargos de provimento em comissão e dá outras providências.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1374/1.241-2023_-_cred_r_200.00000.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1374/1.241-2023_-_cred_r_200.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 200.000,00 (duzentos mil reais).</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/1.243-2023_-_prog_mun_sementes_da_nossa_terra.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/1.243-2023_-_prog_mun_sementes_da_nossa_terra.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal Sementes da Nossa Terra no Município de Pinhão, e dá outras providências.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1375/1.244-2023_-_altera_o_artigo_5o_da_lei_1.972-2017_-_2.a_versao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1375/1.244-2023_-_altera_o_artigo_5o_da_lei_1.972-2017_-_2.a_versao.pdf</t>
   </si>
   <si>
     <t>Cria Cargo de Assessor Jurídico Especial do Gabinete do Prefeito, revoga a Lei Municipal n.º 1.972/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/1.245-2023_-_concessao_dto_real_uso_empresa_crf_moveis_37.642.018_0001-05.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/1.245-2023_-_concessao_dto_real_uso_empresa_crf_moveis_37.642.018_0001-05.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa C R F MÓVEIS, e dá outras providências.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1398/1.246-2023_-_cessao_de_servidores.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1398/1.246-2023_-_cessao_de_servidores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a ceder servidores municipais, a entidades privadas sem fins lucrativos, mediante convênio e dá outras providências.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/1.247-2023_-_cred_exc_arrecadacao_r_4.877.96000.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/1.247-2023_-_cred_exc_arrecadacao_r_4.877.96000.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 4.877.960,00 (quatro milhões oitocentos e setenta e sete mil novecentos e sessenta reais).</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/1.248-2023_-_desapropriacao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/1.248-2023_-_desapropriacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir imóvel urbano para fins de desapropriação amigável e/ou judicial e dá outras providências.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/1.249-2023_-_programa_guarda_subsidiada.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/1.249-2023_-_programa_guarda_subsidiada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Guarda Subsidiada Provisória no Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1413/1.250-2023_-_concessao_terreno__associacao_musicos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1413/1.250-2023_-_concessao_terreno__associacao_musicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à ASSOCIAÇÃO DOS GRUPOS MUSICAIS DO MUNICÍPIO DE PINHÃO – ASGMP-PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1429/1.251-2023_-_loa_2024.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1429/1.251-2023_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Pinhão para o exercício financeiro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/1.252-2023_-_cred_adic_supl_r_2.925.92688.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/1.252-2023_-_cred_adic_supl_r_2.925.92688.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 2.925.926,88 (dois milhões novecentos e vinte e cinco mil novecentos e vinte e seis reais e oitenta e oito centavos).</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/1.253-2023_-_altera_data-base_revisao_servidores.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/1.253-2023_-_altera_data-base_revisao_servidores.pdf</t>
   </si>
   <si>
     <t>Altera o art. 219 da Lei Municipal nº 1.450/2009, que dispõe sobre o Regime Jurídico dos Servidores Públicos do Município de Pinhão, das Autarquias e das Fundações Públicas Municipais, revoga a Lei Municipal nº 1.450/2009, e da outras providências.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1440/1.254-2023_-_cred_adic_supl_r_15.438.64710.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1440/1.254-2023_-_cred_adic_supl_r_15.438.64710.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 15.438.647,10 (quinze milhões quatrocentos e trinta e oito mil seiscentos e quarenta e sete reais e dez centavos).</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1460/1.255-2023_-_cred_adi_supl_r_10.824.37497.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1460/1.255-2023_-_cred_adi_supl_r_10.824.37497.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 10.824.374,97 (dez milhões oitocentos e vinte e quatro mil trezentos e setenta e quatro reais e noventa e sete centavos).</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/1.256-2023_-_doacao_imovel_ao_estado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/1.256-2023_-_doacao_imovel_ao_estado.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel de propriedade do Município de Pinhão/PR ao Estado do Paraná/Secretaria de Estado de Educação e do Esporte/SEED, para fins de reforma e ampliação em Unidade Escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/1.257-2023_-_desapropriacao_imovel_-_rose_aparecida_de_andrade_santana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/1.257-2023_-_desapropriacao_imovel_-_rose_aparecida_de_andrade_santana.pdf</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/1.258-2023_-_plano_municipal_de_cultura.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/1.258-2023_-_plano_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Municipal de Cultura do Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1463/1.259-2023_-_conselho_mun_esporte_e_lazer.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1463/1.259-2023_-_conselho_mun_esporte_e_lazer.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Esportes e Lazer, cria o Fundo Municipal de Esportes e Lazer, dá outras providências.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/1.260-2023_alteracao_aliquota_funprev.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/1.260-2023_alteracao_aliquota_funprev.pdf</t>
   </si>
   <si>
     <t>Altera alíquota de Contribuição Previdenciária Patronal dos segurados ativos do Fundo de Previdência Municipal - FUNPREV, e dá outras providências.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/1.261-2023_-_desapropriacao_imovel_-_rose_aparecida_de_andrade_santana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/1.261-2023_-_desapropriacao_imovel_-_rose_aparecida_de_andrade_santana.pdf</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1512/1.263-2023_-_altera_lei_2.171.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1512/1.263-2023_-_altera_lei_2.171.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.171/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1513/1.264-2023_-_altera_lei_1.815.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1513/1.264-2023_-_altera_lei_1.815.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.815/2013, e dá outras providências.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1514/1.265-2023_-_cria_fundo_mun_seg_alimentar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1514/1.265-2023_-_cria_fundo_mun_seg_alimentar.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Segurança Alimentar e Nutricional de Pinhão Paraná – FUMSAN, e dá outras providências.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1533/1.266-2023_-_convenio_executivo_cohapar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1533/1.266-2023_-_convenio_executivo_cohapar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover empreendimento habitacional em conjunto com a Companhia de Habitação do Paraná - COHAPAR, em área de terra de propriedade da COHAPAR ou do Município de Pinhão, e dá outras providências.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1515/1.267-2023_-_doacao_imovel_urbano.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1515/1.267-2023_-_doacao_imovel_urbano.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de imóvel pertencente ao Município de Pinhão em conformidade com o disposto na Lei 003/1988 e dá outras providências.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1516/1.268-2023_-_altera_lei_2.148.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1516/1.268-2023_-_altera_lei_2.148.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.148/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1532/1.269-2023_-_desapropriacao_imovel_urbano_-_evalkires_mazurechen_ferreira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1532/1.269-2023_-_desapropriacao_imovel_urbano_-_evalkires_mazurechen_ferreira.pdf</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1541/1.270-2023_-_cred_adic_supl_r_5.339.16717.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1541/1.270-2023_-_cred_adic_supl_r_5.339.16717.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 5.339.167,17 (cinco milhões trezentos e trinta e nove mil, cento e sessenta e sete reais e dezessete centavos).</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1548/1.271-2023_concessao_uso_patricia_elis.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1548/1.271-2023_concessao_uso_patricia_elis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa PATRICIA ELIS MIKALDO DE OLIVEIRA LTDA, e dá outras providências.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1547/1.272-2023_concessao_uso_patricia_araujo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1547/1.272-2023_concessao_uso_patricia_araujo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa PATRICIA ARAUJO MORAIS, e dá outras providências.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1545/1.273-2023_concessao_uso_daniel_camargo.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1545/1.273-2023_concessao_uso_daniel_camargo.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa DANIEL CAMARGO DE LIMA - CONFECÇÕES, e dá outras providências.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1546/1.274-2023_concessao_uso_charles_jr._ferreira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1546/1.274-2023_concessao_uso_charles_jr._ferreira.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa CHARLES JUNIOR FERREIRA, e dá outras providências.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1543/1.275-2023_alteracao_orcamentaria-r-2.911.50000.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1543/1.275-2023_alteracao_orcamentaria-r-2.911.50000.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 2.911.500,00 (dois milhões novecentos e onze mil quinhentos reais)</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1111/03_piso_professores_educacao_basica.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1111/03_piso_professores_educacao_basica.pdf</t>
   </si>
   <si>
     <t>Concede reposição inflacionária aos Servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/02_reposicao_subsidios_prefeito_vice_secretarios_presidente_vereadores.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/02_reposicao_subsidios_prefeito_vice_secretarios_presidente_vereadores.pdf</t>
   </si>
   <si>
     <t>Concede reposição aos subsídios do Prefeito, Vice-Prefeito, Secretários Municipais, Presidente da Câmara e Vereadores do Município de Pinhão, para a Gestão e Legislatura 2021-2024.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1145/03_piso_professores_educacao_basica.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1145/03_piso_professores_educacao_basica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação da remuneração mínima da Classe Docente do Quadro do Magistério da Educação Básica ao Piso Salarial Profissional Nacional do Magistério Público da Educação Básica, altera as Leis n.ºs 1.718/2012 e  1.975/2017, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>Vinícius, Elias, Luiz, Luzyanna, Pedro</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1152/04_cidada_honoraria_clicia_maria_roquetto_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1152/04_cidada_honoraria_clicia_maria_roquetto_silva.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Pinhão à Ilustríssima Sr.ª CLICIA MARIA ROQUETTO SILVA.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1153/05_cidada_honoraria_isabel_cristina_rauen_silvestri.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1153/05_cidada_honoraria_isabel_cristina_rauen_silvestri.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Pinhão à Ilustríssima Sr.ª ISABEL CRISTINA RAUEN SILVESTRI.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1155/06_programa_municipal_seguranca_escolas_e_cmeis.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1155/06_programa_municipal_seguranca_escolas_e_cmeis.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Segurança Escolar, no âmbito das Escolas Municipais e Centros Municipais de Educação Infantil, no Município de Pinhão – Paraná.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1157/07_programa_capacitacao_tea.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1157/07_programa_capacitacao_tea.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Capacitação e institui políticas públicas de forma integrada na proteção e ampliação de direitos das pessoas com_x000D_
 Transtorno do Espectro Autista – TEA no âmbito do Município de Pinhão Paraná.</t>
   </si>
   <si>
     <t>Jean, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1239/08_cidadao_honorario_osvaldo_lupepsa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1239/08_cidadao_honorario_osvaldo_lupepsa.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Pinhão ao Sr. OSVALDO LUPEPSA.</t>
   </si>
   <si>
     <t>Elias, Alexandro, Aroldo, Jean, Luzyanna, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1259/09_cidadao_benemerita_evelyn_ap_da_silva_almeida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1259/09_cidadao_benemerita_evelyn_ap_da_silva_almeida.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Benemérita de Pinhão à Sr.ª EVELYN APARECIDA DA SILVA ALMEIDA.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Pedro, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1348/10_13.o_subsidio_ferias_vereadores_2025.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1348/10_13.o_subsidio_ferias_vereadores_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o 13.º subsídio e 1/3 de férias aos Vereadores de Pinhão – PR, conforme especifica.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/11_denomina_posto_de_saude_dr._joao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/11_denomina_posto_de_saude_dr._joao.pdf</t>
   </si>
   <si>
     <t>Denomina Posto de Saúde do Bairro Dois Irmãos “Dr. JOÃO MARIA MENDES DE LIMA”.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/12_altera_lei_funerarias.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/12_altera_lei_funerarias.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos a Lei n.º  2.190/2021, de 21/12/2021, que dispõe sobre serviço funerário no Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/13_regulamenta_repasse_ifa_aos_acs_e_ace.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/13_regulamenta_repasse_ifa_aos_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Regulamenta o repasse do Incentivo Financeiro Adicional - IFA, aos Agentes Comunitários de Saúde - ACS e aos Agentes Comunitários de Endemias - ACE, no Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>Jean</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1524/14_fibromialgia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1524/14_fibromialgia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de atendimento preferencial aos portadores de fibromialgia nos órgãos públicos e privados, nas vagas de estacionamento e filas preferenciais do Município de Pinhão, Estado do Paraná.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1525/15_criacao_de_escolas_nos_fax._bom_retiro_e_sao_roquinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1525/15_criacao_de_escolas_nos_fax._bom_retiro_e_sao_roquinho.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a criação e denominação das Escolas Municipais de Educação Infantil e Ensino Fundamental: Faxinalense Dona Iracema situada em Bom Retiro e a Escola Municipal Faxinalense José Quintilhiano situada no Faxinal São Roquinho e dá outras providências.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1526/projeto_de_lei_16_2023_maria_da_penha_nas_escolas_assinado_assinado_1.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1526/projeto_de_lei_16_2023_maria_da_penha_nas_escolas_assinado_assinado_1.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre Educação para o Enfrentamento à Violência de Gênero nas Escolas do Município de Pinhão – Paraná</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1535/17_ruas_bairro_recanto_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1535/17_ruas_bairro_recanto_verde.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Ruas e Travessas do Bairro Recanto Verde, e dá outras providências.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1539/18_rua_ana_maria_barbosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1539/18_rua_ana_maria_barbosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Ana Maria Barbosa o logradouro público localizado no Bairro Invernadinha 2, e dá outras providências.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1536/19_travessas_do_bairro_invernadinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1536/19_travessas_do_bairro_invernadinha.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Travessas do Bairro Invernadinha, e dá outras providências.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Elias, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Israel, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/01_pesar_tereza_iensen_ribeiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/01_pesar_tereza_iensen_ribeiro.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª TEREZA IENSEN RIBEIRO, face ao seu falecimento ocorrido em 26/02/2023, aos 85 anos de idade.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1126/02_pesar_danuta_l_gdak.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1126/02_pesar_danuta_l_gdak.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª DANUTA  LUCZKIEWICZ  GDAK, face ao seu falecimento ocorrido em 02/03/2023, aos 66 anos de idade.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>Aroldo, Alexandro, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/03_pesar_jose_vitorino_prestes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/03_pesar_jose_vitorino_prestes.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. JOSÉ  VITORINO  PRESTES, face ao seu falecimento ocorrido em 05/03/2023, aos 70 anos de idade. Zé Vitorino, como era conhecido, foi eleito Vice-Prefeito de Pinhão em 1992, e Prefeito em 2004, 2008 e 2020.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>Vinícius, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Pedro, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/04_congratulacoes_bettos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/04_congratulacoes_bettos.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES À EMPRESA BETTO’S AUTO PEÇAS, pelos relevantes serviços prestados ao Município nestes 25 anos de atuação empresarial e social no Município de Pinhão.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/05_congratulacoes_adesp.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/05_congratulacoes_adesp.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES À ADESP – ASSOCIAÇÃO PARA O DESENVOLVIMENTO SOCIOECONÔMICO E CULTURAL DE PINHÃO, pelo aniversário de 25 anos de fundação desta Entidade, que acumula lutas e conquistas em prol da comunidade pinhãoense, bem como parabenizamos pela atividade promovida através da Rádio Pioneira, pelo grandioso ato de levar diariamente à sociedade a informação e o entretenimento.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>Pedro, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/06_pesar_iran_dangui.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/06_pesar_iran_dangui.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR  aos familiares do Sr. IRAN DANGUI, face ao seu falecimento ocorrido em 17/03/2023.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/07_pesar_imbrozina_dona_marli.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/07_pesar_imbrozina_dona_marli.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR  aos familiares da Sr.ª IMBROZINA  AMORIM  DE  JESUS, face ao seu falecimento ocorrido em 18/03/2023. A Sr.ª Imbrozina era mais conhecida em Pinhão como Dona Marli, ou Dona Marli do Cachorrão (Lanchonete e Churrascaria).</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1174/08_congratulacoes_antonio_r_possato.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1174/08_congratulacoes_antonio_r_possato.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Sr. ANTONIO  REYNALDO  POSSATO pelo seu tempo de dedicação ao serviço público prestado ao Município de Pinhão, e que se aposentou em 01/03/2023.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1175/09_pesar_belem_delle_brolini.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1175/09_pesar_belem_delle_brolini.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª BELÉM  APARECIDA DELLÊ BROLINI, face ao seu falecimento ocorrido em 30/03/2023, aos 73 anos de idade.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1176/10_pesar_adair_domingues_almeida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1176/10_pesar_adair_domingues_almeida.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª ADAIR  DOMINGUES  DE  ALMEIDA, face ao seu falecimento ocorrido em 29/03/2023, aos 92 anos de idade.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1177/11_congratulacoes_encenacao_paixao_cristo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1177/11_congratulacoes_encenacao_paixao_cristo.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES a todos os participantes e envolvidos na encenação “Paixão, Morte e Ressurreição de Cristo”, realizada em 07/03/2023, na Praça da Bíblia, sob a responsabilidade do Organizador/Coordenador Geral, Edilson José da Rosa (Xirú) e dos orientadores de cenas, Osvaldo Boeira da Cruz e Gabriel Romão, reconhecemos e enaltecemos esse momento de expressiva fé, amor e compaixão, que há 20 anos acontece em nosso Município</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1178/12_pesar_elza_perepelicia_ferreira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1178/12_pesar_elza_perepelicia_ferreira.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª  ELZA  PEREPELICIA FERREIRA, face ao seu falecimento ocorrido em 10/04/2023.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1179/13_pesar_naer_coelho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1179/13_pesar_naer_coelho.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. NAER  COELHO, face ao seu falecimento ocorrido em 15/04/2023, aos 86 anos de idade.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1180/14_pesar_valdelina_maria_colasso.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1180/14_pesar_valdelina_maria_colasso.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª VALDELINA  MARIA  COLASSO, face ao seu falecimento ocorrido em 23/04/2023.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1181/15_pesar_lidia_souza_ferreira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1181/15_pesar_lidia_souza_ferreira.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª LIDIA  DE  SOUZA  FERREIRA, face ao seu falecimento ocorrido em 21/04/2023, aos 73 anos de idade.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1243/16_pesar_sebastiao_ramos_portel_maradona.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1243/16_pesar_sebastiao_ramos_portel_maradona.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. SEBASTIÃO  RAMOS  PORTEL, face ao seu falecimento ocorrido em 14/05/2023, aos 68 anos de idade. O Sr. Sebastião era mais conhecido por MARADONA.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1244/17_pesar_ocidentina_gomes_da_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1244/17_pesar_ocidentina_gomes_da_silva.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª OCIDENTINA  GOMES  DA  SILVA, face ao seu falecimento ocorrido em 13/05/2023.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1245/18_pesar_zailda_alves_de_oliveira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1245/18_pesar_zailda_alves_de_oliveira.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª ZAILDA  ALVES  DE  OLIVEIRA, face ao seu falecimento ocorrido em 13/05/2023.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1246/19_pesar_antonio_diula.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1246/19_pesar_antonio_diula.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. ANTONIO  FERRERA  DE  RAMOS, face ao seu falecimento ocorrido em 13/05/2023. O Sr. Antonio era mais conhecido por ANTONIO  DIULA.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1247/20_pesar_helena_bagio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1247/20_pesar_helena_bagio.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª HELENA  BAGIO  DE  FREITAS, face ao seu falecimento ocorrido em 18/05/2023.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1248/21_congratulacoes_mario_do_prado_lara.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1248/21_congratulacoes_mario_do_prado_lara.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Sr. MARIO  DO  PRADO  LARA pelo seu tempo de dedicação ao serviço público prestado ao Município de Pinhão, e que se aposentou em 01/06/2023.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1249/22_pesar_lenir_gracas_camargo_rodowanski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1249/22_pesar_lenir_gracas_camargo_rodowanski.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª LENIR  DAS  GRAÇAS  CAMARGO  RODOWANSKI, face ao seu falecimento ocorrido em 06/06/2023.</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª OSILDA DE FÁTIMA FERREIRA DA SILVA, face ao seu falecimento ocorrido em 12/06/2023.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1317/24_pesar_airton_delle_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1317/24_pesar_airton_delle_caldas.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. AIRTON  DELLÊ  CALDAS, face ao seu falecimento ocorrido em 20/06/2023.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1318/25_pesar_david_druchak.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1318/25_pesar_david_druchak.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. DAVID  DRUCHAK, face ao seu falecimento ocorrido em 21/06/2023.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1319/26_pesar_horacio_cortes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1319/26_pesar_horacio_cortes.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. HORÁCIO  CORTES  DA  SILVA, face ao seu falecimento ocorrido em 24/06/2023.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1320/27_pesar_neuza_aparecida_bento.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1320/27_pesar_neuza_aparecida_bento.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª NEUZA  APARECIDA  BENTO, face ao seu falecimento ocorrido em 25/06/2023.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1321/28_congratulacoes_francisca_almeida_ribas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1321/28_congratulacoes_francisca_almeida_ribas.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Sra. FRANCISCA  ALMEIDA  RIBAS, pela sua dedicação.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1322/29_congratulacoes_adriel_moraes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1322/29_congratulacoes_adriel_moraes.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao jovem atleta ADRIEL  GUILHERME DE MORAES do Clube de Regatas do FLAMENGO, que recentemente assinou seu contrato profissional, após anos de dedicação às categorias de base de futebol do referido clube.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1323/30_pesar_maria_tereza_auda.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1323/30_pesar_maria_tereza_auda.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª MARIA  TEREZA  DE  AUDA, face ao seu falecimento ocorrido em 07/07/2023.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/31_pesar_maria_izabel_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/31_pesar_maria_izabel_silva.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª MARIA  IZABEL  SILVA, face ao seu falecimento ocorrido em 23/07/2023.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1381/32_congratulacoes_serv_org_conf_seg_alimentar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1381/32_congratulacoes_serv_org_conf_seg_alimentar.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES às Servidoras do Município de Pinhão: _x000D_
 - JOELMA  APARECIDA  ALVES – Nutricionista;_x000D_
 - LOVAINE  CALDAS  LEVINSKI – Nutricionista;_x000D_
 - NAIARA  TALITA  RAITZ – Nutricionista;_x000D_
 - SIMONE  MARQUES  TEIXEIRA – Nutricionista;_x000D_
 - SOLANGE  PLETSCH  CALDAS – Nutricionista;_x000D_
 - GISELE  GORETTI  DE  PADUA  NOVAKOWSKI – Assessora de Gabinete;_x000D_
 - MARCIA  GONÇALVES  BASTOS – Coordenadora Educacional;_x000D_
 - SILVANE  LUBER  ANTUNES – Chefe de Divisão de Agroindústria.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/33_congratulacoes_ana_jocelia_oliveira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/33_congratulacoes_ana_jocelia_oliveira.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Sr.ª ANA  JOCELIA  DE  OLIVEIRA pelo seu tempo de dedicação ao serviço público prestado ao Município de Pinhão, e que se aposentou em 20/07/2023.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Sr.ª ARLEI  APARECIDA  DE  LIMA pelo seu tempo de dedicação ao serviço público prestado ao Município de Pinhão, e que se aposentou em 03/08/2023.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1384/35_congratulacoes_maria_helena.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1384/35_congratulacoes_maria_helena.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Sensei MARIA HELENA DE FÁTIMA SPENGLER pelo brilhante trabalho que vem realizando com os atletas de judô de Pinhão. Durante a Fase Final dos Jogos Escolares, o Judô de Pinhão foi Campeão Geral Feminino com o Colégio Decisão Jr. e Bronze com o Colégio Estadual Professor Mario Evaldo Morski.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/36_pesar_luiz_delle_neto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/36_pesar_luiz_delle_neto.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR  aos familiares do Sr. LUIZ  DELLÊ  NETO, face ao seu falecimento ocorrido em 12/08/2023.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1386/37_congratulacoes_banda_municipal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1386/37_congratulacoes_banda_municipal.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES Banda Sinfônica de Pinhão é Campeã do 6° Concurso Interestadual de Bandas e Fanfarras em Xangri-lá – RS._x000D_
 A Banda Sinfônica de Pinhão  trouxe de Xangri-lá no Rio Grande do Sul, três troféus na bagagem: _x000D_
 1° Lugar Geral - Banda Ouro;_x000D_
 1° Lugar Categoria Sinfônica Sênior;_x000D_
 1° Lugar Melhor Torcida.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1387/38_pesar_valdomira_santos_oliveira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1387/38_pesar_valdomira_santos_oliveira.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª VALDOMIRA  DOS  SANTOS  OLIVEIRA, face ao seu falecimento ocorrido em 21/08/2023.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1388/39_apoio_congresso_nacional.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1388/39_apoio_congresso_nacional.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APOIO AO CONGRESSO NACIONAL, em face da iminente legalização do aborto por meio da ADPF n.º 442 pelo STF, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1389/40_pesar_domingos_alves_machado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1389/40_pesar_domingos_alves_machado.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR  aos familiares do Sr. DOMINGOS  ALVES  MACHADO, face ao seu falecimento ocorrido em 30/08/2023.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1390/41_pesar_olivio_perucelli.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1390/41_pesar_olivio_perucelli.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. OLÍVIO  PERUCELLI, face ao seu falecimento ocorrido em 04/09/2023.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1392/42_apoio_movimento_pro_leite_nacional.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1392/42_apoio_movimento_pro_leite_nacional.pdf</t>
   </si>
   <si>
     <t>VOTOS DE TOTAL APOIO AO MOVIMENTO PRÓ LEITE NACIONAL. Bem como, aos produtores de leite do município de Pinhão, que vem sendo afetados de modo geral pelos fatos relatados no ofício em anexo, sabendo da importância da cadeia leiteira em Pinhão, no Paraná e em todo Brasil.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/43_congratulacoes_gabriel_ferreira_da_costa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/43_congratulacoes_gabriel_ferreira_da_costa.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao jovem estudante GABRIEL FERREIRA DA COSTA, aluno do 1.° Ano do Colégio Estadual Professor Mário Evaldo Morski, contemplado no “Programa de Intercâmbio Internacional Ganhando o Mundo” criado pelo Governo do Estado do Paraná e oferecido para estudantes, professores e pedagogos da rede pública estadual de ensino.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1417/44_congratulacoes_giselly_camargo_de_macedo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1417/44_congratulacoes_giselly_camargo_de_macedo.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES a jovem estudante GISELLY CAMARGO DE MACEDO, aluna do 1.° Ano do Colégio Estadual Professor Júlio Moreira, contemplada no “Programa de Intercâmbio Internacional Ganhando o Mundo”, criado pelo Governo do Estado do Paraná e oferecido para estudantes, professores e pedagogos da rede pública estadual de ensino.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/45_congratulacoes_sofia_muller_toledo_tavares.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/45_congratulacoes_sofia_muller_toledo_tavares.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES a jovem estudante SOFIA MULLER  TOLEDO  TAVARES, aluna do 1.° Ano do Colégio Estadual Professor Mário Evaldo Morski,, contemplada no “Programa de Intercâmbio Internacional Ganhando o Mundo”, criado pelo Governo do Estado do Paraná e oferecido para estudantes, professores e pedagogos da rede pública estadual de ensino.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/46_congratulacoes_anne_luiza_carvalho_lisboa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/46_congratulacoes_anne_luiza_carvalho_lisboa.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES a jovem estudante ANNE LUIZA CARVALHO LISBOA, aluna do 1.° Ano do Colégio Estadual Professor Mário Evaldo Morski,, contemplada no “Programa de Intercâmbio Internacional Ganhando o Mundo”, criado pelo Governo do Estado do Paraná e oferecido para estudantes, professores e pedagogos da rede pública estadual de ensino.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/47_congratulacoes_ana_luiza_muller_de_moraes_goncalves.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/47_congratulacoes_ana_luiza_muller_de_moraes_goncalves.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES a jovem estudante ANA  LUIZA MULLER  DE  MORAES  GONÇALVES, aluna do 1.° do Colégio Estadual Procópio Ferreira Caldas, contemplada no “Programa de Intercâmbio Internacional Ganhando o Mundo”, criado pelo Governo do Estado do Paraná e oferecido para estudantes, professores e pedagogos da rede pública estadual de ensino.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1421/48_congratulacoes_mariana_do_bonfim_alexandre.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1421/48_congratulacoes_mariana_do_bonfim_alexandre.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à jovem estudante MARIANA DO BONFIM ALEXANDRE, aluna do 1.° Ano do Colégio Estadual Cívico Militar Santo Antônio, contemplada no “Programa de Intercâmbio Internacional Ganhando o Mundo”, criado pelo Governo do Estado do Paraná e oferecido para estudantes, professores e pedagogos da rede pública estadual de ensino.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1422/49_congratulacoes_alana_aparecida_machado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1422/49_congratulacoes_alana_aparecida_machado.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à jovem estudante ALANA APARECIDA  MACHADO, aluna do 1.° Ano do Colégio Estadual São José, contemplada no “Programa de Intercâmbio Internacional Ganhando o Mundo”, criado pelo Governo do Estado do Paraná e oferecido para estudantes, professores e pedagogos da rede pública estadual de ensino.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/50_congratulacoes_danieli_ferreira_meira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/50_congratulacoes_danieli_ferreira_meira.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à jovem estudante DANIELI FERREIRA  MEIRA, aluna do 1.° Ano do Colégio Estadual São José, contemplada no “Programa de Intercâmbio Internacional Ganhando o Mundo”, criado pelo Governo do Estado do Paraná e oferecido para estudantes, professores e pedagogos da rede pública estadual de ensino.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/51_pesar_eder_chierpinski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/51_pesar_eder_chierpinski.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. EDER  CHIERPINSKI, face ao seu falecimento ocorrido em 18/09/2023.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/52_pesar_eder_ronerson_epifanio_oliveira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/52_pesar_eder_ronerson_epifanio_oliveira.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. RONERSON  EPIFÂNIO   DE  OLIVEIRA, face ao seu falecimento ocorrido em 22/09/2023.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/53_congratulacoes_felipe_castello_cintra.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/53_congratulacoes_felipe_castello_cintra.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Excelentíssimo Senhor Doutor Juiz de Direito FELIPE CASTELLO CINTRA.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1445/54_congratulacoes_lineu_loures_lima.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1445/54_congratulacoes_lineu_loures_lima.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Sr. LINEU  LOURES  DE  LIMA pelo seu tempo de dedicação ao serviço público prestado ao Município de Pinhão, e que se aposentou em 02/10/2023.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/55_congratulacoes_equipe_tiro_esportivo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/55_congratulacoes_equipe_tiro_esportivo.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à EQUIPE DE TIRO ESPORTIVO DE PINHÃO, que sagrou-se campeã do XXIX Jarcan’s, na modalidade Carabina, calibre 22, 15 metros.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1661/56_pesar_margareth_kriks_himmelsbach.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1661/56_pesar_margareth_kriks_himmelsbach.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª  MARGARETH  KRIKS  HIMMELSBACH, face ao seu falecimento ocorrido em 24/10/2023.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1662/57_pesar_dirceu_branco.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1662/57_pesar_dirceu_branco.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. DIRCEU BRANCO DE CAMARGO, face ao seu falecimento ocorrido em 17/11/2023.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1663/58_congratulacoes_keila_carla_costa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1663/58_congratulacoes_keila_carla_costa.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS E CONGRATULAÇÕES à Sr.ª KEILA CARLA COSTA, por sua atuação frente à Delegacia de Polícia de Pinhão - PR.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1664/59_congratulacoes_milena_orzechowski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1664/59_congratulacoes_milena_orzechowski.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à atleta MILENA ORZECHOWSKI pela participação e por ser campeã na Seletiva Nacional Sub 18, garantindo sua vaga na Seleção Brasileira de Judô 2024.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1665/60_congratulacoes_helena_yumi_watanabe.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1665/60_congratulacoes_helena_yumi_watanabe.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à atleta HELENA YUMI WATANABE pela participação e pela medalha de bronze no Brasileiro Escolar Chave Ouro em Brasília.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1666/61_congratulacoes_anny_gabriely_barbosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1666/61_congratulacoes_anny_gabriely_barbosa.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à atleta ANNY GABRIELY BARBOSA pela participação e pela medalha de bronze no Brasileiro Escolar Chave Ouro em Brasília.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1667/62_pesar_sebastiao_de_oliveira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1667/62_pesar_sebastiao_de_oliveira.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR  aos familiares do Sr. SEBASTIÃO  DE  OLIVEIRA, face ao seu falecimento ocorrido em 07/12/2023.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1668/63_pesar_cenira_f_da_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1668/63_pesar_cenira_f_da_silva.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR  aos familiares da Sr.ª CENIRA FERREIRA DA SILVA, face ao seu falecimento ocorrido em 22/12/2023.</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1204/mensagem_de_veto_01-2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1204/mensagem_de_veto_01-2023.pdf</t>
   </si>
   <si>
     <t>Veta integralmente o Projeto de Lei do Legislativo n.º 03/2023.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1286/mensagem_de_veto_02-2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1286/mensagem_de_veto_02-2023.pdf</t>
   </si>
   <si>
     <t>Veta totalmente a Emenda n.º 10/2023 - Modificativa, ao Anteprojeto de Lei n.º 1.208/2023.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1287/mensagem_de_veto_03-2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1287/mensagem_de_veto_03-2023.pdf</t>
   </si>
   <si>
     <t>Veta totalmente a Emenda n.º 08/2023 ao Anteprojeto de Lei n.º 1.202/2023.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1566/mensagem_de_veto_04-2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1566/mensagem_de_veto_04-2023.pdf</t>
   </si>
   <si>
     <t>VETAR integralmente o Projeto de Lei n.º 13/2023, que autoriza o Repasse do Incentivo Financeiro Adicional - IFA, aos Agentes Comunitários de Saúde – ACS e aos Agentes de Combate às Endemias – ACE no Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>PCom</t>
   </si>
   <si>
-    <t>Parecer C. Legislação, Justiça e Redação Final</t>
+    <t>Parecer C. de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1196/07_antep_1.208-2023_-_criacao_secretaria_da_mulher.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1196/07_antep_1.208-2023_-_criacao_secretaria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final (contrário à tramitação do Anteprojeto de Lei n.º 1.208/2023).</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>PeLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à LOM (Lei Orgânica Municipal)</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/01-2023_proposta_de_emenda_a_lom_-_nova.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/01-2023_proposta_de_emenda_a_lom_-_nova.pdf</t>
   </si>
   <si>
     <t>Acrescenta os artigos 96-A, 96-B e 96-C à Lei Orgânica Municipal de Pinhão, adequando a Emenda Constitucional nº 103/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/02-2023_-_altera_inciso_xv_do_art._98_da_lom.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/02-2023_-_altera_inciso_xv_do_art._98_da_lom.pdf</t>
   </si>
   <si>
     <t>Altera o inciso XV do artigo 98 da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>POCam</t>
   </si>
   <si>
     <t>Proposta Orçamentária da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1356/proposta_orcamento_camara_2024.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1356/proposta_orcamento_camara_2024.pdf</t>
   </si>
   <si>
     <t>Proposta Orçamentária da Câmara Municipal para o Exercício Financeiro de 2024.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>RC01</t>
   </si>
   <si>
     <t>Requerimento CEI 01/2022</t>
   </si>
   <si>
     <t>Cleverson, Edson F., Jean, Samoel, Vinícius</t>
   </si>
   <si>
     <t>Requerem a prorrogação do prazo para a apresentação do Relatório Final da CEI 01/2022, sendo de até 90 (noventa) dias a contar da aprovação deste Requerimento.</t>
   </si>
   <si>
     <t>Cleverson, Edson F., Jean, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1263/req_02-2023_mais_120_dias_prazo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1263/req_02-2023_mais_120_dias_prazo.pdf</t>
   </si>
   <si>
     <t>Requerem a prorrogação do prazo para a apresentação do Relatório Final da CEI 01/2022, sendo de até 120 (cento e vinte) dias a contar da aprovação deste Requerimento.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/req_03-2023_mais_90_dias_prazo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/req_03-2023_mais_90_dias_prazo.pdf</t>
   </si>
   <si>
     <t>AcPaP</t>
   </si>
   <si>
     <t>Acórdão Parecer Prévio Tribunal Contas - PR</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1211/031713084_acordao_-_45-23_-_stp.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1211/031713084_acordao_-_45-23_-_stp.pdf</t>
   </si>
   <si>
     <t>Acórdão de Parecer Prévio n.º 45/2023 - Tribunal Pleno - do Tribunal de Contas do Estado do Paraná, referente à Prestação de Contas do Poder Executivo do Município de Pinhão - PR, Exercício Financeiro de 2019, de responsabilidade do Sr. Odir Antonio Gotardo.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1251/015217383_acordao_de_parecer_previo_-_156-23_-_s1c.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1251/015217383_acordao_de_parecer_previo_-_156-23_-_s1c.pdf</t>
   </si>
   <si>
     <t>Acórdão de Parecer Prévio n.º 156/2023 - Tribunal Pleno - do Tribunal de Contas do Estado do Paraná, referente à Prestação de Contas do Poder Executivo do Município de Pinhão - PR, Exercício Financeiro de 2020, de responsabilidade do Sr. Odir Antonio Gotardo.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/093910671_acordao_de_parecer_previo_-_439-23_-_s1c.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/093910671_acordao_de_parecer_previo_-_439-23_-_s1c.pdf</t>
   </si>
   <si>
     <t>Acórdão de Parecer Prévio n.º 439/2023 da Primeira Câmara do Tribunal de Contas do Estado do Paraná, referente à Prestação de Contas do Poder Executivo do Município de Pinhão - PR, Exercício Financeiro de 2021, de responsabilidade do Sr. José Vitorino Prestes (in memoriam).</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1651/075712061_acordao_-_3827-23_-_s2c.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1651/075712061_acordao_-_3827-23_-_s2c.pdf</t>
   </si>
   <si>
     <t>Acórdão n.º 3.827/2023 - Segunda Câmara - do Tribunal de Contas do Estado do Paraná, referente à Tomada de Contas Extraordinária do Poder Executivo do Município de Pinhão - PR, Exercício Financeiro de 2014, de responsabilidade do Sr. Dirceu José de Oliveira.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>Requerimento CEI 01/2023</t>
   </si>
   <si>
     <t>Aroldo, Edson A., Elias, Israel, Pedro</t>
   </si>
   <si>
     <t>A prorrogação do prazo para a apresentação do Relatório Final da CEI 01/2023, sendo de até 90 (noventa) dias a contar da aprovação deste Requerimento.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1492/req_03_-_mais_prazo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1492/req_03_-_mais_prazo.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -5822,67 +5822,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1072/706_2023_calcamento_ruas_bairro_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/707_2023_bocas-de-lobo_rua_pavao_rua_beija-flor.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1074/708_2023_recontagem_populacao_censo_ibge.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/709_2023_piso_salarial_professores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/710_2023_mantencao_rua_leonora_baggio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/711_2023_estrada_barreiros.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/712_2023_ponte_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/713_2023_ponto_onibus_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/714_2023_estrada_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/715_2023_liberacao_de_sinal_digital_tv_aberta.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/716_2023_troca_de_lampadas_rua_demetrio_streski_lindouro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1083/717_2023_troca_de_lampadas_rua_saosebastiao_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1084/718_2023_sinalizacao_e_adequacao_lombada_faxinal_dos_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/719_2023_pavimentacao_rua_joaquim_ferreira_freitas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/720_2023_manutencao_ponte.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/721_2023_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/722_2023_lei_de_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/723_2023_lei_refip_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/724_2023_reparos_na_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/indicacao_limpa_fossa_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/726_2023_ponto_onibus_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/727_2023_limpeza_psf_mazurechem.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1097/728_2023_travessia_elevada_frente_cmei_orlando_diogo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/729_2023_calcamento_rua_valter_jose_silva.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/730_2023_horario_esf.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/731_2023_reparos_cmei_tereza_kramer.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/732_2023_bebedouro_clinica_mulher.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/733_2023_quadra_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/734_2023_nova_sede_escola_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/735_2023_escola_norberto_serapio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/736_2023_calcamento_francisco_f_caldas_mazurechem.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/737_2023_vistoriar_bueiros_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/738_2023_pista_skate_praca_biblia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/739_2023_tradutor_libras.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/740_2023_calcamento_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/741_2023_pavimentacao_rua_ver_jacir_delle.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/742_2023_pavimentacao_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/743_2023_estradas_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/744_2023_estradas_guarapuavinha_humaita.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/745_2023_calcamento_final_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/746_2023_calcamento_rua_violetas_rua_orquideas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/747_2023_instalacao_de_ecopontos_cidade_e_interior.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/748_2023_patrolamento_e_reposicao_de_cascalho_nas_estradas_santana.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1143/749_2023_patrolamento_e_reposicao_de_cascalho_nas_estradas_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/750_2023_porta_giratoria_escolas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1148/751_2023_manta_asfaltica_calcamento_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/752_2023_ponto_onibus_localidade_santana.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1150/753_2023_patrolamento_e_reposicao_de_cascalho_nas_estradas_mato_queimado_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1151/754_2023_lombada_rua_exp_amarilio_lima.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1154/755_2023_segurancas_escolas_cmeis.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1156/756_2023_padroes_segurancas_escolas_cmeis.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1158/757_2023_falta_de_medicamento_na_farmacia_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1159/758_2023_abertura_da_rua_pavao_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1163/759_2023_ruas_bairro_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1164/760_2023_estradas_silverio_e_laranjal.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1169/bairro_bitur_761_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1171/762_2023_cascalho_rua_basilio_grosko.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1182/763_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1183/764_2023_toldo_creas_esf_centro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1184/765_2023_calcadas_esc_n_s_gloria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1185/766_2023_estrada_fax_carvalhos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1186/767_2023_asfalto_rua_joaquim_ferreira_freitas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1187/768_2023_asfalto_rua_alcindo_lucas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1190/771_2023_indicacao_iluminacao_da_quadra_de_esportes_da_escola_rocio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1191/772_2023_indicacao_aquisicao_de_computadores_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1194/773_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_coleta_arroio_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1197/775_2023_limpeza_rua_lauro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1199/indicacao_776_2023_contratacao_de_assistente_social_entidades_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1202/777_2023_recape_asfaltico_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1205/778_2023_recape_asfaltico_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1206/779_2023_cobertura_deposito_lixo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1208/780_2023_sinalizacao_mao_unica.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1212/781_2023_estrada_alecrim.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1220/782_2023_reparos_e_manutencao_rua_santa_barbara_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1221/783_2023_cameras_seguranca.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1229/787_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1230/788_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1231/789_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1232/790_2023_calcamento_rua_exp_amarilio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1233/791_2023_calcamento_rua_dos_cedros.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1234/792_2023_calcamento_rua_taruma.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1240/793_2023_parquinho_apae.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1241/794_2023_pontos_onibus_bairro_dona_aurea.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1254/797_2023_calcamento_rua_santa_rita_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1255/798_2023_ponto_escolar_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1266/799_2023_ponto_de_onibus_no_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1262/800_2023_calcamento_travessa_vicente_forlepa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1265/801_2023_iluminacao_estrada_parque_cel_lustosa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1267/802_2023_estrada_laranjal.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1269/803_2023_estrada_matao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1270/804_2023_lampadas_azaleia.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1271/805_manutencao_ruas_mazurechem.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1273/806_2023_lampadas_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1279/808_2023_fazenda_chorao_loc_sta_cruz.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1281/810_2023_estrada_comunidade_pimpao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1282/811_2023_estrada_comunidade_de_faxinal_dos_coutos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1283/812_2023_melhoria_acesso_esf_lindouro.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_casa_mortuaria_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1291/814_2023_reparos_e_manutencao_nas_ruas_do_bairro_pinheirinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_bairro_pinheirinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1296/816_2023_recape_marginal_pr_170.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1297/817_2023_pavimentacao_rua_serafim_ribas_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1298/818_2023_recape_rua_otacilio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1299/819_2023_troca_lampadas_rua_marechal_f_peixoto.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1300/820_2023_iluminacao_publica_rua_expedicionario_amarilio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1301/821_2023_lombada_no_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1302/822_2023_boca_de_lobo_bairro_lindouro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1303/823_2023_pavimentacao_asfaltica_rua_rio_de_janeiro_sao_cristovao_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1304/824_2023_pavimentacao_asfaltica_rua_oliverio_beira_fontoura.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1305/825_2023_vazamento_do_esgoto_rua_sao_simao_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1306/826_2023_calcamento_proximo_cemiterio_frei_francisco_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1307/827_2023_pavimentacao_final_rua_antonio_tussolini.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1308/828_2023_calcamento_rua_sao_vicente__bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1312/829_2023_estrada_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1314/ecoponto_arroio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1315/831_2023_reforma_ponte_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1316/santa_rita_sao_cristovao_832_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1325/833_2023_lixeira_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1326/834_2023_ponto_de_onibus_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1328/835_2023_lampadas_rua_jacir_delle.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1329/836_2023_iluminacao_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1330/837_2023_manutencao_ponte_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1331/838_2023_estrada_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1332/ecoponto_f2c_carvalhos_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1333/840_2023_pavimentacao_ruas_jose_penteado_e_joaquim_ferreira.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1334/841_2023_lombada_frente_xarnoski.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1335/842_2023_patrolamento_e_reposicao_de_cascalho_na_estrada_geral_de_faxinal_dos_coutos.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1340/843_2023_recape_rua_joaquim_freitas.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1341/844_2023_ponto_onibus_rua_judith_r_bueno_dona_aurea.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1342/asfatico_bairro_vila_caldas_e_agua_verde_845_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1343/846_2023_ampliacao_cmei_jocemar_nestor.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1344/847_melhorias_rua_dario_alves_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1345/848_2023_melhorias_escola_norberto.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1346/asfatico_bairro_vila_caldas_849_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1353/850_2023_lombada_frente_xarnosk.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1354/851_2023_recape_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao__852_eco_ponto_arroio_bonito.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1357/853_2023_estrada_d.erondina_da_silva.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1363/854_2023_ponte_barreiros.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1365/856_2023_lombada_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/857_2023_lombada_rua_inacio_millos.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1367/858_2023_lombada_av_trifon.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1368/859_2023_manutencao_rua_xv_novembro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1369/860_2023_pavimentacao_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1370/861_2023_melhorias_traves_quadra_escola_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1379/862_2023_ponto_onibus_xv_dezembro.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1391/863_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1393/864_2023_cascalho_rua_aprigio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1394/865_2023_robotica_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1395/866_2023_estrada_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1396/867_2023_troca_lampadas_prox_xarnosk.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/868_2023_ponto_de_coleta_pilhas_baterias.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1401/869_2023_revitalizacao_e_travessia_elevada_antes_das_rotatorias.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/870_2023_estrada_iratinzinho.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/871_2023_ponto_de_onibus_assentamento_silverios.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/872_2023_lombada_ou_travessia_elevada_rua_antonio_tussolini.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/873_2023_manutencao_nas_estradas_dos_camilos_faxinal_dos_coutos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/874_2023_trocar_lampadas_tv_almeida.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/875_2023_estradas_sao_roquinho.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/876_2023_bueiro_sao_roquinho.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/877_2023_estrada_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/878_2023_pontos_de_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/879_2023_ponto_onibus_sta_terezinha.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1431/880_2023_ruas_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1432/881_2023_guarita_escola_joao_jose_zattar.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/882_2023_manutencao_rua_joao_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1436/883_2023_manutencao_rua_olho_d_agua.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1437/884_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/885_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/886_2023_galeria_agua_rua_valter_silva_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/887_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/888_2023_lombada_rua_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/boca_de_lobo_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/indiacao_rua_sapopema_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/891_2023_reparos_e_manutencao_valetas_rua_joao_rocha_bairro_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/892_2023_rua_santa_terezinha_2_irmaos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/893_2023_reparos_ruas_buracos_chuvas.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/894_2023_recape_asfalto_rua_miguel_kruger.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/895__2023_cacalmento_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/896_2023_idicacao_bairro_sao_cristovao_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/897.2023.manutencao_da_estrada_do_cerrinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/898_2023_reposicao_de_cascalho_no_faxinal_dos_coutos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/899_2023_reposicao_de_cascalho_no_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/mudancas_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/901_2023_recape_asfaltico_rua_trajano_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/rua_inacio_millos_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/903_2023_ponto_escolar_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/904_2023_calcamento_na_rua_das_orquideas_e_rua_das_violetas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/905_2023_manutencao_dos_bueiros_e_cascalhamento_desvio_da_pr-170.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/906_2023_patrolamento_e_calcamento_baggio_2.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/907_2023_pavimentacao_rua_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/908_2023_pavimentacao_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/909_2023_patrolamento_e_cascalho_faxinal_dos_francas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/910_2023_estrada_mato_queimado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1488/911_2023_recape_asfaltico_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1489/912_2023_recape_asfaltico_rua_trajano_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1493/913_2023_melhoras_ruas_dois_irmao_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1494/914_2023_recape_rua_cornelio_pires_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/915_2023_calcamento_estrada_vila_pescadores.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/916_2023_ciclovia_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1498/917_2023_melhorias_iluminacao_pub_rua_joao_m_rocha.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1499/indicacao_casa_mortuaria_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1500/919_2023_calcamento_rua_rio_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1501/920_2023_pavimentacao_rua_alcindo_lucas_rua_dorival_ferreira.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1502/921_2023_asfalto_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_01_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1508/923_2023_tapa_buraco_marginal_pr_170.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1505/924_2023_tapa_buraco_na_rua_antonio_tussolini.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1506/925_2023_adequacao_na_entrada_do_colegio_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1507/926_2023_manutencao_na_estrada_do_zattar.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1528/927_2023_readequacao_estradas_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1529/928_2023_estradas_zattarlandia_barreiros.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1517/929_2023_internet_feirinha.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1518/930_2023_rua_jose_dutra_campos.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1519/931_2023_toldo_escola_maristela_tussi.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1527/932_2023_cascalhamento_e_calcamento_bairro_dona_aurea.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1530/933_2023_rua_santa_rosa_rua_sao_lourenco.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1531/934_2023_ponto_onibus_prox_esc_cecilia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1534/935_2023_final_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1085/01_2023_urg_especial_antep_1.195.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1114/02_2023_urg_especial_antep_1.196_1.197.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1115/03_2023_urg_especial_antep_1.205_pll_01_02.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/04_2023_urg_especial_proj_resolucao_10_2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/05_2023_retirada_antep_1.201.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1165/08_cei_ref_denuncia_aterro_sanitario.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1166/09_criar_comissao_especial_faxinalenses.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1168/10_2023_urg_especial_antep_1.207_pll_0607.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1172/11_2023_urg_especial_antep_1.209.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1198/12_2023_urg_especial_antep_1.210.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1207/13_2023_urg_especial_antep_1.211.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1214/14_2023_urg_especial_antep_1.199.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1215/15_2023_urg_especial_antep_1.201.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1217/16_2023_urg_especial_antep_1.212.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1218/17_2023_urg_especial_antep_1.214.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1219/18_2023_urg_especial_antep_1.216.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1256/19_2023_urg_especial_antep_1.215.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1258/20_2023_urg_especial_pll_08_e_09.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1264/21_2023_info_educacao_seguranca-escolas.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1268/22_2023_info_festa_pinhao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1285/23_2023_info_pregao_eletronico_54-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1272/requerimento_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1310/25_2023_info_ref_direitos_autistas.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1327/27_2023_info_ref_concurso.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1351/28_2023_info_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1352/30_2023_urg_esp_proj_res_08_2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1359/31_2023_urg_especial_antep_1.239.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento_01_09_assinado_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1380/33_2023_urg_especial_antep_1.237.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1378/34_2023_urg_especial_antep_1.236.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/35_urgencia_simples_antep_1.231_ldo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/36_req_licenca_ver_israel.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/37_2023_urg_especial_antep_1.245_1.249.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/38_2023_urg_especial_antep_1.252.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/39_2023_urg_especial_antep_1.254.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/40_2023_urg_especial_antep_1.255.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/secretaria_de_saude_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/contrato_norte_sul_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1490/43_2023_info_empresa_cwcg_medicina_ltda_cnpj_15079366000175.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1491/44_2023_info_filas_exames_cirurgias.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/45_2023_urg_especial_pll_13.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1511/46_2023_info_empresa_rilvaldo_de_lima_cnpj_24199718000117.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1542/48_urg_especial_pll_14.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1538/49_regime_urgencia_antep_1.2631.2641.2651.2661.2671.2681.2691.270_pll16171819.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1544/50_2023_urg_especial_antep_1.275.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1522/01_contas_executivo_2011.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1523/02_contas_executivo_2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1313/07_alteracao_resolucao_diarias.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/09_aprova_rel._final-comissao_especial_01-2023-faxinalenses.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1167/02_modificativa_ao_pll_03-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1216/03_modificativa_ao_antep_1.214.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1223/04_modificativa_ao_antep_1.214.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1224/05_modificativa_ao_antep_1.201.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1225/06_modificativa_ao_antep_1.212.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1226/07_modificativa_ao_antep_1.216.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1257/10_modificativa_ao_antep_1.208.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/11_modificativa_antep_1.246.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1485/12_modificativa_pll_13.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1520/13_emenda_modificativa_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/1.196-2023_-_fixa_base_oficial_administrativo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/1.197-2022_-_equipara_base_tecnico_seg_trab_aos_outros_tecnicos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1071/1.198-2023_-_retirada_cis.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/1.199-2023_-_altera_a_lei_no_1.718_de_13_de_junho_de_2012..pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/1.200-2023_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/1.201-2023_-_cria_diversas_vagas_para_concurso_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/1.202-2023_-_previdencia.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/1.203-2023_-_cria_50_vagas_professor_apoio_educacional_especializado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/1.204-2023_-_regime_de_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1109/1.205-2023_-_reposicao_inflacao_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1110/1.206-2023_-_ratifica_conforme_especifica_as_alteracoes_no_contrato_de_consorcio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1162/1.207-2023_-_equipacao_tec._agroecologia_fixa_salario_prof._artes.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1170/1.208-2023_-_cria_secretaria_da_mulher_-_3.a_versao.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1173/1.209-2023_-_suplementacao_r_8.743.44919.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1192/1.210-2023_-_altera_lei_fundeb.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1193/1.211-2023_-_altera_lei_sim_poa.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1200/1.212-2023_-_cria_vagas_eng_amb_cir_den_ter_ocu.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1201/1.213-2023_-_atualizacao_ppa.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1203/1.214-2023_-_cred_supl_35_milhoes.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1235/1.215-2023_-_cred_adi_supl_r_1.158.05538_-_2.a_versao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1213/1.216-2023_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1236/1.217-2023_-_permuta_imoveis.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1260/1.218-2023_-_doacao_imovel.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1275/1.219-2023_-_autoriza_credito_adicional_suplementar_na_importancia_de_ate_101.72727.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1277/1.220-2023_-autoriza_credito_adicional_suplementar_na_importancia_de_ate_r_751.67312.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1276/1.221-2023_-_cred_adi_supl_r_528.41399.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1278/1.222-2023_-_cred_adi_supl_r_38.68719.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1288/1.223-2023_-_cred_adi_supl_r_1.325.18668.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1289/1.224-2023_-_cred_adi_supl_r_206.37818.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1290/1.225-2023_-_cred_adi_supl_r_306.24877.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1309/1.226-2023_-_ouvidoria_geral_-_ouvidoria_sus.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1295/1.227-2023_-_13.o_e_ferias_vereadores.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1294/1.228-2023_-_revogar_lei_dec_utilidade_pub_-_estrada_eletrosul.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1337/1.229-2023_-_procon_municipal.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1338/1.230-2023_-_altera_lei_conselho_mun_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1339/1.231-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1347/1.232-2023_-_cria_fundo_m_de_habitacao_conselho_do_fundo_m_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1371/1.233-2023_-_dispoe_sobre_alteracao_do_plano_plurianual_para_o_periodo_de_2023_a_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1361/1.234-2023_-_credito_adicional_suplementar_na_importancia_de_ate_r_1.400.00000.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1350/1.235-2023_-_ratifica_conforme_especifica_as_alteracoes_no_contrato_de_consorcio.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1360/1.236-2023_-_credito_adicional_suplementar_na_importancia_de_ate_r_903.35000.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1362/1.237-2023_-_credito_adicional_suplementar_na_importancia_de_ate_r_425.00000.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1372/1.238-2023_-_altera_o_artigo_3o_da_lei_municipal_n.o_2.237-2022_autoriza_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1358/1.239-2023_-_denomina_posto_bomb_com_-_jose_vitorino_prestes.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1373/1.240-2023_-_revoga_a_lei_2.002-2007_altera_a_estrutura_administrativa_e_cria_funcoes_para_cargos_de_provimento_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1374/1.241-2023_-_cred_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/1.243-2023_-_prog_mun_sementes_da_nossa_terra.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1375/1.244-2023_-_altera_o_artigo_5o_da_lei_1.972-2017_-_2.a_versao.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/1.245-2023_-_concessao_dto_real_uso_empresa_crf_moveis_37.642.018_0001-05.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1398/1.246-2023_-_cessao_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/1.247-2023_-_cred_exc_arrecadacao_r_4.877.96000.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/1.248-2023_-_desapropriacao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/1.249-2023_-_programa_guarda_subsidiada.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1413/1.250-2023_-_concessao_terreno__associacao_musicos.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1429/1.251-2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/1.252-2023_-_cred_adic_supl_r_2.925.92688.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/1.253-2023_-_altera_data-base_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1440/1.254-2023_-_cred_adic_supl_r_15.438.64710.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1460/1.255-2023_-_cred_adi_supl_r_10.824.37497.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/1.256-2023_-_doacao_imovel_ao_estado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/1.257-2023_-_desapropriacao_imovel_-_rose_aparecida_de_andrade_santana.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/1.258-2023_-_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1463/1.259-2023_-_conselho_mun_esporte_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/1.260-2023_alteracao_aliquota_funprev.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/1.261-2023_-_desapropriacao_imovel_-_rose_aparecida_de_andrade_santana.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1512/1.263-2023_-_altera_lei_2.171.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1513/1.264-2023_-_altera_lei_1.815.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1514/1.265-2023_-_cria_fundo_mun_seg_alimentar.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1533/1.266-2023_-_convenio_executivo_cohapar.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1515/1.267-2023_-_doacao_imovel_urbano.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1516/1.268-2023_-_altera_lei_2.148.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1532/1.269-2023_-_desapropriacao_imovel_urbano_-_evalkires_mazurechen_ferreira.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1541/1.270-2023_-_cred_adic_supl_r_5.339.16717.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1548/1.271-2023_concessao_uso_patricia_elis.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1547/1.272-2023_concessao_uso_patricia_araujo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1545/1.273-2023_concessao_uso_daniel_camargo.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1546/1.274-2023_concessao_uso_charles_jr._ferreira.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1543/1.275-2023_alteracao_orcamentaria-r-2.911.50000.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1111/03_piso_professores_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/02_reposicao_subsidios_prefeito_vice_secretarios_presidente_vereadores.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1145/03_piso_professores_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1152/04_cidada_honoraria_clicia_maria_roquetto_silva.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1153/05_cidada_honoraria_isabel_cristina_rauen_silvestri.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1155/06_programa_municipal_seguranca_escolas_e_cmeis.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1157/07_programa_capacitacao_tea.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1239/08_cidadao_honorario_osvaldo_lupepsa.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1259/09_cidadao_benemerita_evelyn_ap_da_silva_almeida.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1348/10_13.o_subsidio_ferias_vereadores_2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/11_denomina_posto_de_saude_dr._joao.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/12_altera_lei_funerarias.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/13_regulamenta_repasse_ifa_aos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1524/14_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1525/15_criacao_de_escolas_nos_fax._bom_retiro_e_sao_roquinho.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1526/projeto_de_lei_16_2023_maria_da_penha_nas_escolas_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1535/17_ruas_bairro_recanto_verde.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1539/18_rua_ana_maria_barbosa.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1536/19_travessas_do_bairro_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/01_pesar_tereza_iensen_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1126/02_pesar_danuta_l_gdak.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/03_pesar_jose_vitorino_prestes.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/04_congratulacoes_bettos.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/05_congratulacoes_adesp.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/06_pesar_iran_dangui.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/07_pesar_imbrozina_dona_marli.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1174/08_congratulacoes_antonio_r_possato.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1175/09_pesar_belem_delle_brolini.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1176/10_pesar_adair_domingues_almeida.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1177/11_congratulacoes_encenacao_paixao_cristo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1178/12_pesar_elza_perepelicia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1179/13_pesar_naer_coelho.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1180/14_pesar_valdelina_maria_colasso.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1181/15_pesar_lidia_souza_ferreira.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1243/16_pesar_sebastiao_ramos_portel_maradona.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1244/17_pesar_ocidentina_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1245/18_pesar_zailda_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1246/19_pesar_antonio_diula.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1247/20_pesar_helena_bagio.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1248/21_congratulacoes_mario_do_prado_lara.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1249/22_pesar_lenir_gracas_camargo_rodowanski.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1317/24_pesar_airton_delle_caldas.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1318/25_pesar_david_druchak.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1319/26_pesar_horacio_cortes.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1320/27_pesar_neuza_aparecida_bento.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1321/28_congratulacoes_francisca_almeida_ribas.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1322/29_congratulacoes_adriel_moraes.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1323/30_pesar_maria_tereza_auda.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/31_pesar_maria_izabel_silva.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1381/32_congratulacoes_serv_org_conf_seg_alimentar.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/33_congratulacoes_ana_jocelia_oliveira.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1384/35_congratulacoes_maria_helena.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/36_pesar_luiz_delle_neto.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1386/37_congratulacoes_banda_municipal.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1387/38_pesar_valdomira_santos_oliveira.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1388/39_apoio_congresso_nacional.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1389/40_pesar_domingos_alves_machado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1390/41_pesar_olivio_perucelli.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1392/42_apoio_movimento_pro_leite_nacional.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/43_congratulacoes_gabriel_ferreira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1417/44_congratulacoes_giselly_camargo_de_macedo.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/45_congratulacoes_sofia_muller_toledo_tavares.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/46_congratulacoes_anne_luiza_carvalho_lisboa.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/47_congratulacoes_ana_luiza_muller_de_moraes_goncalves.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1421/48_congratulacoes_mariana_do_bonfim_alexandre.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1422/49_congratulacoes_alana_aparecida_machado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/50_congratulacoes_danieli_ferreira_meira.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/51_pesar_eder_chierpinski.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/52_pesar_eder_ronerson_epifanio_oliveira.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/53_congratulacoes_felipe_castello_cintra.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1445/54_congratulacoes_lineu_loures_lima.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/55_congratulacoes_equipe_tiro_esportivo.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1661/56_pesar_margareth_kriks_himmelsbach.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1662/57_pesar_dirceu_branco.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1663/58_congratulacoes_keila_carla_costa.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1664/59_congratulacoes_milena_orzechowski.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1665/60_congratulacoes_helena_yumi_watanabe.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1666/61_congratulacoes_anny_gabriely_barbosa.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1667/62_pesar_sebastiao_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1668/63_pesar_cenira_f_da_silva.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1204/mensagem_de_veto_01-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1286/mensagem_de_veto_02-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1287/mensagem_de_veto_03-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1566/mensagem_de_veto_04-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1196/07_antep_1.208-2023_-_criacao_secretaria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/01-2023_proposta_de_emenda_a_lom_-_nova.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/02-2023_-_altera_inciso_xv_do_art._98_da_lom.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1356/proposta_orcamento_camara_2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1263/req_02-2023_mais_120_dias_prazo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/req_03-2023_mais_90_dias_prazo.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1211/031713084_acordao_-_45-23_-_stp.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1251/015217383_acordao_de_parecer_previo_-_156-23_-_s1c.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/093910671_acordao_de_parecer_previo_-_439-23_-_s1c.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1651/075712061_acordao_-_3827-23_-_s2c.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1492/req_03_-_mais_prazo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1072/706_2023_calcamento_ruas_bairro_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/707_2023_bocas-de-lobo_rua_pavao_rua_beija-flor.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1074/708_2023_recontagem_populacao_censo_ibge.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/709_2023_piso_salarial_professores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/710_2023_mantencao_rua_leonora_baggio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/711_2023_estrada_barreiros.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/712_2023_ponte_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/713_2023_ponto_onibus_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/714_2023_estrada_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/715_2023_liberacao_de_sinal_digital_tv_aberta.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/716_2023_troca_de_lampadas_rua_demetrio_streski_lindouro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1083/717_2023_troca_de_lampadas_rua_saosebastiao_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1084/718_2023_sinalizacao_e_adequacao_lombada_faxinal_dos_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/719_2023_pavimentacao_rua_joaquim_ferreira_freitas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/720_2023_manutencao_ponte.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/721_2023_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/722_2023_lei_de_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/723_2023_lei_refip_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/724_2023_reparos_na_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/indicacao_limpa_fossa_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/726_2023_ponto_onibus_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/727_2023_limpeza_psf_mazurechem.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1097/728_2023_travessia_elevada_frente_cmei_orlando_diogo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/729_2023_calcamento_rua_valter_jose_silva.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/730_2023_horario_esf.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/731_2023_reparos_cmei_tereza_kramer.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/732_2023_bebedouro_clinica_mulher.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/733_2023_quadra_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/734_2023_nova_sede_escola_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/735_2023_escola_norberto_serapio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/736_2023_calcamento_francisco_f_caldas_mazurechem.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/737_2023_vistoriar_bueiros_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/738_2023_pista_skate_praca_biblia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/739_2023_tradutor_libras.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/740_2023_calcamento_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/741_2023_pavimentacao_rua_ver_jacir_delle.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/742_2023_pavimentacao_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/743_2023_estradas_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/744_2023_estradas_guarapuavinha_humaita.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/745_2023_calcamento_final_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/746_2023_calcamento_rua_violetas_rua_orquideas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/747_2023_instalacao_de_ecopontos_cidade_e_interior.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/748_2023_patrolamento_e_reposicao_de_cascalho_nas_estradas_santana.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1143/749_2023_patrolamento_e_reposicao_de_cascalho_nas_estradas_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/750_2023_porta_giratoria_escolas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1148/751_2023_manta_asfaltica_calcamento_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/752_2023_ponto_onibus_localidade_santana.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1150/753_2023_patrolamento_e_reposicao_de_cascalho_nas_estradas_mato_queimado_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1151/754_2023_lombada_rua_exp_amarilio_lima.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1154/755_2023_segurancas_escolas_cmeis.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1156/756_2023_padroes_segurancas_escolas_cmeis.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1158/757_2023_falta_de_medicamento_na_farmacia_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1159/758_2023_abertura_da_rua_pavao_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1163/759_2023_ruas_bairro_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1164/760_2023_estradas_silverio_e_laranjal.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1169/bairro_bitur_761_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1171/762_2023_cascalho_rua_basilio_grosko.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1182/763_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1183/764_2023_toldo_creas_esf_centro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1184/765_2023_calcadas_esc_n_s_gloria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1185/766_2023_estrada_fax_carvalhos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1186/767_2023_asfalto_rua_joaquim_ferreira_freitas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1187/768_2023_asfalto_rua_alcindo_lucas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1190/771_2023_indicacao_iluminacao_da_quadra_de_esportes_da_escola_rocio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1191/772_2023_indicacao_aquisicao_de_computadores_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1194/773_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_coleta_arroio_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1197/775_2023_limpeza_rua_lauro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1199/indicacao_776_2023_contratacao_de_assistente_social_entidades_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1202/777_2023_recape_asfaltico_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1205/778_2023_recape_asfaltico_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1206/779_2023_cobertura_deposito_lixo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1208/780_2023_sinalizacao_mao_unica.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1212/781_2023_estrada_alecrim.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1220/782_2023_reparos_e_manutencao_rua_santa_barbara_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1221/783_2023_cameras_seguranca.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1229/787_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1230/788_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1231/789_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1232/790_2023_calcamento_rua_exp_amarilio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1233/791_2023_calcamento_rua_dos_cedros.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1234/792_2023_calcamento_rua_taruma.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1240/793_2023_parquinho_apae.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1241/794_2023_pontos_onibus_bairro_dona_aurea.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1254/797_2023_calcamento_rua_santa_rita_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1255/798_2023_ponto_escolar_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1266/799_2023_ponto_de_onibus_no_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1262/800_2023_calcamento_travessa_vicente_forlepa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1265/801_2023_iluminacao_estrada_parque_cel_lustosa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1267/802_2023_estrada_laranjal.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1269/803_2023_estrada_matao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1270/804_2023_lampadas_azaleia.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1271/805_manutencao_ruas_mazurechem.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1273/806_2023_lampadas_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1279/808_2023_fazenda_chorao_loc_sta_cruz.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1281/810_2023_estrada_comunidade_pimpao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1282/811_2023_estrada_comunidade_de_faxinal_dos_coutos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1283/812_2023_melhoria_acesso_esf_lindouro.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_casa_mortuaria_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1291/814_2023_reparos_e_manutencao_nas_ruas_do_bairro_pinheirinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_bairro_pinheirinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1296/816_2023_recape_marginal_pr_170.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1297/817_2023_pavimentacao_rua_serafim_ribas_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1298/818_2023_recape_rua_otacilio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1299/819_2023_troca_lampadas_rua_marechal_f_peixoto.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1300/820_2023_iluminacao_publica_rua_expedicionario_amarilio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1301/821_2023_lombada_no_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1302/822_2023_boca_de_lobo_bairro_lindouro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1303/823_2023_pavimentacao_asfaltica_rua_rio_de_janeiro_sao_cristovao_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1304/824_2023_pavimentacao_asfaltica_rua_oliverio_beira_fontoura.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1305/825_2023_vazamento_do_esgoto_rua_sao_simao_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1306/826_2023_calcamento_proximo_cemiterio_frei_francisco_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1307/827_2023_pavimentacao_final_rua_antonio_tussolini.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1308/828_2023_calcamento_rua_sao_vicente__bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1312/829_2023_estrada_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1314/ecoponto_arroio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1315/831_2023_reforma_ponte_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1316/santa_rita_sao_cristovao_832_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1325/833_2023_lixeira_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1326/834_2023_ponto_de_onibus_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1328/835_2023_lampadas_rua_jacir_delle.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1329/836_2023_iluminacao_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1330/837_2023_manutencao_ponte_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1331/838_2023_estrada_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1332/ecoponto_f2c_carvalhos_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1333/840_2023_pavimentacao_ruas_jose_penteado_e_joaquim_ferreira.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1334/841_2023_lombada_frente_xarnoski.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1335/842_2023_patrolamento_e_reposicao_de_cascalho_na_estrada_geral_de_faxinal_dos_coutos.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1340/843_2023_recape_rua_joaquim_freitas.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1341/844_2023_ponto_onibus_rua_judith_r_bueno_dona_aurea.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1342/asfatico_bairro_vila_caldas_e_agua_verde_845_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1343/846_2023_ampliacao_cmei_jocemar_nestor.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1344/847_melhorias_rua_dario_alves_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1345/848_2023_melhorias_escola_norberto.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1346/asfatico_bairro_vila_caldas_849_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1353/850_2023_lombada_frente_xarnosk.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1354/851_2023_recape_rua_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao__852_eco_ponto_arroio_bonito.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1357/853_2023_estrada_d.erondina_da_silva.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1363/854_2023_ponte_barreiros.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1365/856_2023_lombada_av_hipolito.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/857_2023_lombada_rua_inacio_millos.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1367/858_2023_lombada_av_trifon.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1368/859_2023_manutencao_rua_xv_novembro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1369/860_2023_pavimentacao_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1370/861_2023_melhorias_traves_quadra_escola_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1379/862_2023_ponto_onibus_xv_dezembro.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1391/863_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1393/864_2023_cascalho_rua_aprigio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1394/865_2023_robotica_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1395/866_2023_estrada_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1396/867_2023_troca_lampadas_prox_xarnosk.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/868_2023_ponto_de_coleta_pilhas_baterias.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1401/869_2023_revitalizacao_e_travessia_elevada_antes_das_rotatorias.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/870_2023_estrada_iratinzinho.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/871_2023_ponto_de_onibus_assentamento_silverios.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/872_2023_lombada_ou_travessia_elevada_rua_antonio_tussolini.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/873_2023_manutencao_nas_estradas_dos_camilos_faxinal_dos_coutos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/874_2023_trocar_lampadas_tv_almeida.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/875_2023_estradas_sao_roquinho.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/876_2023_bueiro_sao_roquinho.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/877_2023_estrada_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/878_2023_pontos_de_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/879_2023_ponto_onibus_sta_terezinha.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1431/880_2023_ruas_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1432/881_2023_guarita_escola_joao_jose_zattar.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/882_2023_manutencao_rua_joao_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1436/883_2023_manutencao_rua_olho_d_agua.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1437/884_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/885_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/886_2023_galeria_agua_rua_valter_silva_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/887_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/888_2023_lombada_rua_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/boca_de_lobo_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/indiacao_rua_sapopema_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/891_2023_reparos_e_manutencao_valetas_rua_joao_rocha_bairro_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/892_2023_rua_santa_terezinha_2_irmaos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/893_2023_reparos_ruas_buracos_chuvas.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/894_2023_recape_asfalto_rua_miguel_kruger.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/895__2023_cacalmento_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/896_2023_idicacao_bairro_sao_cristovao_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/897.2023.manutencao_da_estrada_do_cerrinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/898_2023_reposicao_de_cascalho_no_faxinal_dos_coutos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/899_2023_reposicao_de_cascalho_no_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/mudancas_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/901_2023_recape_asfaltico_rua_trajano_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/rua_inacio_millos_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/903_2023_ponto_escolar_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/904_2023_calcamento_na_rua_das_orquideas_e_rua_das_violetas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/905_2023_manutencao_dos_bueiros_e_cascalhamento_desvio_da_pr-170.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/906_2023_patrolamento_e_calcamento_baggio_2.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/907_2023_pavimentacao_rua_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/908_2023_pavimentacao_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/909_2023_patrolamento_e_cascalho_faxinal_dos_francas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/910_2023_estrada_mato_queimado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1488/911_2023_recape_asfaltico_rua_frei_corbiniano.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1489/912_2023_recape_asfaltico_rua_trajano_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1493/913_2023_melhoras_ruas_dois_irmao_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1494/914_2023_recape_rua_cornelio_pires_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/915_2023_calcamento_estrada_vila_pescadores.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/916_2023_ciclovia_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1498/917_2023_melhorias_iluminacao_pub_rua_joao_m_rocha.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1499/indicacao_casa_mortuaria_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1500/919_2023_calcamento_rua_rio_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1501/920_2023_pavimentacao_rua_alcindo_lucas_rua_dorival_ferreira.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1502/921_2023_asfalto_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_01_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1508/923_2023_tapa_buraco_marginal_pr_170.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1505/924_2023_tapa_buraco_na_rua_antonio_tussolini.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1506/925_2023_adequacao_na_entrada_do_colegio_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1507/926_2023_manutencao_na_estrada_do_zattar.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1528/927_2023_readequacao_estradas_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1529/928_2023_estradas_zattarlandia_barreiros.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1517/929_2023_internet_feirinha.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1518/930_2023_rua_jose_dutra_campos.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1519/931_2023_toldo_escola_maristela_tussi.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1527/932_2023_cascalhamento_e_calcamento_bairro_dona_aurea.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1530/933_2023_rua_santa_rosa_rua_sao_lourenco.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1531/934_2023_ponto_onibus_prox_esc_cecilia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1534/935_2023_final_rua_joao_f_silva.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1085/01_2023_urg_especial_antep_1.195.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1114/02_2023_urg_especial_antep_1.196_1.197.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1115/03_2023_urg_especial_antep_1.205_pll_01_02.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/04_2023_urg_especial_proj_resolucao_10_2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/05_2023_retirada_antep_1.201.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1165/08_cei_ref_denuncia_aterro_sanitario.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1166/09_criar_comissao_especial_faxinalenses.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1168/10_2023_urg_especial_antep_1.207_pll_0607.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1172/11_2023_urg_especial_antep_1.209.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1198/12_2023_urg_especial_antep_1.210.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1207/13_2023_urg_especial_antep_1.211.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1214/14_2023_urg_especial_antep_1.199.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1215/15_2023_urg_especial_antep_1.201.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1217/16_2023_urg_especial_antep_1.212.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1218/17_2023_urg_especial_antep_1.214.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1219/18_2023_urg_especial_antep_1.216.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1256/19_2023_urg_especial_antep_1.215.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1258/20_2023_urg_especial_pll_08_e_09.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1264/21_2023_info_educacao_seguranca-escolas.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1268/22_2023_info_festa_pinhao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1285/23_2023_info_pregao_eletronico_54-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1272/requerimento_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1310/25_2023_info_ref_direitos_autistas.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1327/27_2023_info_ref_concurso.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1351/28_2023_info_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1352/30_2023_urg_esp_proj_res_08_2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1359/31_2023_urg_especial_antep_1.239.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento_01_09_assinado_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1380/33_2023_urg_especial_antep_1.237.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1378/34_2023_urg_especial_antep_1.236.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/35_urgencia_simples_antep_1.231_ldo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/36_req_licenca_ver_israel.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/37_2023_urg_especial_antep_1.245_1.249.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/38_2023_urg_especial_antep_1.252.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/39_2023_urg_especial_antep_1.254.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/40_2023_urg_especial_antep_1.255.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/secretaria_de_saude_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/contrato_norte_sul_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1490/43_2023_info_empresa_cwcg_medicina_ltda_cnpj_15079366000175.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1491/44_2023_info_filas_exames_cirurgias.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/45_2023_urg_especial_pll_13.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1511/46_2023_info_empresa_rilvaldo_de_lima_cnpj_24199718000117.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1542/48_urg_especial_pll_14.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1538/49_regime_urgencia_antep_1.2631.2641.2651.2661.2671.2681.2691.270_pll16171819.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1544/50_2023_urg_especial_antep_1.275.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1522/01_contas_executivo_2011.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1523/02_contas_executivo_2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1313/07_alteracao_resolucao_diarias.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/09_aprova_rel._final-comissao_especial_01-2023-faxinalenses.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1167/02_modificativa_ao_pll_03-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1216/03_modificativa_ao_antep_1.214.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1223/04_modificativa_ao_antep_1.214.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1224/05_modificativa_ao_antep_1.201.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1225/06_modificativa_ao_antep_1.212.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1226/07_modificativa_ao_antep_1.216.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1257/10_modificativa_ao_antep_1.208.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/11_modificativa_antep_1.246.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1485/12_modificativa_pll_13.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1520/13_emenda_modificativa_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/1.196-2023_-_fixa_base_oficial_administrativo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/1.197-2022_-_equipara_base_tecnico_seg_trab_aos_outros_tecnicos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1071/1.198-2023_-_retirada_cis.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/1.199-2023_-_altera_a_lei_no_1.718_de_13_de_junho_de_2012..pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/1.200-2023_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/1.201-2023_-_cria_diversas_vagas_para_concurso_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/1.202-2023_-_previdencia.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/1.203-2023_-_cria_50_vagas_professor_apoio_educacional_especializado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/1.204-2023_-_regime_de_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1109/1.205-2023_-_reposicao_inflacao_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1110/1.206-2023_-_ratifica_conforme_especifica_as_alteracoes_no_contrato_de_consorcio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1162/1.207-2023_-_equipacao_tec._agroecologia_fixa_salario_prof._artes.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1170/1.208-2023_-_cria_secretaria_da_mulher_-_3.a_versao.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1173/1.209-2023_-_suplementacao_r_8.743.44919.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1192/1.210-2023_-_altera_lei_fundeb.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1193/1.211-2023_-_altera_lei_sim_poa.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1200/1.212-2023_-_cria_vagas_eng_amb_cir_den_ter_ocu.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1201/1.213-2023_-_atualizacao_ppa.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1203/1.214-2023_-_cred_supl_35_milhoes.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1235/1.215-2023_-_cred_adi_supl_r_1.158.05538_-_2.a_versao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1213/1.216-2023_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1236/1.217-2023_-_permuta_imoveis.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1260/1.218-2023_-_doacao_imovel.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1275/1.219-2023_-_autoriza_credito_adicional_suplementar_na_importancia_de_ate_101.72727.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1277/1.220-2023_-autoriza_credito_adicional_suplementar_na_importancia_de_ate_r_751.67312.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1276/1.221-2023_-_cred_adi_supl_r_528.41399.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1278/1.222-2023_-_cred_adi_supl_r_38.68719.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1288/1.223-2023_-_cred_adi_supl_r_1.325.18668.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1289/1.224-2023_-_cred_adi_supl_r_206.37818.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1290/1.225-2023_-_cred_adi_supl_r_306.24877.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1309/1.226-2023_-_ouvidoria_geral_-_ouvidoria_sus.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1295/1.227-2023_-_13.o_e_ferias_vereadores.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1294/1.228-2023_-_revogar_lei_dec_utilidade_pub_-_estrada_eletrosul.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1337/1.229-2023_-_procon_municipal.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1338/1.230-2023_-_altera_lei_conselho_mun_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1339/1.231-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1347/1.232-2023_-_cria_fundo_m_de_habitacao_conselho_do_fundo_m_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1371/1.233-2023_-_dispoe_sobre_alteracao_do_plano_plurianual_para_o_periodo_de_2023_a_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1361/1.234-2023_-_credito_adicional_suplementar_na_importancia_de_ate_r_1.400.00000.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1350/1.235-2023_-_ratifica_conforme_especifica_as_alteracoes_no_contrato_de_consorcio.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1360/1.236-2023_-_credito_adicional_suplementar_na_importancia_de_ate_r_903.35000.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1362/1.237-2023_-_credito_adicional_suplementar_na_importancia_de_ate_r_425.00000.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1372/1.238-2023_-_altera_o_artigo_3o_da_lei_municipal_n.o_2.237-2022_autoriza_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1358/1.239-2023_-_denomina_posto_bomb_com_-_jose_vitorino_prestes.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1373/1.240-2023_-_revoga_a_lei_2.002-2007_altera_a_estrutura_administrativa_e_cria_funcoes_para_cargos_de_provimento_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1374/1.241-2023_-_cred_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/1.243-2023_-_prog_mun_sementes_da_nossa_terra.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1375/1.244-2023_-_altera_o_artigo_5o_da_lei_1.972-2017_-_2.a_versao.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/1.245-2023_-_concessao_dto_real_uso_empresa_crf_moveis_37.642.018_0001-05.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1398/1.246-2023_-_cessao_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/1.247-2023_-_cred_exc_arrecadacao_r_4.877.96000.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/1.248-2023_-_desapropriacao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/1.249-2023_-_programa_guarda_subsidiada.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1413/1.250-2023_-_concessao_terreno__associacao_musicos.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1429/1.251-2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/1.252-2023_-_cred_adic_supl_r_2.925.92688.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/1.253-2023_-_altera_data-base_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1440/1.254-2023_-_cred_adic_supl_r_15.438.64710.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1460/1.255-2023_-_cred_adi_supl_r_10.824.37497.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/1.256-2023_-_doacao_imovel_ao_estado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/1.257-2023_-_desapropriacao_imovel_-_rose_aparecida_de_andrade_santana.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/1.258-2023_-_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1463/1.259-2023_-_conselho_mun_esporte_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/1.260-2023_alteracao_aliquota_funprev.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/1.261-2023_-_desapropriacao_imovel_-_rose_aparecida_de_andrade_santana.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1512/1.263-2023_-_altera_lei_2.171.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1513/1.264-2023_-_altera_lei_1.815.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1514/1.265-2023_-_cria_fundo_mun_seg_alimentar.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1533/1.266-2023_-_convenio_executivo_cohapar.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1515/1.267-2023_-_doacao_imovel_urbano.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1516/1.268-2023_-_altera_lei_2.148.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1532/1.269-2023_-_desapropriacao_imovel_urbano_-_evalkires_mazurechen_ferreira.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1541/1.270-2023_-_cred_adic_supl_r_5.339.16717.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1548/1.271-2023_concessao_uso_patricia_elis.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1547/1.272-2023_concessao_uso_patricia_araujo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1545/1.273-2023_concessao_uso_daniel_camargo.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1546/1.274-2023_concessao_uso_charles_jr._ferreira.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1543/1.275-2023_alteracao_orcamentaria-r-2.911.50000.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1111/03_piso_professores_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/02_reposicao_subsidios_prefeito_vice_secretarios_presidente_vereadores.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1145/03_piso_professores_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1152/04_cidada_honoraria_clicia_maria_roquetto_silva.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1153/05_cidada_honoraria_isabel_cristina_rauen_silvestri.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1155/06_programa_municipal_seguranca_escolas_e_cmeis.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1157/07_programa_capacitacao_tea.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1239/08_cidadao_honorario_osvaldo_lupepsa.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1259/09_cidadao_benemerita_evelyn_ap_da_silva_almeida.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1348/10_13.o_subsidio_ferias_vereadores_2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/11_denomina_posto_de_saude_dr._joao.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/12_altera_lei_funerarias.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/13_regulamenta_repasse_ifa_aos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1524/14_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1525/15_criacao_de_escolas_nos_fax._bom_retiro_e_sao_roquinho.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1526/projeto_de_lei_16_2023_maria_da_penha_nas_escolas_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1535/17_ruas_bairro_recanto_verde.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1539/18_rua_ana_maria_barbosa.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1536/19_travessas_do_bairro_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/01_pesar_tereza_iensen_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1126/02_pesar_danuta_l_gdak.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/03_pesar_jose_vitorino_prestes.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/04_congratulacoes_bettos.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/05_congratulacoes_adesp.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/06_pesar_iran_dangui.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/07_pesar_imbrozina_dona_marli.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1174/08_congratulacoes_antonio_r_possato.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1175/09_pesar_belem_delle_brolini.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1176/10_pesar_adair_domingues_almeida.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1177/11_congratulacoes_encenacao_paixao_cristo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1178/12_pesar_elza_perepelicia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1179/13_pesar_naer_coelho.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1180/14_pesar_valdelina_maria_colasso.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1181/15_pesar_lidia_souza_ferreira.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1243/16_pesar_sebastiao_ramos_portel_maradona.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1244/17_pesar_ocidentina_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1245/18_pesar_zailda_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1246/19_pesar_antonio_diula.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1247/20_pesar_helena_bagio.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1248/21_congratulacoes_mario_do_prado_lara.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1249/22_pesar_lenir_gracas_camargo_rodowanski.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1317/24_pesar_airton_delle_caldas.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1318/25_pesar_david_druchak.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1319/26_pesar_horacio_cortes.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1320/27_pesar_neuza_aparecida_bento.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1321/28_congratulacoes_francisca_almeida_ribas.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1322/29_congratulacoes_adriel_moraes.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1323/30_pesar_maria_tereza_auda.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/31_pesar_maria_izabel_silva.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1381/32_congratulacoes_serv_org_conf_seg_alimentar.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/33_congratulacoes_ana_jocelia_oliveira.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1384/35_congratulacoes_maria_helena.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/36_pesar_luiz_delle_neto.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1386/37_congratulacoes_banda_municipal.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1387/38_pesar_valdomira_santos_oliveira.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1388/39_apoio_congresso_nacional.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1389/40_pesar_domingos_alves_machado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1390/41_pesar_olivio_perucelli.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1392/42_apoio_movimento_pro_leite_nacional.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/43_congratulacoes_gabriel_ferreira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1417/44_congratulacoes_giselly_camargo_de_macedo.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/45_congratulacoes_sofia_muller_toledo_tavares.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/46_congratulacoes_anne_luiza_carvalho_lisboa.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/47_congratulacoes_ana_luiza_muller_de_moraes_goncalves.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1421/48_congratulacoes_mariana_do_bonfim_alexandre.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1422/49_congratulacoes_alana_aparecida_machado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/50_congratulacoes_danieli_ferreira_meira.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/51_pesar_eder_chierpinski.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/52_pesar_eder_ronerson_epifanio_oliveira.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/53_congratulacoes_felipe_castello_cintra.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1445/54_congratulacoes_lineu_loures_lima.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/55_congratulacoes_equipe_tiro_esportivo.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1661/56_pesar_margareth_kriks_himmelsbach.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1662/57_pesar_dirceu_branco.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1663/58_congratulacoes_keila_carla_costa.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1664/59_congratulacoes_milena_orzechowski.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1665/60_congratulacoes_helena_yumi_watanabe.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1666/61_congratulacoes_anny_gabriely_barbosa.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1667/62_pesar_sebastiao_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1668/63_pesar_cenira_f_da_silva.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1204/mensagem_de_veto_01-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1286/mensagem_de_veto_02-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1287/mensagem_de_veto_03-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1566/mensagem_de_veto_04-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1196/07_antep_1.208-2023_-_criacao_secretaria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/01-2023_proposta_de_emenda_a_lom_-_nova.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/02-2023_-_altera_inciso_xv_do_art._98_da_lom.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1356/proposta_orcamento_camara_2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1263/req_02-2023_mais_120_dias_prazo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/req_03-2023_mais_90_dias_prazo.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1211/031713084_acordao_-_45-23_-_stp.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1251/015217383_acordao_de_parecer_previo_-_156-23_-_s1c.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/093910671_acordao_de_parecer_previo_-_439-23_-_s1c.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1651/075712061_acordao_-_3827-23_-_s2c.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2023/1492/req_03_-_mais_prazo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H476"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="95.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="192.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="191.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>