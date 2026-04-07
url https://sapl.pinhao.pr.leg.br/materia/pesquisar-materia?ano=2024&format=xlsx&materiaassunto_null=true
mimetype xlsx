--- v0 (2026-01-10)
+++ v1 (2026-04-07)
@@ -54,3810 +54,3810 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1549/937_2024_manutencao_na_estrada_do_avencal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1549/937_2024_manutencao_na_estrada_do_avencal.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados com urgência melhorias, patrolamento e reposição de cascalho nas estradas rurais na Comunidade do Avencal.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1550/938_2024_manutencao_na_estrada_do_lageado_feio_i_e_ii.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1550/938_2024_manutencao_na_estrada_do_lageado_feio_i_e_ii.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados com urgência melhorias, patrolamento e reposição de cascalho nas estradas rurais na Comunidade do Lageado Feio I e II.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1551/939_2024__pavimentacao_na_rua_imacio_milos_vila_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1551/939_2024__pavimentacao_na_rua_imacio_milos_vila_caldas.pdf</t>
   </si>
   <si>
     <t>Que seja feita pavimentação com urgência na Rua Inácio Milos, no Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>Aroldo</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1552/940_2024_calcamento_rua_sao_pedro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1552/940_2024_calcamento_rua_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento paralelo a Pr 170, no trecho da rua São Pedro (sentido reto) até o contêiner Sol Jeans, passando pela oficina do Betinho, bairro Água Verde. (foto em anexo)</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>Elias</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1557/941_2024.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1557/941_2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção e patrolamento e com reposição de cascalho da estrada do Humaitá, Guarapuavinha.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1558/942_2024_zattar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1558/942_2024_zattar.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção e reposição de cascalho da Estrada  Zattarlândia, até a divisa com o Município de Inácio Martins.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1559/943_2024_guarita_zattar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1559/943_2024_guarita_zattar.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de uma guarita para o guardião da Escola Municipal João José Zattar, na Comunidade de Zattarlândia.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1560/944_2024_rua_jose_dutra_campos_mazurechen.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1560/944_2024_rua_jose_dutra_campos_mazurechen.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção da Rua José Dutra Campos, bairro Jardim Mazurechen.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1561/945_2024_ruas_bairro_sao_jose.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1561/945_2024_ruas_bairro_sao_jose.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção das Ruas Miguel Kruger, Olho D'agua, Travessa Arival Dellê e Travessa João de Oliveira, Bairro São José.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>Cleverson</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1562/946.2024_manutencao-ponto-escolar-dois-pinheiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1562/946.2024_manutencao-ponto-escolar-dois-pinheiros.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a manutenção do ponto de ônibus escolar em Dois Pinheiros.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>Edson F.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1563/947_2024_estrada_taquaras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1563/947_2024_estrada_taquaras.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção da estrada geral de Faxinal dos Taquaras.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>Alexandro</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1564/948_2024_estrada_avencal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1564/948_2024_estrada_avencal.pdf</t>
   </si>
   <si>
     <t>Que seja feita a readequação da estrada do Avencal sentido à Ponte Queimada.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1565/949_2024_estradas_pinhalzinho_pocinhos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1565/949_2024_estradas_pinhalzinho_pocinhos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a readequação da estrada das Comunidades de Pocinhos e Pinhalzinho.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Solicito a manutenção da Rua Trajano Ferreira Santos , principalmente entre a quadra Anacleto Leopoldino de Abreu, com a Rua Antonio Missioneiro, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>Solicito a manutenção da Travessa Oliria Ferreira , bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>Solicito a manutenção da Rua Rui Barbosa, Bairro São José.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>Solicito a manutenção da estrada Fazenda Santa Barbara, até a entrada Associação Faxinalzinho e Condomínio Airtinho.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>Que seja feita a readequação da estrada da comunidade de Mato Queimado.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1572/955_2024_estrada_todos_os_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1572/955_2024_estrada_todos_os_santos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a readequação das estradas das comunidades de Todos Os Santos e Santana.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1573/956_2024_estrada_zattarlandia_serra_da_mula_barreiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1573/956_2024_estrada_zattarlandia_serra_da_mula_barreiros.pdf</t>
   </si>
   <si>
     <t>Que seja feita a readequação da estrada que liga estrada geral de Zattarlândia à Serra da Mula e Barreiros.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1574/957_2024_calcamento_rua_santa_barbara.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1574/957_2024_calcamento_rua_santa_barbara.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento com pedras irregulares na Rua Santa Barbara, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1575/958_2024_rua_gumercindo_rua_19_abril.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1575/958_2024_rua_gumercindo_rua_19_abril.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção da Rua Gumercindo F. Santos com a Rua 19 de Abril, Bairro São José.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>Que seja feito manilhamento na Rua São Simão numero 71, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>Que seja feito cascalhamento no final da Rua_x000D_
 19 de Novembro, Bairro nossa Senhora Aparecida</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1582/961.2024.calcamento_e_manilhamento_b._baggio_1_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1582/961.2024.calcamento_e_manilhamento_b._baggio_1_assinado.pdf</t>
   </si>
   <si>
     <t>Que  seja  feito  calçamento  e  continuidade  de manilhamento na Rua Anacleto Leopoldino de Abreu, Bairro Baggio 1</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1583/962.2023.manilhamento_e_cascalhamento_b._dona_aurea_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1583/962.2023.manilhamento_e_cascalhamento_b._dona_aurea_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito manilhamento, manutenção de_x000D_
 cascalhamento e que seja estudado a possibilidade de ser feito calçamento na Rua_x000D_
 das Amoreiras e na Rua José Bischof no Bairro Dona Aurea.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>Jean</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1585/963_2024_estrada_tres_barras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1585/963_2024_estrada_tres_barras.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e reparos nas estradas da localidade de Três Barras, em específico a que liga a propriedade de José Ribeiro à propriedade de Adão Werus.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1586/964_2024_troca_de_lampadas_loteamento_residencial_parana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1586/964_2024_troca_de_lampadas_loteamento_residencial_parana.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca de lâmpadas nos postes das ruas do Loteamento Residencial Paraná, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1587/965_2024_troca_de_lampadas_rua_escola_eroni.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1587/965_2024_troca_de_lampadas_rua_escola_eroni.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca de lâmpadas nos postes na Rua João Ferreira da Silva, próximos a Escola Eroni no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1588/966_2024__serra_da_cachoerinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1588/966_2024__serra_da_cachoerinha.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção da estrada da Serra Cachoerinha.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1589/967_2024_assentamento_silverios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1589/967_2024_assentamento_silverios.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção da estrada Assentamento Silvérios estrada do Iran.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1590/968_2024_estrada_do_eugenio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1590/968_2024_estrada_do_eugenio.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção da estrada Antônio do Eugenio</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1591/969.2024.calcamento_rua_joao_maria_rocha_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1591/969.2024.calcamento_rua_joao_maria_rocha_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento na Rua João Maria Rocha, Jardim Dona Evanira número 66.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1592/970.2024.calcamento_rua_santa_catarina_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1592/970.2024.calcamento_rua_santa_catarina_assinado.pdf</t>
   </si>
   <si>
     <t>que seja feito calçamento na Rua Santa Catarina no Bairro São Cristovão.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1593/971.2024.manilhamento_b._vila_caldas_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1593/971.2024.manilhamento_b._vila_caldas_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito manilhamento no final da Rua Inácio Milos Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1594/972_2024_desentupimento_rua_do_brizola.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1594/972_2024_desentupimento_rua_do_brizola.pdf</t>
   </si>
   <si>
     <t>Que seja feito o desentupimento e limpeza da rede pluvial (boca de lobo) na Rua Manoel Mendes de Almeida, Centro, quadra do Brizola Materiais de Construção.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1595/973_2024_lombadas_na_rua_joaquim_ferreira_freitas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1595/973_2024_lombadas_na_rua_joaquim_ferreira_freitas.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas de forma estratégica, duas lombadas na Rua Joaquim Ferreira Freitas, Vila Caldas.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1596/974_2024_ponto_de_onibus_bairro_sao_cristovao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1596/974_2024_ponto_de_onibus_bairro_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>Que seja feito um ponto de ônibus na Rua São Jorge, bairro São Cristóvão em frente ao Mercadinho São Cristóvão.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1597/975_2024_indicacao_cascalho_mato_queimado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1597/975_2024_indicacao_cascalho_mato_queimado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados patrolamento, manutenção, melhorias e reposição de cascalho na Estrada Geral da Comunidade de Mato Queimado.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1598/976.2024.calcamento_e_manilhamento_b._invernadinha_2_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1598/976.2024.calcamento_e_manilhamento_b._invernadinha_2_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito  manilhamento e com possibilidade de calçamento na Rua São Simão, Bairro Invernadinha 2.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1599/977_2024_ponto_de_onibus_reta.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1599/977_2024_ponto_de_onibus_reta.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de um ponto de ônibus na estrada  da reta do zattar, em frente a Granja de suínos.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1604/978_2024_indicacao_cascalho_santana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1604/978_2024_indicacao_cascalho_santana.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados patrolamento, manutenção, melhorias e reposição de cascalho nas Estradas da Comunidade do Santana.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1606/979_2024_estradas_lajeado_feio_1.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1606/979_2024_estradas_lajeado_feio_1.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento e cascalhamento no início da estrada geral e das vicinais do Lajedo Feio 1, e também seja feito os concertos das pontes e mata-burros.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1607/980_2024_estradas_lajeado_feio_2.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1607/980_2024_estradas_lajeado_feio_2.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento e cascalhamento no início da estrada do Avencal descendo a serra do mariano que dá acesso a estrada geral do Lajeado Feio 2 e todas as vicinais, e  que seja construído mata-burros na linhas escolares.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1608/981_2024_estrada_silverios_zattar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1608/981_2024_estrada_silverios_zattar.pdf</t>
   </si>
   <si>
     <t>Que seja realizada corte e cascalhamento da estrada dos Silvério, saindo da estrada geral do Zattar</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1609/982.2023.calcada_ao_lado_cemiterio_frei_francisco_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1609/982.2023.calcada_ao_lado_cemiterio_frei_francisco_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçadas ao lado do cemitério Frei Francisco Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1610/983.2024.calcamento_b._nossa_senhora_aparecida_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1610/983.2024.calcamento_b._nossa_senhora_aparecida_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento na travessa Olirio Ferreira Caldas com a Rua 19 de Novembro, Bairro Nossa Senhora Aparecida</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1619/984_2024_rua_santo_antonio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1619/984_2024_rua_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção da Rua Santo Antônio, bairro Baggio II.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1620/985_2024_rua_darcilio_ferreira_sobrinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1620/985_2024_rua_darcilio_ferreira_sobrinho.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção da Rua Darcílio Ferreira Sobrinho, Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1621/986_2024_lombada_rui_barbosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1621/986_2024_lombada_rui_barbosa.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita um (1) quebra-molas no Bairro:_x000D_
 São José, na rua Rui Barbosa, próximo a Igreja Evangélica Deus é Amor.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1622/987_2024_lombada_xarnoski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1622/987_2024_lombada_xarnoski.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita lombada elevada, na rua Expedicionário Amarílio próximo ao Mercado Xarnoski.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1623/988_2024_lombada_escola_eroni.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1623/988_2024_lombada_escola_eroni.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita lombada elevada, na rua João Ferreira da Silva, Bairro Nossa  Senhora Aparecida, Escola Municipal Eroni Ferreira Santos.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1624/989_2024_estradas_regiao_pocinhos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1624/989_2024_estradas_regiao_pocinhos.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção e patrolamento e com reposição de cascalho das estradas da região de Pocinhos .</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1625/990_2024_troca_lampadas_rua_ayrton_senna.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1625/990_2024_troca_lampadas_rua_ayrton_senna.pdf</t>
   </si>
   <si>
     <t>Que seja feita na Rua Ayrton Senna, Bairro São José: _x000D_
 - Troca de lâmpadas nos postes que fazem iluminação da rua._x000D_
 - Fechamento de boeiro que se encontra aberto._x000D_
 - Limpeza do mato que está invadindo a rua.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1627/991_2024_lageado_feio_i_ii.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1627/991_2024_lageado_feio_i_ii.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção e patrulhamento e com reposição de cascalho das estradas da região de Lageado Feio I e II.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>Luiz</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1628/992_2024_pontos_onibus.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1628/992_2024_pontos_onibus.pdf</t>
   </si>
   <si>
     <t>Que proceda-se a construção de (5) CINCO ponto de ônibus nas localidades de Faxinal do Ribeiros e Lajeado Feio. Sendo eles. (01) próximo a propriedade do SR. Adão; (01) próximo a propriedade do Sr. Pedro Lora subindo a serra da ponte; (01) próximo ao Bar do Tonico; (01) próximo a propriedade do Sr. Jose do Zico Latoski; (01) próximo a propriedade da senhora Irene.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1633/993_2024_instalacao_de_ar_condicionado_nos_projetos_conviver_e_fortalecer.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1633/993_2024_instalacao_de_ar_condicionado_nos_projetos_conviver_e_fortalecer.pdf</t>
   </si>
   <si>
     <t>Que seja analisado e visto a possibilidade da instalação de aparelho de ar condicionado nos refeitórios dos Projetos Sociais – Projeto Conviver e Projeto Fortalecer.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1634/994.2024.ponto_de_onibus_b._dona_aurea_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1634/994.2024.ponto_de_onibus_b._dona_aurea_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito ponto de ônibus em frente à Igreja Nossa Senhora Aparecida e perto da oficina do bugre na Rua Judite da Rocha Bueno, Bairro Dona Aurea.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1642/995_2024_reforma_praca_biblia_parquinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1642/995_2024_reforma_praca_biblia_parquinho.pdf</t>
   </si>
   <si>
     <t>Que seja realizada reforma e manutenção na Praça da Bíblia e manutenção do parquinho existente no local.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1643/996_2024_estrada_localidade_santana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1643/996_2024_estrada_localidade_santana.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção da estrada geral da Localidade da comunidade de Santana.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1644/997_2024_calcamento_rua_valter_jose_da_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1644/997_2024_calcamento_rua_valter_jose_da_silva.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento em alguns trechos da  Rua Valter José da Silva paralela à marginal 170, até a Rua São Gerônimo  Bairro 2 Irmão.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1645/998_2024_calcmanento_ruas_joao_rocha_e_sao_miguel_2_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1645/998_2024_calcmanento_ruas_joao_rocha_e_sao_miguel_2_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento na Rua João Rocha dando continuidade à rua São Miguel aproximadamente 50 metros, Bairro 2 Irmão.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1646/999_2024_calcamento_rua_principal_vila_rural.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1646/999_2024_calcamento_rua_principal_vila_rural.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento com pedra irregular na serra da Vila Rural, e também a na rua que da aceso a segunda vila rural.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1647/1000_2024_alagado_santa_clara.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1647/1000_2024_alagado_santa_clara.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento com pedras irregulares, podendo também ser feito o estudo da possibilidade de colocar concreto usinado neste trecho, aproximadamente de 150 metros na Vila dos Pescadores do Alagado de Santa Clara.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1648/1001_2024_calcamento_rua_santa_rita.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1648/1001_2024_calcamento_rua_santa_rita.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento com pedras irregulares na Rua Santa Rita, atrás da lanchonete do Neno, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1649/1002_2024_campanha_transito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1649/1002_2024_campanha_transito.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita uma campanha de conscientização do trânsito, palestras, programas educacionais nas escolas, para podermos ter um trânsito mais seguro, se faz necessário que  todos façam a sua parte, seja pedestres, ciclistas, motociclistas ou motoristas.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1650/1003_2024_lombada_cmei_orlando_diogo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1650/1003_2024_lombada_cmei_orlando_diogo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma (1) lombada elevada, sinalização adequada, na rua Sete de Setembro, Bairro Lindouro, em frente ao Centro Municipal de Educação Infantil Vereador Orlando Diogo.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1652/1004.2024.calcamento_rua_rio_parana_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1652/1004.2024.calcamento_rua_rio_parana_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento na Rua Rio Paraná, Bairro Vila Caldas</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1653/1005_2024_estrada_santana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1653/1005_2024_estrada_santana.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção e patrulhamento e com reposição de cascalho da estrada do Santana, próximo a entrada da Caroba.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1654/1006_2024_rua_salvador_silverio_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1654/1006_2024_rua_salvador_silverio_caldas.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito a manutenção da Rua Salvador Silvério Caldas, Bairro São José.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1655/1007.2024.calcamento_rua_jose_dutra_campos_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1655/1007.2024.calcamento_rua_jose_dutra_campos_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento na Rua José Dutra Campos, Bairro Mazurechen.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1659/1.008_2024_-_estrada_faxinal_dos_ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1659/1.008_2024_-_estrada_faxinal_dos_ribeiros.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção e patrulhamento com cascalho na estrada do José Galinski, Faxinal dos Ribeiros.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1660/1.009_2024_-_transporte_escolar_faxinal_dos_ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1660/1.009_2024_-_transporte_escolar_faxinal_dos_ribeiros.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o transporte escolar, aos alunos que frequentam as escolas de Faxinal dos Ribeiros, que residem nas proximidades da propriedade do Senhor José Galinsk.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1676/1.010-2024_-_ruas_bairro_dona_aurea.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1676/1.010-2024_-_ruas_bairro_dona_aurea.pdf</t>
   </si>
   <si>
     <t>Que seja feito cascalhamento em todas as ruas do Bairro Dona Áurea.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1677/1.011_2024_tapa_buraco_na_rua_antonio_tussolini.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1677/1.011_2024_tapa_buraco_na_rua_antonio_tussolini.pdf</t>
   </si>
   <si>
     <t>Que seja feito tapa buraco na Rua Antônio Tussolini, no bairro Lindouro, próximo à residência do Sr. Ronilson.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1678/1.012_2024_ponto_de_onibus_assentamento_silverios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1678/1.012_2024_ponto_de_onibus_assentamento_silverios.pdf</t>
   </si>
   <si>
     <t>Que seja feita a construção de um ponto de ônibus na comunidade de Assentamento Silvérios, próximo à Escola desativada.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1679/1.013_2024_que_seja_feito_reparos_e_cascalhamento_nas_ruas_do_bairro_recanto_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1679/1.013_2024_que_seja_feito_reparos_e_cascalhamento_nas_ruas_do_bairro_recanto_verde.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparos e cascalhamento nas Ruas do Bairro Recanto Verde.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1680/1.014-2024_-_rua_dos_cedros_bairro_pinheirinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1680/1.014-2024_-_rua_dos_cedros_bairro_pinheirinho.pdf</t>
   </si>
   <si>
     <t>Que seja feito manilhamento na Rua dos Cedros onde haver necessidade, Bairro Pinheirinho</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1681/1.015-2024_-_ruas_bairro_pinheirinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1681/1.015-2024_-_ruas_bairro_pinheirinho.pdf</t>
   </si>
   <si>
     <t>Que seja feito cascalhamento e patrolamento em todas as ruas do Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1686/1016.2024._manutencao-ponto-escolar-dois-pinheiros_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1686/1016.2024._manutencao-ponto-escolar-dois-pinheiros_assinado.pdf</t>
   </si>
   <si>
     <t>Reforçando a indicação 946/2024 solicitando que seja feito com urgência a manutenção do ponto de ônibus escolar em Dois Pinheiros.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1687/1017.2024._ponto_de_onibus_b._lindouro_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1687/1017.2024._ponto_de_onibus_b._lindouro_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito ponto de ônibus no Bairro Lindouro ao lado da oficina do wilker</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1688/1018.2024._toldo_posto_de_saude_centro_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1688/1018.2024._toldo_posto_de_saude_centro_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja colocado um toldo no Posto Estratégia Saúde da Família Centro.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1689/1.019-2024_-_manutencao_wc_posto_saude_todos_os_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1689/1.019-2024_-_manutencao_wc_posto_saude_todos_os_santos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção do banheiro do Posto de Saúde da comunidade de Todos os Santos.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1690/1.020-2024_-_rua_joao_maria_rocha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1690/1.020-2024_-_rua_joao_maria_rocha.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado calçamento e iluminação na Rua João Maria Rocha, Jardim Dona Evanira.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1691/1.021-2024_-_abrigo_escolar_prox_borracharia_n_s_aparecida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1691/1.021-2024_-_abrigo_escolar_prox_borracharia_n_s_aparecida.pdf</t>
   </si>
   <si>
     <t>Que seja feito um abrigo escolar próximo a borracharia Nossa Senhora bairro Agua Verde.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1696/1.022_2024_-_eco_ponto_guarapuavinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1696/1.022_2024_-_eco_ponto_guarapuavinha.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado a instalação de um Eco Ponto, na comunidade Guarapuavinha, próximo associação.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1697/1.023_2024_-_guarapuavinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1697/1.023_2024_-_guarapuavinha.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e patrulhamento com cascalho nas estradas do Guarapuavinha.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1698/1.024_2024_-_todos_os_santo-_saude.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1698/1.024_2024_-_todos_os_santo-_saude.pdf</t>
   </si>
   <si>
     <t>Que seja comprada uma balança antropométrica mecânica para o Posto de Saúde da comunidade de Todos os Santos.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1699/1.025_2024_-_todos_os_santos_saude.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1699/1.025_2024_-_todos_os_santos_saude.pdf</t>
   </si>
   <si>
     <t>Que seja instalado rede de internet e equipamentos para trabalhar como: computador, impressora, mesas adequadas para o Posto de Saúde da comunidade de Todos os Santos.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1700/1.026_2024_-_guarapuavinha_saude.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1700/1.026_2024_-_guarapuavinha_saude.pdf</t>
   </si>
   <si>
     <t>Que seja instalado rede de internet do Posto de Saúde da comunidade Guarapuavinha.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1701/1.027_2024_-_guarapuavinha_saude.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1701/1.027_2024_-_guarapuavinha_saude.pdf</t>
   </si>
   <si>
     <t>Que seja feita a aquisição de uma balança pediátrica, para a comunidade Guarapuavinha.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1702/1.028-2024_-_estrada_mato_queimado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1702/1.028-2024_-_estrada_mato_queimado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção da estrada geral da Localidade da comunidade de Mato Queimado</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1703/1.029-2024_-_iluminacao_pub_fundos_rodoviaria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1703/1.029-2024_-_iluminacao_pub_fundos_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Que seja colocado lâmpada no poste do estacionamento que fica atrás da rodoviária</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1704/1.030-2024_-_rua_sao_cristovao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1704/1.030-2024_-_rua_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção na Rua São Cristovão no Bairro São Cristovão.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1705/1.031-2024_-_rua_sapopema.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1705/1.031-2024_-_rua_sapopema.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção na Rua Sapopema Bairro Vila Nova.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1708/1032_2023_cascalhamento-_manutencao_da_ponte_arroio_bonito_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1708/1032_2023_cascalhamento-_manutencao_da_ponte_arroio_bonito_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito cascalhamento no Arroio Bonito saída para a Ferradura e a manutenção da ponte próximo ao posto de saúde.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1709/1033.2024.calcamento_rua_das_margaridas_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1709/1033.2024.calcamento_rua_das_margaridas_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento na Rua das Margaridas Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1712/1.034-2024_-__sao_jose.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1712/1.034-2024_-__sao_jose.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado calçamento na Rua Salvador Silveira Caldas, Bairro São José.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1713/1.035-2024_-_vila_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1713/1.035-2024_-_vila_caldas.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado calçamento na Rua Rio Jordão, Rio Pinhão, e a última rua entre o bairro Vila Caldas com Vila Nova.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1714/1.036-2024_-_fazenda_estiva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1714/1.036-2024_-_fazenda_estiva.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção com reposição de cascalho das estradas que liga a Fazenda Estiva, Fazenda Matadouro, Fazenda Capão de Barro, Fazenda Santa Rosa (proprietário Luiz Carlos Martins) até a estrada São Sebastião, ligando a região Santa Cruz.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1715/1.037-2024_-_estrada_guarapuavinha_2.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1715/1.037-2024_-_estrada_guarapuavinha_2.pdf</t>
   </si>
   <si>
     <t>Que seja realizada corte e cascalhamento na estrada de acesso a Capela N. Sra.de Fatima na localidade de  Guarapuavinha 2.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1716/1.038-2024_-_rua_trajano_ferreira_dos_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1716/1.038-2024_-_rua_trajano_ferreira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Que seja realizada colocação de manilhamento, restauração de bueiros e construção de lombada na Rua Trajano Ferreira Santos, Bairro N. Sra Aparecida trecho da quadra atrás da super creche.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1719/1039_2023_ponte_ligando_o_bairro_agua_verde_com_o_bairro_vila_caldas_ao_lado_do_bairro_vila_nova._assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1719/1039_2023_ponte_ligando_o_bairro_agua_verde_com_o_bairro_vila_caldas_ao_lado_do_bairro_vila_nova._assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito com urgência uma ponte ligando o Bairro Água Verde com o Bairro Vila Caldas ao lado do Bairro Vila Nova.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1720/indicacao_1040_2024_patrolamento_estradas_comunidade_nossa_senhora_aparecida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1720/indicacao_1040_2024_patrolamento_estradas_comunidade_nossa_senhora_aparecida.pdf</t>
   </si>
   <si>
     <t>⁠Que sejam efetuados com urgência melhorias, patrolamento e reposição de cascalho nas estradas rurais da Comunidade de Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1721/1.041-2024_-_rua_sinamao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1721/1.041-2024_-_rua_sinamao.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado a manutenção da Rua Sinamão, Bairro Invernadinha II,  e troca de lâmpadas na mesma.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1723/indicacao_n_o_1042__2024_mato_queimado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1723/indicacao_n_o_1042__2024_mato_queimado.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados patrolamento e reposição de cascalho com urgência, nas estradas gerais da Localidade de Mato Queimado.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1724/indicacao_n_o_1043__2024_faxinal_dos_carvalhos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1724/indicacao_n_o_1043__2024_faxinal_dos_carvalhos.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados com urgência melhorias, patrolamento, abertura das sarjetas para escoamento d’água e manutenção nos bueiros na estrada geral na Localidade de Faxinal dos Carvalhos.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1725/indicacao_1044_2024_lombada_ou_travessia_elevada_santa_maria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1725/indicacao_1044_2024_lombada_ou_travessia_elevada_santa_maria.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma lombada, ou travessia elevada na Rua Pedro José dos Santos, no trecho de estrada de terra, atrás da Igreja Assembleia de Deus, na Localidade de Santa Maria.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1726/1045.2024.manilhamento_e_calcamento_r._santa_clara_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1726/1045.2024.manilhamento_e_calcamento_r._santa_clara_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito manilhamento e calçamento  na Rua Santa Clara, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1735/1046_indicacao_ecopontos_na_regiao_de_faxinal_dos_coutos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1735/1046_indicacao_ecopontos_na_regiao_de_faxinal_dos_coutos.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados ecopontos (lixeiras) para depósito de resíduos sólidos e recicláveis, na região de Faxinal dos Coutos.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1736/1.047-2024_-_lombada_sao_cristovao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1736/1.047-2024_-_lombada_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma (1) lombada, na Rua São Cristóvão travessa com Nossa Senhora Aparecida e Rua Nossa Senhora Aparecida com travessa São Cristóvão, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>Elias, Pedro</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1737/1.048-2024_-_assentamento_rocio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1737/1.048-2024_-_assentamento_rocio.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção com reposição de cascalho, patrolamento, limpeza de bueiro das estradas que liga Assentamento Rocio/Professora Salete/ Barreiros.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1740/indicacao_1049__2024_faxinal_dos_coutos_comunidade_sao_pedro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1740/indicacao_1049__2024_faxinal_dos_coutos_comunidade_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados com urgência melhorias, patrolamento e reposição de cascalho na estrada geral na Comunidade de São Pedro, Faxinal dos Coutos.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1741/1.050-2024_-_iratinzinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1741/1.050-2024_-_iratinzinho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção, patrolamento com reposição de cascalho na estrada de Iratinzinho, Faxinal dos Carvalhos.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1742/1.051_2024_-_lombada.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1742/1.051_2024_-_lombada.pdf</t>
   </si>
   <si>
     <t>Que seja realizada construção de uma lombada na Rua Rio Jordão, em frente auto elétrica J.A</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1750/1052.2024._ponto_de_onibus_rua_das_garcas_margens_pr170_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1750/1052.2024._ponto_de_onibus_rua_das_garcas_margens_pr170_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito ponto de ônibus na Rua das Garças nas margens da PR 170 na esquina da antiga oficina do Carlim.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>Que seja realizada a construção de um ponto de ônibus no Bairro Vila Nova rua marginal a PR 170.Em frente à lava car do Magrão.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1758/1.054-2024_-_posto_saude_ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1758/1.054-2024_-_posto_saude_ribeiros.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma escada de alvenaria com corrimão e colocar um toldo no posto de saúde da comunidade Faxinal do Ribeiros.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>Edson A.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1761/ponto_santa_maria_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1761/ponto_santa_maria_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito um  PONTO  as margens da PR 170 no trevo de acesso a faxinal do céu.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1762/ponto_santa_divineia_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1762/ponto_santa_divineia_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito um  PONTO   na Avenida Brasil na comunidade da Nova Divinéia.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1763/1.057-2024_-_travessa_oliria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1763/1.057-2024_-_travessa_oliria.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito o calçamento, na Rua Travessa Oliria Ferreira Caldas, esquina 19 de novembro, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1764/1.058-2024_-_calcamento_nossa_sra_aparecida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1764/1.058-2024_-_calcamento_nossa_sra_aparecida.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito manutenção do calçamento com urgência e solicitamos a possibilidade de pavimentação asfáltica na Rua Manoel Mendes de Almeida, na quadra Otacilio Ferreira da Silva e Lauro Ferreira Caldas, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1765/1059_2024_cascalhamento_e_patrolamento_fax_dos_taquaras_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1765/1059_2024_cascalhamento_e_patrolamento_fax_dos_taquaras_assinado.pdf</t>
   </si>
   <si>
     <t>Que  seja  feito patrolamento e cascalhamento no Faxinal dos Taquaras, a primeira entrada a direita próximo ao bar do Carrão.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1767/1.060-2024_-_placa_ruas_dois_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1767/1.060-2024_-_placa_ruas_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a identificação com o nome nas Ruas do Bairro II Irmãos.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1768/1.061-2024_-_estrada_assentamento_silverios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1768/1.061-2024_-_estrada_assentamento_silverios.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias na estrada do DECIO que liga o Assentamento Silvério a Serra da Mula. E a estrada da fazenda que liga do Zé Ribeiro ao Adão Verus.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1769/1.062-2024_-_estrada_pocinhos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1769/1.062-2024_-_estrada_pocinhos.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas melhorias na estrada do VARDO na Localidade de Pocinhos.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1781/1.063-2024_-__serrinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1781/1.063-2024_-__serrinho.pdf</t>
   </si>
   <si>
     <t>Que seja feito colocado tubo ou manilha no bueiro da estrada do Serrinho, próximo ao terreno da Adelino Nunes .</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1782/1.064-2024_-_boca_bendita.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1782/1.064-2024_-_boca_bendita.pdf</t>
   </si>
   <si>
     <t>Sugestão de projeto da Confraria dos Cavalheiros da Boca Bendita, de Pinhão Paraná, que seja criada um Kioski, na Avenida Trifon Hanycz, Antigo Castelinho, Centro.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1783/1065_2024_cascalho_e_patrolamento_fax_dos_taquaras_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1783/1065_2024_cascalho_e_patrolamento_fax_dos_taquaras_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento e reposição de cascalho no Faxinal dos Taquaras 2 na estrada do senhor Cezilio Chagas.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1784/1066_2024_ponte_cerrinho_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1784/1066_2024_ponte_cerrinho_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência uma reforma na ponte do Cerrinho, próximo aos eucaliptos.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1785/1067_2024_ponte_todos_os_santos_divisa_alecrim_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1785/1067_2024_ponte_todos_os_santos_divisa_alecrim_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência uma nova ponte na comunidade de Todos os Santos divisa com o Alecrim.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1791/1.068_2024_-_estrada_arroio_bonito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1791/1.068_2024_-_estrada_arroio_bonito.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção da estrada geral da Localidade de Arroio Bonito acesso próximo a barragem de Foz do Areia á vila dos pescadores</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1792/1.069_2024_-_estrada_santa_cruz.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1792/1.069_2024_-_estrada_santa_cruz.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção de estrada na Localidade de Santa Cruz</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1793/1.070_2024_-_estrada_zattar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1793/1.070_2024_-_estrada_zattar.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção da estrada geral da Localidade  de Zattar</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1794/1.071_2024_-_rua_jose_dutra_de_campos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1794/1.071_2024_-_rua_jose_dutra_de_campos.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção na Rua Jose Dutra de Campos Bairro Mazurechen</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1800/1.072-2024_-_ponto_de_onibus_sta_terezinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1800/1.072-2024_-_ponto_de_onibus_sta_terezinha.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de um ponto de ônibus na localidade Sta. Terezinha, Fazenda Lajeado Bonito.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1801/1073.2024._quebra_molas_bairro_sao_cristovao_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1801/1073.2024._quebra_molas_bairro_sao_cristovao_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito quebra molas no Bairro São Cristóvão na Rua Nossa Senhora Aparecida e na Rua Santo Antônio.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1802/1074.2024.manilhamento_e_cascalhamento_colina_verde_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1802/1074.2024.manilhamento_e_cascalhamento_colina_verde_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito manilhamento e cascalhamento no Bairro Colina Verde, Rua João Lino da Silva e com a possibilidade de calçamento.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1803/1075.2024._manutencao_asfalto_vila_caldas_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1803/1075.2024._manutencao_asfalto_vila_caldas_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção do asfalto no Bairro Vila Caldas em frente ao mercado Xarnosk.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1806/1.076_2024_-_lampada.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1806/1.076_2024_-_lampada.pdf</t>
   </si>
   <si>
     <t>Que seja colocado trocado três lâmpadas na Rua Antônio Tussoline, Bairro Azaléa, frente à casa de nº187.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1807/1.077_2024_-_ilumincao_santa_maria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1807/1.077_2024_-_ilumincao_santa_maria.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado a manutenção da iluminação e um possível calçamento na, Rua José Pedro dos Santos, Santa Maria.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1808/1.078_2024_-_iluminacao_sao_cistovao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1808/1.078_2024_-_iluminacao_sao_cistovao.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma (1) lombada, na Rua Peroba, Bairro Invernadinha II, próximo ao número 1737, no mesmo local verificar a situação de pinheiros, sendo que muitos galhos se encontra próximo a casa e fiações.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1809/1.079-2024_-_ilumincao_sao_cristovao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1809/1.079-2024_-_ilumincao_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção da iluminação e um possível calçamento na Rua Santa Catarina, Bairro São Cristovão.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1811/1.080-2024_-_rua_santa_isabel.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1811/1.080-2024_-_rua_santa_isabel.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito a manutenção de cascalho da Rua Santa Isabel, Bairro Nossa Senhora da Glória.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1812/1.081-2024_-_calcamento_mazurechem.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1812/1.081-2024_-_calcamento_mazurechem.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado a manutenção e um possível calçamento na: Rua João Ferreira da Silva, Bairro Mazurechen.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1813/1.082-2024_-_manilhamento_invernadinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1813/1.082-2024_-_manilhamento_invernadinha.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito manilhamento, o qual possui esgoto a céu aberto, na Rua II Pinheiros, Bairro Invernadinha I, próximo a casa Nº1108, a mesma seja solicitada um calçamento.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1814/1.083-2024_-_ponto_de_onibus_rocio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1814/1.083-2024_-_ponto_de_onibus_rocio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de um ponto de ônibus na localidade de Assentamento Rocio, próximo escola.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1815/1.084-2024_-_estrada_zattar_ii.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1815/1.084-2024_-_estrada_zattar_ii.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção da estrada geral da Localidade de Zattar</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1816/1085_2023_recape_asfaltico_rua_nilo_vivier.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1816/1085_2023_recape_asfaltico_rua_nilo_vivier.pdf</t>
   </si>
   <si>
     <t>Que seja feito recape asfáltico na Rua Nilo Vivier, no bairro Mazurechem.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1817/1086_2023_recape_asfaltico_rua_alcindo_lucas_dos_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1817/1086_2023_recape_asfaltico_rua_alcindo_lucas_dos_santos.pdf</t>
   </si>
   <si>
     <t>Que seja feito recape asfáltico na Rua Alcindo Lucas dos Santos, no bairro Vila Caldas.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1818/1.087-2024_-_poco_grande.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1818/1.087-2024_-_poco_grande.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção, patrolamento com reposição de cascalho na estrada de Poço Grande.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1828/1.088-indicacao_lindouro_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1828/1.088-indicacao_lindouro_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado a manutenção de calçamento   na Rua Travessa Santo Expedito, Bairro Lindouro, com a possibilidade de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1830/1.089_2024_-_recape_asfaltico_rua_alcebiades.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1830/1.089_2024_-_recape_asfaltico_rua_alcebiades.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo para recape asfáltico na Rua Alcebíades Ferreira Gonçalves, no Bairro São José, próximo ao Ginásio de Esportes Rubens Spengler</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1832/indicacao1090_2023_recape_asfaltico_rua_nilo_vivier.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1832/indicacao1090_2023_recape_asfaltico_rua_nilo_vivier.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo para recape asfáltico na Rua Nilo Vivier, bairro Mazurechem.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1833/1.091-2024_-_santa_clara.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1833/1.091-2024_-_santa_clara.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção, patrolamento com reposição de cascalho na localidade Santa Clara.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1834/1.092-2024_-_zattar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1834/1.092-2024_-_zattar.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção, patrolamento com reposição de cascalho na estrada que liga Pinhão ao Zattar.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1837/indicacao_de_veiculo_para_planejamento_1093.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1837/indicacao_de_veiculo_para_planejamento_1093.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado um veículo para o setor de planejamento.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1840/indicacao_de_reposicao_de_cascalho_pdf.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1840/indicacao_de_reposicao_de_cascalho_pdf.pdf</t>
   </si>
   <si>
     <t>Reposição de cascalho na estrada que dá acesso a propriedade da família Lima, no Alagado de Foz do Areia, próximo à Pousada do Madruga.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1858/1.095_2024_-_torneiras_arena_acomup.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1858/1.095_2024_-_torneiras_arena_acomup.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, e secretário de esportes na forma regimental, determinar ao setor competente que proceda a instalação de (2) torneiras com água potável na ARENA ACOMUP.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1862/1096.2024._manutencao_estrada_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1862/1096.2024._manutencao_estrada_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção da estrada do Cerrinho, Comunidade Todos os Santos e Santana.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>Que seja realizada corte e cascalhamento nas seguintes estradas; Estrada geral do zattar, Faxinal dos Silvério, Laranjal, Volta Grande e Santa Clara.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1865/indicacao_rua_sebastiao_e_rua_zeferino_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1865/indicacao_rua_sebastiao_e_rua_zeferino_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento na Rua Zeferino Alves de França e Rua Severino Macedo, Bairro Santa Maria._x000D_
 Obs; Ambas as ruas tem poucos metros e era uma só.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1866/rua_senhor_do_bonfim_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1866/rua_senhor_do_bonfim_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento na Rua SR do Bonfim na comunidade da Santa Maria.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1556/01_2024_informacoes_sobre_a_dengue.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1556/01_2024_informacoes_sobre_a_dengue.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo conceda informações sobre quais medidas estão sendo tomadas dentro do nosso Município, perante o crescente número de casos de dengue divulgados nos últimos dias no nosso Estado.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1576/02_2024_info_contratacao_prof_especializados.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1576/02_2024_info_contratacao_prof_especializados.pdf</t>
   </si>
   <si>
     <t>Que sejam encaminhadas para a Câmara Municipal informações pertinentes, ao processo de contratação de professores com formação/especialização para atendimento de alunos com deficiência da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1584/03_2024_urg_especial_antep_1.2711.2721.2731.274.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1584/03_2024_urg_especial_antep_1.2711.2721.2731.274.pdf</t>
   </si>
   <si>
     <t>REQUEREM a tramitação em Regime de Urgência Especial para os seguintes projetos: ANTEPROJETO DE LEI N.º 1.271/2023, que autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa PATRICIA ELIS MIKALDO DE OLIVEIRA LTDA, e dá outras providências; ANTEPROJETO DE LEI N.º 1.272/2023, que autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa PATRICIA ARAUJO MORAIS, e dá outras providências; ANTEPROJETO DE LEI N.º 1.273/2023, que autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa DANIEL CAMARGO DE LIMA - CONFECÇÕES, e dá outras providências; ANTEPROJETO DE LEI N.º 1.274/2023, que autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa CHARLES JUNIOR FERREIRA, e dá outras providências.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1612/04_2024_urg_especial_antep_1.250.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1612/04_2024_urg_especial_antep_1.250.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.250/2023, que autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à ASSOCIAÇÃO DOS GRUPOS MUSICAIS DO MUNICÍPIO DE PINHÃO – ASGMP-PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Edson A., Edson F., Elias, Jean, Luzyanna, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1613/05_2023_urg_especial_antep_1.279.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1613/05_2023_urg_especial_antep_1.279.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.279/2024,  que autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa KALITA TAIS MEIRA DE SOUZA ME, e dá outras providências.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1614/06_2024_urg_especial_antep_1.280.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1614/06_2024_urg_especial_antep_1.280.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.280/2024, que autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa NILTON JOSE PRESTES DOS SANTOS, e dá outras providências.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1615/07_2024_urg_especial_antep_1.282_1.283.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1615/07_2024_urg_especial_antep_1.282_1.283.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.282/2024, que altera a Lei Municipal n.º 1.470/2009 que cria cargos e vagas na Estrutura Administrativa do Município de Pinhão e dá outras providências; e para o ANTEPROJETO DE LEI N.º 1.283/2024, que altera a Lei Municipal n.º 2.249/2023, que cria o cargo de Professor de Apoio Educacional Especializado (PAEE) e dá outras providências.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1617/08_2024_urg_especial_antep_1.285.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1617/08_2024_urg_especial_antep_1.285.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.285/2024, que concede reposição salarial aos Servidores Públicos Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1618/09_2024_urg_especial_pll_05.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1618/09_2024_urg_especial_pll_05.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE LEI DO LEGISLATIVO N.º 05/2024, que concede reposição salarial aos Servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1630/10_2024_info_relacao_cargos_comissionados.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1630/10_2024_info_relacao_cargos_comissionados.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada para a Câmara a relação de cargos comissionados nomeados e atualmente ativos, assim como lotação por secretaria e função exercida.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1631/11_2024_info_atendimento_med_odo_santana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1631/11_2024_info_atendimento_med_odo_santana.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada para a Câmara Municipal informações, com a urgência que o caso exige, sobre o atendimento médico e odontológico para a Comunidade de Santana.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1632/12_2024_info_atualizacao_salarial_medicos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1632/12_2024_info_atualizacao_salarial_medicos.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada com urgência a reposição salarial para os médicos do Programa Mais Médicos, visto que o mesmo encontra-se defasado, o que está sendo motivo de desligamento de profissionais que estão indo para outros municípios que tem os valores atualizados anualmente.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1635/13_2024_info_saude.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1635/13_2024_info_saude.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Saúde Alain Cesar Abreu, que envie a Câmara Municipal, informações pertinentes, planilhas, relatório referente ao laudo feito no_x000D_
 Hospital Santa Cruz de Pinhão, valor apontado bem como quais encaminhamentos estão sendo tomados com referência ao aluguel do Hospital ou não.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1636/14_2024_info_educacao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1636/14_2024_info_educacao.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de educação o número de alunos com deficiência laudados com TEA, TDAH, SURDOS e outras deficiências que estão matriculados na rede municipal de ensino.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1656/16_2024_urg_especial_pll_06.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1656/16_2024_urg_especial_pll_06.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE LEI DO LEGISLATIVO N.º 06/2024, que fixa os subsídios do Prefeito, Vice-Prefeito, Secretários Municipais, Presidente da Câmara Municipal e Vereadores do Município de Pinhão, para a gestão e legislatura 2025-2028.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1710/17_2024_urg_especial_antep_1.293.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1710/17_2024_urg_especial_antep_1.293.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.293/2024, que autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à ASSOCIAÇÃO PEQUENO ANJO, e dá outras providências.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1729/18_2024_urg_especial_antep_1.298.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1729/18_2024_urg_especial_antep_1.298.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.298/2024, que autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa RENATO MACAGNAN ME, e dá outras providências.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1730/19_info_secretaria_de_educacao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1730/19_info_secretaria_de_educacao.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Educação Sr. João Maria Camargo, que envie a Câmara Municipal, informações pertinentes, que esclareçam o motivo pelo qual ainda não foram contratados todos os PAEEs necessários, mesmo tendo o PSS em vigência. Que seja também solicitado à SMEC qual normativa citada pela responsável pela educação especial, que limita o número de alunos por PAEE ou seja quantos alunos laudados cada professor atende. Informações sobre a formação da Intérprete de Libras atuante na Escola Nossa Senhora da Glória que a resposta venha instruída por documentos da contratação.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1732/20_info_termo_aditivo_obras_avenida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1732/20_info_termo_aditivo_obras_avenida.pdf</t>
   </si>
   <si>
     <t>Requer ao Gabinete do Prefeito, ao Sr. Valdecir Biasebetti, que envie a Câmara Municipal, informações pertinentes, que esclareçam a motivação do Termo Aditivo n.º140/2024, pois o mesmo não fornece os anexos dentro do Portal da Transparência do Município, mesmo que cite alguns documentos das Pastas responsáveis e Procuradoria Jurídica não se encontram disponíveis para consulta. Esse Termo é referente ao Contrato n.º 346/2023 que contempla a empresa DALBA ENGENHARIA E EMPREENDIMENTOS LTDA, CNPJ 03.222.465/0001-85, referente a Concorrência de n.º 01/2023 cujo objeto é a: CONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DE OBRA DE PASSEIO EM PAVER E PAVIMENTAÇÃO DE RECAPE ASFÁLTICO EM CBUQ NA AVENIDA TRIFON HANYSZ E RUA SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1757/21_2024_urg_especial_antep_1.3021.3031.3041.305.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1757/21_2024_urg_especial_antep_1.3021.3031.3041.305.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para os seguintes ANTEPROJETOS DE LEI: - 1.302/2024, que autoriza crédito adicional suplementar na importância de até R$ 50.000,00 (cinqüenta mil reais); - 1.303/2024, que autoriza o Poder Executivo Municipal a firmar Termo de Fomento com o Conselho Comunitário de Pinhão - CONSEG e dá outras providências; - 1.304/2024, que autoriza o Poder Executivo a realizar o Repasse da Assistência Financeira Complementar da União destinada ao cumprimento do Piso Salarial Nacional de Enfermeiros e Técnicos de Enfermagem no âmbito do Município de Pinhão e dá outras providências; - 1.305/2024, que altera o disposto na Lei Municipal 1.451/2009, que estabelece o Plano de Cargo e Salários dos Servidores Públicos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Luiz, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luzyanna, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1772/22-2024_urgencia_simples_antep_1.294_ldo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1772/22-2024_urgencia_simples_antep_1.294_ldo.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA SIMPLES para o ANTEPROJETO DE LEI N.º 1.294/2024, que dispõe sobre as Diretrizes Orçamentárias, para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Elias, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1804/23_2024_urg_especial_antep_1.309_1.310_1.311_1.312_1.313.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1804/23_2024_urg_especial_antep_1.309_1.310_1.311_1.312_1.313.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para os ANTEPROJETOS DE LEI DE N.ºs 1.309, 1.310, 1.311, 1.312 e 1.313/2024.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1810/24_2024_-_maternidade.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1810/24_2024_-_maternidade.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste Requerer junto e estas secretarias; Secretaria Municipal de Saúde e Secretaria Municipal de Administração, o projeto de engenharia aprovado pelo estado, assim como demais informações pertinentes a respeito da obra da maternidade pública, que foi anunciada a alguns meses em que, por consequência ocasionou a demolição do campo sintético no Bairro Água Verde.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1824/25_2024_urg_especial-proj_resolucao_02-2024.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1824/25_2024_urg_especial-proj_resolucao_02-2024.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE RESOLUÇÃO N.º 02/2024, que altera o art. 5.º da Resolução n.º 04/2018, que dispõe sobre a concessão de diárias no âmbito da Câmara Municipal de Pinhão – Paraná.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1826/26_2024_urg_especial_antep_1.301.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1826/26_2024_urg_especial_antep_1.301.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.301/2024, que autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à FLAPINHÃO - ASSOCIAÇÃO RECREATIVA E ESPORTIVA DOS TORCEDORES DO FLAMENGO DO MUNICÍPIO DE PINHÃO - PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1831/27_2024_urg_especial_antep_1.317.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1831/27_2024_urg_especial_antep_1.317.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.317/2024, que autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à ACOMUP, APASP E APAAP, e dá outras providências.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Elias, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1838/28_2024_urg_especial_ante_1.318.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1838/28_2024_urg_especial_ante_1.318.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.318/2024, que autoriza crédito adicional suplementar na importância de até R$ 745.821,47 (setecentos e quarenta e cinco mil oitocentos e vinte e um reais e quarenta e sete centavos).</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Alexandro, Cleverson, Edson F., Israel, Luiz, Luzyanna, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1871/29_2024_urg_especial_antep_1.322_pll_27.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1871/29_2024_urg_especial_antep_1.322_pll_27.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para os seguintes projetos: ANTEPROJETO DE LEI N.º 1.322/2024, que Denomina espaço público com nome de “Centro de Integração e Cidadania Carlos Alberto Gonçalves - CIC”, e dá outras providências; PROJETO DE LEI DO LEGISLATIVO N.º 27/2024, que altera a Lei n.º 1.814/2013.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1859/30-2024_urgencia_simples_antep_1.315_loa_2025.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1859/30-2024_urgencia_simples_antep_1.315_loa_2025.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA SIMPLES para o ANTEPROJETO DE LEI N.º 1.315/2024, que estima a Receita e fixa a Despesa do Município de PINHÃO, para o exercício de 2025.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Elias, Alexandro, Aroldo, Cleverson, Edson A., Edson F., Israel, Jean, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1872/31_2024_urg_especial_pll_28.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1872/31_2024_urg_especial_pll_28.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE LEI DO LEGISLATIVO N.º 28/2024, que denomina Rua Generoso Prestes, o logradouro público localizado no Bairro Baggio I, e dá outras providências.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para as seguintes matérias: EMENDA N.º 05/2024 – Modificativa – ao Anteprojeto de Lei n.º 1.321/2024; ANTEPROJETO DE LEI N.º 1.320/2024, que dispõe sobre a organização administrativa, altera a nomenclatura de Secretarias municipais, redistribui atribuições, e dá outras providências; ANTEPROJETO DE LEI N.º 1.321/2024, que dispõe sobre a organização administrativa, e cria Secretaria Municipal de Obras e Urbanismo e dá outras providências; PROJETO DE LEI DO LEGISLATIVO N.º 21/2024, que cria mais 13 (treze) vagas do cargo de Assessor de Vereança.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Luiz, Alexandro, Aroldo, Edson A., Elias, Jean, Luzyanna, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1778/01-2024_-_hall_de_entrada_jerson_saguao-mini_museu_teodosio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1778/01-2024_-_hall_de_entrada_jerson_saguao-mini_museu_teodosio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de espaços da sede do Poder Legislativo em homenagem ao ex-Vereador Jerson Costa Antunes e ao ex-Servidor Público da Câmara Municipal Prof. Teodósio Bedreski.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>Cleverson, Luiz</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1825/02_alteracao_resolucao_diarias.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1825/02_alteracao_resolucao_diarias.pdf</t>
   </si>
   <si>
     <t>Altera o art. 5.º da Resolução n.º 04/2018, que dispõe sobre a concessão de diárias no âmbito da Câmara Municipal de Pinhão – Paraná.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>Emend</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Israel, Jean, Luiz, Luzyanna, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1685/01_antep_1.287.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1685/01_antep_1.287.pdf</t>
   </si>
   <si>
     <t>Emenda - Modificativa/Aditiva/Supressiva - n.º 01/2024, ao Anteprojeto de Lei n.º 1.287/2024.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>Edson F., Israel, Luiz</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1711/02_emanda_antep._1.287-2024.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1711/02_emanda_antep._1.287-2024.pdf</t>
   </si>
   <si>
     <t>Modificativa/Aditiva - n.º 02/2024 – ao Anteprojeto de Lei n.º 1.287/2024, que dispõe sobre a criação da Feira Livre Municipal da Agricultura Familiar e de Artesanato, e dá outras providências.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>Alexandro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1738/03_pll_10.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1738/03_pll_10.pdf</t>
   </si>
   <si>
     <t>Emenda - Aditiva - n.º 03/2024 – ao Projeto de Lei do Legislativo n.º 10/2024, que dispõe sobre o reconhecimento oficial no Município de Pinhão da Vaca Parada como modalidade esportiva ofertada pela Secretaria Municipal de Esportes e Lazer, praticado pelos Centros de Tradições Gaúchas (CTGs) e outras organizações, sendo elas entidades tradicionalistas ou não, como patrimônio cultural, prática esportiva e de relevante importância social, e dá outras providencias.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1869/05_modificativa_-_antep_1.320.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1869/05_modificativa_-_antep_1.320.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Anteprojeto de Lei n.º 1.320/2024.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>APL</t>
-[...2 lines deleted...]
-    <t>Anteprojeto de Lei</t>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1578/1.276-2024_comdimupi.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1578/1.276-2024_comdimupi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Mulher, cria o Conselho Municipal dos Direitos da Mulher de Pinhão (COMDIMUPI), e dá outras providências.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1579/1.277-2024_fundo_da_mulher.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1579/1.277-2024_fundo_da_mulher.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do Fundo Municipal dos Direitos da Mulher – FMDM e dá outras providências.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1577/1.278-2024_-_incentivo_variavel_de_gratificacao_ace_e_acs.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1577/1.278-2024_-_incentivo_variavel_de_gratificacao_ace_e_acs.pdf</t>
   </si>
   <si>
     <t>Institui o Incentivo Variável de Gratificação por Desempenho Mensal, junto à Atenção Primária à Saúde, para os Agentes Comunitários de Saúde e Agentes de Combate às Endemias, e dá outras providências.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1600/1.279-2024_concessao_uso_kalita_tais_-_2.a_versao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1600/1.279-2024_concessao_uso_kalita_tais_-_2.a_versao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa KALITA TAIS MEIRA DE SOUZA ME, e dá outras providências.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1601/1.280-2024_concessao_uso_nilton_jose_-_2.a_versao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1601/1.280-2024_concessao_uso_nilton_jose_-_2.a_versao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa NILTON JOSE PRESTES DOS SANTOS, e dá outras providências.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1602/1.281-2024_-_alteracao_orcamentaria_r_23.00000.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1602/1.281-2024_-_alteracao_orcamentaria_r_23.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 23.000,00 (vinte e três mil reais).</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1603/1.282-2024_altera_lei_1470-2009.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1603/1.282-2024_altera_lei_1470-2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.470/2009 que cria cargos e vagas na Estrutura Administrativa do Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1605/1.283-2024_altera_lei_2249-2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1605/1.283-2024_altera_lei_2249-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.249/2023 que cria o cargo de Professor de Apoio Educacional Especializado (PAEE) e dá outras providências.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1637/1.284-2024_altera_lei_2028-2018_pme.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1637/1.284-2024_altera_lei_2028-2018_pme.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Municipal da Educação – PME, Lei Municipal n.º 2.028/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1616/1.285-2024_-_concede_reajuste_salarial_aos_servidores_-_2.a_versao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1616/1.285-2024_-_concede_reajuste_salarial_aos_servidores_-_2.a_versao.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos Servidores Públicos Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1629/1.286-2024_-_concessao_dto_real_uso_gilmar_camilo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1629/1.286-2024_-_concessao_dto_real_uso_gilmar_camilo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa GILMAR CAMILO MORAIS PROPAGANDAS, e dá outras providências.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1638/1.287-2024_feira_livre_municipal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1638/1.287-2024_feira_livre_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Feira Livre Municipal da Agricultura Familiar e de Artesanato, e dá outras providências.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1639/1.288-2024_-_cria_vaga_acs.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1639/1.288-2024_-_cria_vaga_acs.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais n.º 1.898/2014 e n.º 2.218/2022 para fins de criação de novas vagas para o cargo de Agente Comunitário de Saúde – ACS.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1640/1.289-2024_-_utilidade_publica_conseg.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1640/1.289-2024_-_utilidade_publica_conseg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal do Conselho Comunitário de Segurança de Pinhão – CONSEG.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1641/1.290-2024_funprev.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1641/1.290-2024_funprev.pdf</t>
   </si>
   <si>
     <t>Cria a Estrutura Organizacional do Regime Próprio de Previdência Social dos Servidores Públicos do Município de Pinhão – PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1682/1.291-2023_rede_de_protecao_animal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1682/1.291-2023_rede_de_protecao_animal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Rede de Proteção Animal no Município de Pinhão.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1683/1.292-2024_programa_mercadinho_da_mulher.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1683/1.292-2024_programa_mercadinho_da_mulher.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Mercadinho da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1692/1.293-2024_concessao_associacao_pequeno_anjo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1692/1.293-2024_concessao_associacao_pequeno_anjo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à ASSOCIAÇÃO PEQUENO ANJO, e dá outras providências.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1717/anteprojeto_de_lei_-_ldo_2025.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1717/anteprojeto_de_lei_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias, para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1706/1.295-2024_revoga_inciso_iv_da_lei_2312-2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1706/1.295-2024_revoga_inciso_iv_da_lei_2312-2023.pdf</t>
   </si>
   <si>
     <t>Revoga inciso IV, do artigo 1º da Lei Municipal n.º 2.312/2023, de 14 de dezembro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1707/1.296-2024_altera_inciso_v_da_lei_2244-2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1707/1.296-2024_altera_inciso_v_da_lei_2244-2023.pdf</t>
   </si>
   <si>
     <t>Altera o inciso V, do artigo 6º da Lei Municipal nº. 2.244/2023, de 30 de março de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1718/1.297-2024_concessao_uso_renato_macagnan.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1718/1.297-2024_concessao_uso_renato_macagnan.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa RENATO MACAGNAN ME, e dá outras providências.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1722/1.298-2024_concessao_uso_renato_macagnan.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1722/1.298-2024_concessao_uso_renato_macagnan.pdf</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1734/1.299-2024_concessao_uso_eduardo_eloi_orben.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1734/1.299-2024_concessao_uso_eduardo_eloi_orben.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa EDUARDO ELOI ORBEN e dá outras providências.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1739/1.300-2024_denomina_rua_antonio_sergio_liss.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1739/1.300-2024_denomina_rua_antonio_sergio_liss.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Antonio Sérgio Liss, o logradouro público do Bairro Nossa Senhora Aparecida, e dá outras providências.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1751/1.301-2024_concessao_flapinhao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1751/1.301-2024_concessao_flapinhao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à FLAPINHÃO - Associação Recreativa e Esportiva dos Torcedores do Flamengo do Município de Pinhão - PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1753/1.302-2024_-_alteracao_orcamentaria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1753/1.302-2024_-_alteracao_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 50.000,00 (cinqüenta mil reais).</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1754/1.303-2024_termo_fomento_conseg.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1754/1.303-2024_termo_fomento_conseg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com o Conselho Comunitário de Pinhão - CONSEG e dá outras providências.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1755/1.304-2024_repasse_assitencia_financeira_complementar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1755/1.304-2024_repasse_assitencia_financeira_complementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar o Repasse da Assistência Financeira Complementar da União destinada ao cumprimento do Piso Salarial Nacional de Enfermeiros e Técnicos de Enfermagem no âmbito do Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1756/1.305-2024_fixa_salario_enfermeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1756/1.305-2024_fixa_salario_enfermeiros.pdf</t>
   </si>
   <si>
     <t>Altera o disposto na Lei Municipal 1.451/2009, que estabelece o Plano de Cargo e Salários dos Servidores Públicos Municipais e dá outras providências. (Piso Salarial dos Enfermeiros)</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1773/1.306-2024_conselho_plano_diretor.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1773/1.306-2024_conselho_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho de Desenvolvimento Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1771/1.307-2024_-_revoga_lei_piso_enfermeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1771/1.307-2024_-_revoga_lei_piso_enfermeiros.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal 2.358/2024, que fixa o piso salarial do cargo efetivo de enfermeiro do quadro geral do Poder executivo Municipal, alterando dispositivo da Lei Municipal 1.451/2009, que estabelece o plano de cargos e salários do Município de Pinhão - PR e dá outras providências.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1786/1.309_-2024_altera_lei_1470-2009_cargo_maestro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1786/1.309_-2024_altera_lei_1470-2009_cargo_maestro.pdf</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1787/1.310-2024_reserva_vagas_concurso.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1787/1.310-2024_reserva_vagas_concurso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva para população negra e indígena de vagas oferecidas nos concursos públicos para provimento de cargos efetivos e empregos públicos integrantes dos quadros permanentes de pessoal no âmbito da administração pública direta e indireta do Município de Pinhão.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1789/1.311-2024_-_cria_cargos_e_vagas_na_estrutura_adm_-_corrigido.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1789/1.311-2024_-_cria_cargos_e_vagas_na_estrutura_adm_-_corrigido.pdf</t>
   </si>
   <si>
     <t>Cria cargos e vagas e cargos na Estrutura Administrativa do Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1790/1.312-2024_-_cria_vagas_na_estrutura_administrativa_do_mun_pinhao_-_corrigido.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1790/1.312-2024_-_cria_vagas_na_estrutura_administrativa_do_mun_pinhao_-_corrigido.pdf</t>
   </si>
   <si>
     <t>Acresce vagas na Estrutura Administrativa do Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1788/1.313-2024_-_unifica_cargos_na_estrutura_adm.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1788/1.313-2024_-_unifica_cargos_na_estrutura_adm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a unificação dos cargos na Estrutura Administrativa do Município de Pinhão que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1805/1.314-2024_altera_artigo_6_da_lei_2244-2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1805/1.314-2024_altera_artigo_6_da_lei_2244-2023.pdf</t>
   </si>
   <si>
     <t>Altera art. 6.º da Lei Municipal n.º 2.244/2023, de 30 de março de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1821/projeto_de_lei_no_1315-2024_-_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1821/projeto_de_lei_no_1315-2024_-_assinado.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de PINHÃO, para o exercício de 2025.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1822/1.316-2024_-_alteracao_orcamentaria_r_1.653.46930.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1822/1.316-2024_-_alteracao_orcamentaria_r_1.653.46930.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 1.653.469,30 (um milhão seiscentos e cinquenta e três mil quatrocentos e sessenta e nove reais e trinta centavos).</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1823/1.317-2024_-_concessao_terreno_acompu_apaasp_apaap.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1823/1.317-2024_-_concessao_terreno_acompu_apaasp_apaap.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à ACOMUP, APASP E APAAP, e dá outras providências.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1829/1.318-2024_-_alteracao_orcamentaria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1829/1.318-2024_-_alteracao_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 745.821,47 (setecentos e quarenta e cinco mil oitocentos e vinte e um reais e quarenta e sete centavos).</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1836/1.319-2024_altera_lei_2246-2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1836/1.319-2024_altera_lei_2246-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.246/2023 que unifica a legislação que dispõe sobre o regime de adiantamento de despesas no âmbito do Poder Executivo Municipal de Pinhão, e dá outras providências.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1855/1.320-2024_sec_mun_meio_ambiente.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1855/1.320-2024_sec_mun_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa, altera a nomenclatura de Secretarias municipais, redistribui atribuições, e dá outras providências.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1856/1.321-2024_sec_mun_obras_e_urbanismo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1856/1.321-2024_sec_mun_obras_e_urbanismo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa, e cria Secretaria Municipal de Obras e Urbanismo e dá outras providências.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1870/2.322-2024_-_denomina_cic_-_carlos_alberto_goncalves.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1870/2.322-2024_-_denomina_cic_-_carlos_alberto_goncalves.pdf</t>
   </si>
   <si>
     <t>Denomina espaço público com nome de “Centro de Integração e Cidadania Carlos Alberto Gonçalves - CIC”, e dá outras providências.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1876/1.323-2024_programa_jovem_aprendiz.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1876/1.323-2024_programa_jovem_aprendiz.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Jovem Aprendiz no âmbito do Município de Pinhão, e dá outras providências.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Luzyanna</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1553/01_dec_uti_pub_associacao_judo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1553/01_dec_uti_pub_associacao_judo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação de Judô de Pinhão - AJUP.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1554/02_rua_alice_de_oliveira_streski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1554/02_rua_alice_de_oliveira_streski.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Alice de Oliveira Streski o logradouro público no Bairro São José, e dá outras providências.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1555/03_rua_parque_das_criancas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1555/03_rua_parque_das_criancas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Parque das Crianças o logradouro público do Bairro Lindouro, e dá outras providências.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1611/04_dec_uti_pub_flapinhao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1611/04_dec_uti_pub_flapinhao.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Recreativa e Esportiva dos Torcedores do Flamengo do Município de Pinhão – PR – FLAPINHÃO.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Luiz</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1626/05_reposicao_servidores_da_camara.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1626/05_reposicao_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos Servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>Alexandro, Aroldo, Cleverson, Edson A., Edson F., Elias, Luiz, Luzyanna, Pedro, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1657/06_2024_fixa_subsidios_2025_2028.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1657/06_2024_fixa_subsidios_2025_2028.pdf</t>
   </si>
   <si>
     <t>Que fixa os subsídios do Prefeito, Vice-Prefeito, Secretários Municipais, Presidente da Câmara Municipal e Vereadores do Município de Pinhão, para a gestão e legislatura 2025-2028.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>Israel, Jean</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1658/07_denomina_esf_ivonei.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1658/07_denomina_esf_ivonei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Posto de Saúde, Estratégia Saúde da Família (ESF) localizado no Bairro Vila Caldas, e dá outras providências.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1684/08_2024__institui_no_calendario_oficial_do_municipio_a_paixao_de_cristo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1684/08_2024__institui_no_calendario_oficial_do_municipio_a_paixao_de_cristo.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Pinhão - Paraná a Realização da Via Sacra ou Encenação da Paixão, Morte e Ressurreição de Cristo na Sexta-Feira Santa.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>Aroldo, Edson F., Elias, Jean</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1727/09_autoriza_criacao_de_escolas_municipais.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1727/09_autoriza_criacao_de_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a criação de duas Escolas Municipais de Educação Infantil e Ensino Fundamental do Campo situadas no Faxinal Bom Retiro e no Faxinal São Roquinho e dá outras providências.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1728/10_modalidade_esportiva_vaca_parada.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1728/10_modalidade_esportiva_vaca_parada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento oficial no Município de Pinhão da Vaca Parada como modalidade esportiva ofertada pela Secretaria Municipal de Esportes e Lazer, praticado pelos Centros de Tradições Gaúchas (CTGs) e outras organizações, sendo elas entidades tradicionalistas ou não, como patrimônio cultural, prática esportiva e de relevante importância social, e dá outras providencias.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>Luzyanna, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1731/11_programa_nascer_em_pinhao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1731/11_programa_nascer_em_pinhao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Programa Nascer em Pinhão do Município de Pinhão - Paraná.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>Edson A., Alexandro, Aroldo, Cleverson, Edson F., Elias, Israel, Luiz, Luzyanna, Pedro, Samoel, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1733/12_cidadao_honorario_aliel_machado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1733/12_cidadao_honorario_aliel_machado.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Pinhão ao Ilustríssimo Sr. ALIEL MACHADO.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>Edson F., Alexandro, Cleverson, Edson A., Israel, Luiz, Pedro</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1743/13_cidadao_honorario_tadeu_veneri.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1743/13_cidadao_honorario_tadeu_veneri.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Pinhão ao Ilustríssimo Sr. ANTONIO TADEU VENERI.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1759/14_denomina_rua_dorval_pereira_de_morais.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1759/14_denomina_rua_dorval_pereira_de_morais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Dorval Pereira de Morais o logradouro público localizado no Bairro Vila Caldas, e dá outras providências.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1760/15_denomina_rua_maria_de_jesus_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1760/15_denomina_rua_maria_de_jesus_caldas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Maria de Jesus Caldas o logradouro público localizado no Bairro Baggio II, e dá outras providências.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1766/16_dec_uti_pub_ass_com_n_s_apa_lag_fei_ii.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1766/16_dec_uti_pub_ass_com_n_s_apa_lag_fei_ii.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Comunitária Nossa Senhora Aparecida – Lageado Feio II.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1779/17_altera_anexo_i_lei_1.763-2013.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1779/17_altera_anexo_i_lei_1.763-2013.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Municipal n.º 1.763/2013, de 11/03/2013.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>Pedro</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1780/18.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1780/18.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Pinhão ao Ilustríssimo Sr. SAMUEL RODRIGUES DE MATOS.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>Jean, Luzyanna, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1819/19_escolaridade_minima_cargo_comissao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1819/19_escolaridade_minima_cargo_comissao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exigência de escolaridade mínima para a nomeação em cargos comissionados no âmbito do Poder Legislativo de Pinhão – PR.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1827/20_denomina_escola_mun_do_campo_antonio_de_camargo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1827/20_denomina_escola_mun_do_campo_antonio_de_camargo.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação à Escola Municipal do Campo São Roque, que passará a ser denominada de Escola Municipal do Campo Antonio de Camargo, e dá outras providências.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>Aroldo, Cleverson, Edson A., Elias, Luiz, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1835/21_criacao_13_vagas_assessor_vereanca.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1835/21_criacao_13_vagas_assessor_vereanca.pdf</t>
   </si>
   <si>
     <t>Cria mais 13 (treze) vagas do cargo de Assessor de Vereança.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1839/22_nomina_escola_de_campo_frei_domingos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1839/22_nomina_escola_de_campo_frei_domingos.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação a Escola Municipal de Campo João José Zattar, que passará a ser denominada de Escola Municipal de Campo Frei Domingos Böing Hellmann, e dá outras providências.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1857/23_2024__institui_no_calendario_oficial_do_municipio_o_canta_pinhao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1857/23_2024__institui_no_calendario_oficial_do_municipio_o_canta_pinhao.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Pinhão - Paraná o “CANTA PINHÃO”, Festival de Música.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1860/24_2024_-__semana_conscientizacao_espectro_autista.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1860/24_2024_-__semana_conscientizacao_espectro_autista.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a criação do o Estatuto Municipal da Pessoa com Transtorno de Espectro Autista – TEA, a Semana Municipal de Conscientização do Autismo, institui a Política Municipal de Atendimento aos Direitos da Pessoa com TEA e dá outras providências.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1861/03_declara_utilidade_publica_associacao_5demaio1_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1861/03_declara_utilidade_publica_associacao_5demaio1_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Comunitária para o Desenvolvimento Rural Cinco de Maio - ACDRCM.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1864/26-2024_-__dec_uti_publica_paroquia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1864/26-2024_-__dec_uti_publica_paroquia.pdf</t>
   </si>
   <si>
     <t>Declaração de Utilidade Pública Municipal a PARÓQUIA DIVINO ESPIRITO SANTO e dá outras providências.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1867/27_altera_lei_1.814-2013.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1867/27_altera_lei_1.814-2013.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 1.814/2013.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1873/28-2024_denominacao_de_rua_generoso_prestes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1873/28-2024_denominacao_de_rua_generoso_prestes.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Generoso Prestes, o logradouro público localizado no Bairro Baggio I, e dá outras providências.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1669/01_pesar_jose_maria_ferreira_juca.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1669/01_pesar_jose_maria_ferreira_juca.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. JOSÉ  MARIA  FERREIRA, mais conhecido por JUCA, face ao seu falecimento ocorrido em 06/01/2024.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1670/02_pesar_jonathan_czarnos_barbosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1670/02_pesar_jonathan_czarnos_barbosa.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do jovem  JONATHAN  CZARNOS  BARBOSA, face ao seu falecimento ocorrido em 24/02/2024.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1671/03_congratulacoes_juliocezar_montenegro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1671/03_congratulacoes_juliocezar_montenegro.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à dupla JÚLIO  CÉZAR  E  MONTENEGRO, pelo seu incrível trabalho como músicos. Sua dedicação e talento são inspiradores e têm encantado a todos que têm a oportunidade de ouvir suas músicas.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1672/04_pesar_cecilia_pereira_antunes_oliveira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1672/04_pesar_cecilia_pereira_antunes_oliveira.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª CECÍLIA  PEREIRA  ANTUNES  DE  OLIVEIRA, face ao seu falecimento ocorrido em 19/03/2024.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1673/05_pesar_adenilson_oliveira_fagundes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1673/05_pesar_adenilson_oliveira_fagundes.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do jovem ADENILSON  DE  OLIVEIRA  FAGUNDES, face ao seu falecimento ocorrido em 21/03/2024.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1674/06_congratulacoes_encenacao_paixao_cristo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1674/06_congratulacoes_encenacao_paixao_cristo.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES a todos os participantes e envolvidos na encenação “Paixão, Morte e Ressurreição de Cristo”, realizada em 29/03/2024, sob a responsabilidade do Organizador/Coordenador Geral, Edilson José da Rosa, popular Xirú, e dos orientadores de cenas: Osvaldo Boeira, Gabriel Gonçalves, Jonathan Ovitski, Valdoni Martins e Sidoni Martins; reconhecemos e enaltecemos esse momento de expressiva fé, amor e compaixão, que há 20 anos acontece em nosso Município, e que a cada ano, a cada apresentação, esse espetáculo fica ainda mais perfeito.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1675/07_pesar_rogerio_rodrigues_vernek.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1675/07_pesar_rogerio_rodrigues_vernek.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. ROGÉRIO  RODRIGUES  VERNEK, face ao seu falecimento ocorrido nesta data.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1694/08_pesar_ana_paula_freski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1694/08_pesar_ana_paula_freski.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª  ANA  PAULA  FRESKI, face ao seu falecimento ocorrido em 09/04/2024.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1695/09_apoio_congresso_nacional.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1695/09_apoio_congresso_nacional.pdf</t>
   </si>
   <si>
     <t>Moção como manifestação de vontade da maioria absoluta do Povo de Pinhão Paraná, mediante deliberação de seus representantes legitimamente eleitos, no intuito de apoiar o Conselho Federal de Medicina.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1744/10_pesar_cezinia_oliveira_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1744/10_pesar_cezinia_oliveira_caldas.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª CEZINIA  DE  OLIVEIRA  CALDAS, face ao seu falecimento ocorrido em 09/05/2024.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1745/11_pesar_maycon_douglas_ferreira_dias.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1745/11_pesar_maycon_douglas_ferreira_dias.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do jovem MAYCON  DOUGLAS  FERREIRA  DIAS, face ao seu falecimento ocorrido em 10/05/2024.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1746/12_repudio_terceirizacao_educacao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1746/12_repudio_terceirizacao_educacao.pdf</t>
   </si>
   <si>
     <t>VOTOS DE REPÚDIO à iniciativa do Governo do Estado do Paraná em terceirizar a educação no Estado. Acreditamos que a educação deve continuar sendo gratuita e um direito de todos, pois não é propriedade do Governo e sim de toda a sociedade.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1747/13_pesar_edina_terezinha_borges_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1747/13_pesar_edina_terezinha_borges_santos.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª EDINA  TEREZINHA  BORGES  DOS  SANTOS, face ao seu falecimento ocorrido em 23/05/2024.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1749/14_pesar_terezinha_chaves.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1749/14_pesar_terezinha_chaves.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª  TEREZINHA  MARIA  DE  SOUZA   CHAVES, face ao seu falecimento ocorrido em 28/05/2024.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1748/15_pesar_nelson_charrua.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1748/15_pesar_nelson_charrua.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. NELSON  NUNES  CHARRUA, face ao seu falecimento ocorrido em 13/06/2024.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1774/16_pesar_terezinha_do_rosario.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1774/16_pesar_terezinha_do_rosario.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª TEREZINHA  DO  ROSÁRIO, face ao seu falecimento ocorrido em 21/06/2024.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1775/17_pesar_pedro_lampugnani.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1775/17_pesar_pedro_lampugnani.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. PEDRO  LAMPUGNANI, face ao seu falecimento ocorrido na presente data.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1776/18_congratulacoes_dian_luka.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1776/18_congratulacoes_dian_luka.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao jovem atleta DIAN LUKA BARBIERI MIOTTO, pela conquista do título de Campeão Italiano de Futsal Série A, pelo time Metacatania, da Itália, e pela classificação para a Champions League de Futsal.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1777/19_congratulacoes_diohan_barbieri.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1777/19_congratulacoes_diohan_barbieri.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao jovem atleta DIOHAN  BARBIERI  OLECHIMSKI  DOS  SANTOS pela conquista do título de Campeão Italiano de Futsal Série A2 pelo time Manfredonia, da Itália, e pela dedicação para levar o time à Série A do Campeonato Italiano de Futsal.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1841/20_congratulacoes_solange_alves.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1841/20_congratulacoes_solange_alves.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS E CONGRATULAÇÕES à Sra. Solange Aparecida de Almeida Alves, pelo seu tempo de dedicação ao serviço público prestado ao Município de Pinhão, do qual se aposentou 24/06/2024.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1842/21_congratulacoes_emanuely_da_costa_batista.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1842/21_congratulacoes_emanuely_da_costa_batista.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à jovem estudante EMANUELY  DA  COSTA  BATISTA, do Colégio Estadual Cívico Militar Santo Antonio, pela eleição como Vereadora Jovem, no Projeto Parlamento Jovem.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1843/22_congratulacoes_debora_aparecida_machado_martins.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1843/22_congratulacoes_debora_aparecida_machado_martins.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à jovem estudante DÉBORA  APARECIDA  MACHADO  MARTINS, do Colégio Estadual Cívico Militar Santo Antonio, pela eleição como Suplente de Vereadora Jovem, no Projeto Parlamento Jovem.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1844/23_pesar_sandro_matozo_miranda.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1844/23_pesar_sandro_matozo_miranda.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. SANDRO  MATOZO  MIRANDA, face ao seu falecimento ocorrido em 17/08/2024.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1845/24_pesar_evaldo_sidoly.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1845/24_pesar_evaldo_sidoly.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. EVALDO  SIDOLY, face ao seu falecimento ocorrido em 06/09/2024.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1846/25_pesar_margarida_pinheiro_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1846/25_pesar_margarida_pinheiro_santos.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª MARGARIDA  PINHEIRO  DOS  SANTOS, face ao seu falecimento ocorrido em 05/09/2024.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1847/26_pesar_aristeu_argenta.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1847/26_pesar_aristeu_argenta.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. ARISTEU  ARGENTA, face ao seu falecimento ocorrido em 21/09/2024.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1848/27_pesar_antonio_rolao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1848/27_pesar_antonio_rolao.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. ANTONIO  ROLÃO, face ao seu falecimento ocorrido nesta data.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1849/28_pesar_jorge_gomes_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1849/28_pesar_jorge_gomes_caldas.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. JORGE GOMES  CALDAS, face ao seu falecimento ocorrido em 18/09/2024.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1850/29_pesar_carlos_eduardo_freitas_camargo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1850/29_pesar_carlos_eduardo_freitas_camargo.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do jovem CARLOS  EDUARDO  FREITAS  DE  CAMARGO, face ao seu falecimento ocorrido em 22/09/2024.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1851/30_pesar_francisco_alves_almeida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1851/30_pesar_francisco_alves_almeida.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. FRANCISCO  ALVES   DE  ALMEIDA, face ao seu falecimento ocorrido em 26/09/2024.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1852/31_pesar_bruno_pereira_domingues.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1852/31_pesar_bruno_pereira_domingues.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do jovem BRUNO  PEREIRA  DOMINGUES, face ao seu falecimento ocorrido em 06/10/2024.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1853/32_congratulacoes_fanfarra_santo_antonio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1853/32_congratulacoes_fanfarra_santo_antonio.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS E CONGRATULAÇÕES a FANFARRA DO COLÉGIO CÍVICO MILITAR SANTO ANTONIO, pelo belíssimo trabalho desenvolvido  em nosso Município.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1854/33_congratulacoes_adriel.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1854/33_congratulacoes_adriel.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao jovem atleta ADRIEL  GUILHERME  DE  MORAES, pela sua trajetória como jogador de futebol, e que tem se destacado a nível nacional e atualmente compõe o Sub-20 do time do Flamengo.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/2068/34_pesar_francisca_franca_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/2068/34_pesar_francisca_franca_silva.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares da Sr.ª FRANCISCA  FRANÇA  DA  SILVA, face ao seu falecimento ocorrido em 16/11/2024.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/2069/35_pesar_edmilson_jose_araujo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/2069/35_pesar_edmilson_jose_araujo.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE  PESAR aos familiares do Sr. EDMILSON  JOSÉ  ARAÚJO, face ao seu falecimento ocorrido em 15/11/2024.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/2070/36_congratulacoes_ana_fabiely_fachi.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/2070/36_congratulacoes_ana_fabiely_fachi.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à jovem atleta ANA  FABIELY  FACHI, pela sua trajetória como atleta de voleibol  feminino nas categorias sub-18 e sub-19, e pela mais recente conquista da medalha de ouro no Campeonato Brasileiro dos Jogos da Juventude da primeira divisão de 2024, no dia 28 de novembro, na cidade de João Pessoa – Paraíba, defendendo a seleção Paranaense de Voleibol.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1795/veto_01_ao_pll_14_rua_dorval.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1795/veto_01_ao_pll_14_rua_dorval.pdf</t>
   </si>
   <si>
     <t>Veta o Projeto de Lei do Legislativo n.º 14/2024, que dispõe sobre a denominação de Rua Dorval Pereira de Morais o logradouro público localizado no Bairro Vila Caldas, e dá outras providências.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1796/veto_02_ao_pll_15_rua_maria_de_jesus_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1796/veto_02_ao_pll_15_rua_maria_de_jesus_caldas.pdf</t>
   </si>
   <si>
     <t>Veta o Projeto de Lei do Legislativo n.º 15/2024, que dispõe sobre a denominação de Rua Maria de Jesus Caldas o logradouro público localizado no Bairro Baggio II, e dá outras providências.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1820/veto_03_-_projeto_de_lei_1.313-2024.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1820/veto_03_-_projeto_de_lei_1.313-2024.pdf</t>
   </si>
   <si>
     <t>Veta integralmente o Projeto de Lei n.º 1.313/2024, que dispõe sobre a unificação dos cargos na Estrutura Administrativa do Município de Pinhão que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>PCom</t>
   </si>
   <si>
-    <t>Parecer C. Legislação, Justiça e Redação Final</t>
+    <t>Parecer C. de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>PARECER DESFAVORÁVEL À TRAMITAÇÃO NO PLENÁRIO AO PROJETO DE LEI DO LEGISLATIVO Nº 09/2024, que dispõe sobre a autorização de criação de duas Escolas Municipais de Educação Infantil e Ensino Fundamental do Campo situadas no Faxinal Bom Retiro e no Faxinal São Roquinho, e dá outras providências.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>POCam</t>
   </si>
   <si>
     <t>Proposta Orçamentária da Câmara Municipal</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1797/proposta_orcamento_camara_para_2025.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1797/proposta_orcamento_camara_para_2025.pdf</t>
   </si>
   <si>
     <t>Proposta Orçamentária da Câmara Municipal para o Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>RC01</t>
   </si>
   <si>
     <t>Requerimento CEI 01/2022</t>
   </si>
   <si>
     <t>Cleverson, Edson F., Jean, Samoel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1693/requrimento_01-2024.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1693/requrimento_01-2024.pdf</t>
   </si>
   <si>
     <t>Requerem a prorrogação do prazo para a apresentação do Relatório Final da CEI 01/2022, sendo de até 90 (noventa) dias a contar da aprovação deste Requerimento.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>AcPaP</t>
   </si>
   <si>
     <t>Acórdão Parecer Prévio Tribunal Contas - PR</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1799/18._101048234_parecer_previo_-_85-24_-_s1c.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1799/18._101048234_parecer_previo_-_85-24_-_s1c.pdf</t>
   </si>
   <si>
     <t>Acórdão de Parecer Prévio n.º 85/2023 da Primeira Câmara do Tribunal de Contas do Estado do Paraná, referente à Prestação de Contas do Poder Executivo do Município de Pinhão - PR, Exercício Financeiro de 2022, de responsabilidade do Sr. José Vitorino Prestes (in memoriam).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4164,67 +4164,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1549/937_2024_manutencao_na_estrada_do_avencal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1550/938_2024_manutencao_na_estrada_do_lageado_feio_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1551/939_2024__pavimentacao_na_rua_imacio_milos_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1552/940_2024_calcamento_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1557/941_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1558/942_2024_zattar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1559/943_2024_guarita_zattar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1560/944_2024_rua_jose_dutra_campos_mazurechen.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1561/945_2024_ruas_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1562/946.2024_manutencao-ponto-escolar-dois-pinheiros.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1563/947_2024_estrada_taquaras.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1564/948_2024_estrada_avencal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1565/949_2024_estradas_pinhalzinho_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1572/955_2024_estrada_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1573/956_2024_estrada_zattarlandia_serra_da_mula_barreiros.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1574/957_2024_calcamento_rua_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1575/958_2024_rua_gumercindo_rua_19_abril.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1582/961.2024.calcamento_e_manilhamento_b._baggio_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1583/962.2023.manilhamento_e_cascalhamento_b._dona_aurea_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1585/963_2024_estrada_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1586/964_2024_troca_de_lampadas_loteamento_residencial_parana.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1587/965_2024_troca_de_lampadas_rua_escola_eroni.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1588/966_2024__serra_da_cachoerinha.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1589/967_2024_assentamento_silverios.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1590/968_2024_estrada_do_eugenio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1591/969.2024.calcamento_rua_joao_maria_rocha_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1592/970.2024.calcamento_rua_santa_catarina_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1593/971.2024.manilhamento_b._vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1594/972_2024_desentupimento_rua_do_brizola.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1595/973_2024_lombadas_na_rua_joaquim_ferreira_freitas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1596/974_2024_ponto_de_onibus_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1597/975_2024_indicacao_cascalho_mato_queimado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1598/976.2024.calcamento_e_manilhamento_b._invernadinha_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1599/977_2024_ponto_de_onibus_reta.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1604/978_2024_indicacao_cascalho_santana.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1606/979_2024_estradas_lajeado_feio_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1607/980_2024_estradas_lajeado_feio_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1608/981_2024_estrada_silverios_zattar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1609/982.2023.calcada_ao_lado_cemiterio_frei_francisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1610/983.2024.calcamento_b._nossa_senhora_aparecida_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1619/984_2024_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1620/985_2024_rua_darcilio_ferreira_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1621/986_2024_lombada_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1622/987_2024_lombada_xarnoski.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1623/988_2024_lombada_escola_eroni.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1624/989_2024_estradas_regiao_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1625/990_2024_troca_lampadas_rua_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1627/991_2024_lageado_feio_i_ii.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1628/992_2024_pontos_onibus.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1633/993_2024_instalacao_de_ar_condicionado_nos_projetos_conviver_e_fortalecer.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1634/994.2024.ponto_de_onibus_b._dona_aurea_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1642/995_2024_reforma_praca_biblia_parquinho.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1643/996_2024_estrada_localidade_santana.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1644/997_2024_calcamento_rua_valter_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1645/998_2024_calcmanento_ruas_joao_rocha_e_sao_miguel_2_irmaos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1646/999_2024_calcamento_rua_principal_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1647/1000_2024_alagado_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1648/1001_2024_calcamento_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1649/1002_2024_campanha_transito.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1650/1003_2024_lombada_cmei_orlando_diogo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1652/1004.2024.calcamento_rua_rio_parana_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1653/1005_2024_estrada_santana.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1654/1006_2024_rua_salvador_silverio_caldas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1655/1007.2024.calcamento_rua_jose_dutra_campos_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1659/1.008_2024_-_estrada_faxinal_dos_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1660/1.009_2024_-_transporte_escolar_faxinal_dos_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1676/1.010-2024_-_ruas_bairro_dona_aurea.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1677/1.011_2024_tapa_buraco_na_rua_antonio_tussolini.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1678/1.012_2024_ponto_de_onibus_assentamento_silverios.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1679/1.013_2024_que_seja_feito_reparos_e_cascalhamento_nas_ruas_do_bairro_recanto_verde.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1680/1.014-2024_-_rua_dos_cedros_bairro_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1681/1.015-2024_-_ruas_bairro_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1686/1016.2024._manutencao-ponto-escolar-dois-pinheiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1687/1017.2024._ponto_de_onibus_b._lindouro_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1688/1018.2024._toldo_posto_de_saude_centro_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1689/1.019-2024_-_manutencao_wc_posto_saude_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1690/1.020-2024_-_rua_joao_maria_rocha.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1691/1.021-2024_-_abrigo_escolar_prox_borracharia_n_s_aparecida.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1696/1.022_2024_-_eco_ponto_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1697/1.023_2024_-_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1698/1.024_2024_-_todos_os_santo-_saude.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1699/1.025_2024_-_todos_os_santos_saude.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1700/1.026_2024_-_guarapuavinha_saude.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1701/1.027_2024_-_guarapuavinha_saude.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1702/1.028-2024_-_estrada_mato_queimado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1703/1.029-2024_-_iluminacao_pub_fundos_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1704/1.030-2024_-_rua_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1705/1.031-2024_-_rua_sapopema.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1708/1032_2023_cascalhamento-_manutencao_da_ponte_arroio_bonito_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1709/1033.2024.calcamento_rua_das_margaridas_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1712/1.034-2024_-__sao_jose.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1713/1.035-2024_-_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1714/1.036-2024_-_fazenda_estiva.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1715/1.037-2024_-_estrada_guarapuavinha_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1716/1.038-2024_-_rua_trajano_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1719/1039_2023_ponte_ligando_o_bairro_agua_verde_com_o_bairro_vila_caldas_ao_lado_do_bairro_vila_nova._assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1720/indicacao_1040_2024_patrolamento_estradas_comunidade_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1721/1.041-2024_-_rua_sinamao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1723/indicacao_n_o_1042__2024_mato_queimado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1724/indicacao_n_o_1043__2024_faxinal_dos_carvalhos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1725/indicacao_1044_2024_lombada_ou_travessia_elevada_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1726/1045.2024.manilhamento_e_calcamento_r._santa_clara_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1735/1046_indicacao_ecopontos_na_regiao_de_faxinal_dos_coutos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1736/1.047-2024_-_lombada_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1737/1.048-2024_-_assentamento_rocio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1740/indicacao_1049__2024_faxinal_dos_coutos_comunidade_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1741/1.050-2024_-_iratinzinho.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1742/1.051_2024_-_lombada.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1750/1052.2024._ponto_de_onibus_rua_das_garcas_margens_pr170_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1758/1.054-2024_-_posto_saude_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1761/ponto_santa_maria_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1762/ponto_santa_divineia_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1763/1.057-2024_-_travessa_oliria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1764/1.058-2024_-_calcamento_nossa_sra_aparecida.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1765/1059_2024_cascalhamento_e_patrolamento_fax_dos_taquaras_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1767/1.060-2024_-_placa_ruas_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1768/1.061-2024_-_estrada_assentamento_silverios.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1769/1.062-2024_-_estrada_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1781/1.063-2024_-__serrinho.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1782/1.064-2024_-_boca_bendita.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1783/1065_2024_cascalho_e_patrolamento_fax_dos_taquaras_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1784/1066_2024_ponte_cerrinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1785/1067_2024_ponte_todos_os_santos_divisa_alecrim_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1791/1.068_2024_-_estrada_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1792/1.069_2024_-_estrada_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1793/1.070_2024_-_estrada_zattar.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1794/1.071_2024_-_rua_jose_dutra_de_campos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1800/1.072-2024_-_ponto_de_onibus_sta_terezinha.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1801/1073.2024._quebra_molas_bairro_sao_cristovao_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1802/1074.2024.manilhamento_e_cascalhamento_colina_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1803/1075.2024._manutencao_asfalto_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1806/1.076_2024_-_lampada.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1807/1.077_2024_-_ilumincao_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1808/1.078_2024_-_iluminacao_sao_cistovao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1809/1.079-2024_-_ilumincao_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1811/1.080-2024_-_rua_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1812/1.081-2024_-_calcamento_mazurechem.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1813/1.082-2024_-_manilhamento_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1814/1.083-2024_-_ponto_de_onibus_rocio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1815/1.084-2024_-_estrada_zattar_ii.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1816/1085_2023_recape_asfaltico_rua_nilo_vivier.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1817/1086_2023_recape_asfaltico_rua_alcindo_lucas_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1818/1.087-2024_-_poco_grande.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1828/1.088-indicacao_lindouro_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1830/1.089_2024_-_recape_asfaltico_rua_alcebiades.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1832/indicacao1090_2023_recape_asfaltico_rua_nilo_vivier.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1833/1.091-2024_-_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1834/1.092-2024_-_zattar.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1837/indicacao_de_veiculo_para_planejamento_1093.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1840/indicacao_de_reposicao_de_cascalho_pdf.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1858/1.095_2024_-_torneiras_arena_acomup.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1862/1096.2024._manutencao_estrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1865/indicacao_rua_sebastiao_e_rua_zeferino_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1866/rua_senhor_do_bonfim_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1556/01_2024_informacoes_sobre_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1576/02_2024_info_contratacao_prof_especializados.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1584/03_2024_urg_especial_antep_1.2711.2721.2731.274.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1612/04_2024_urg_especial_antep_1.250.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1613/05_2023_urg_especial_antep_1.279.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1614/06_2024_urg_especial_antep_1.280.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1615/07_2024_urg_especial_antep_1.282_1.283.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1617/08_2024_urg_especial_antep_1.285.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1618/09_2024_urg_especial_pll_05.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1630/10_2024_info_relacao_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1631/11_2024_info_atendimento_med_odo_santana.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1632/12_2024_info_atualizacao_salarial_medicos.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1635/13_2024_info_saude.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1636/14_2024_info_educacao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1656/16_2024_urg_especial_pll_06.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1710/17_2024_urg_especial_antep_1.293.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1729/18_2024_urg_especial_antep_1.298.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1730/19_info_secretaria_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1732/20_info_termo_aditivo_obras_avenida.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1757/21_2024_urg_especial_antep_1.3021.3031.3041.305.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1772/22-2024_urgencia_simples_antep_1.294_ldo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1804/23_2024_urg_especial_antep_1.309_1.310_1.311_1.312_1.313.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1810/24_2024_-_maternidade.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1824/25_2024_urg_especial-proj_resolucao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1826/26_2024_urg_especial_antep_1.301.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1831/27_2024_urg_especial_antep_1.317.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1838/28_2024_urg_especial_ante_1.318.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1871/29_2024_urg_especial_antep_1.322_pll_27.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1859/30-2024_urgencia_simples_antep_1.315_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1872/31_2024_urg_especial_pll_28.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1778/01-2024_-_hall_de_entrada_jerson_saguao-mini_museu_teodosio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1825/02_alteracao_resolucao_diarias.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1685/01_antep_1.287.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1711/02_emanda_antep._1.287-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1738/03_pll_10.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1869/05_modificativa_-_antep_1.320.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1578/1.276-2024_comdimupi.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1579/1.277-2024_fundo_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1577/1.278-2024_-_incentivo_variavel_de_gratificacao_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1600/1.279-2024_concessao_uso_kalita_tais_-_2.a_versao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1601/1.280-2024_concessao_uso_nilton_jose_-_2.a_versao.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1602/1.281-2024_-_alteracao_orcamentaria_r_23.00000.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1603/1.282-2024_altera_lei_1470-2009.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1605/1.283-2024_altera_lei_2249-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1637/1.284-2024_altera_lei_2028-2018_pme.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1616/1.285-2024_-_concede_reajuste_salarial_aos_servidores_-_2.a_versao.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1629/1.286-2024_-_concessao_dto_real_uso_gilmar_camilo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1638/1.287-2024_feira_livre_municipal.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1639/1.288-2024_-_cria_vaga_acs.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1640/1.289-2024_-_utilidade_publica_conseg.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1641/1.290-2024_funprev.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1682/1.291-2023_rede_de_protecao_animal.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1683/1.292-2024_programa_mercadinho_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1692/1.293-2024_concessao_associacao_pequeno_anjo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1717/anteprojeto_de_lei_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1706/1.295-2024_revoga_inciso_iv_da_lei_2312-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1707/1.296-2024_altera_inciso_v_da_lei_2244-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1718/1.297-2024_concessao_uso_renato_macagnan.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1722/1.298-2024_concessao_uso_renato_macagnan.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1734/1.299-2024_concessao_uso_eduardo_eloi_orben.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1739/1.300-2024_denomina_rua_antonio_sergio_liss.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1751/1.301-2024_concessao_flapinhao.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1753/1.302-2024_-_alteracao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1754/1.303-2024_termo_fomento_conseg.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1755/1.304-2024_repasse_assitencia_financeira_complementar.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1756/1.305-2024_fixa_salario_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1773/1.306-2024_conselho_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1771/1.307-2024_-_revoga_lei_piso_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1786/1.309_-2024_altera_lei_1470-2009_cargo_maestro.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1787/1.310-2024_reserva_vagas_concurso.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1789/1.311-2024_-_cria_cargos_e_vagas_na_estrutura_adm_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1790/1.312-2024_-_cria_vagas_na_estrutura_administrativa_do_mun_pinhao_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1788/1.313-2024_-_unifica_cargos_na_estrutura_adm.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1805/1.314-2024_altera_artigo_6_da_lei_2244-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1821/projeto_de_lei_no_1315-2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1822/1.316-2024_-_alteracao_orcamentaria_r_1.653.46930.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1823/1.317-2024_-_concessao_terreno_acompu_apaasp_apaap.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1829/1.318-2024_-_alteracao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1836/1.319-2024_altera_lei_2246-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1855/1.320-2024_sec_mun_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1856/1.321-2024_sec_mun_obras_e_urbanismo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1870/2.322-2024_-_denomina_cic_-_carlos_alberto_goncalves.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1876/1.323-2024_programa_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1553/01_dec_uti_pub_associacao_judo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1554/02_rua_alice_de_oliveira_streski.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1555/03_rua_parque_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1611/04_dec_uti_pub_flapinhao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1626/05_reposicao_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1657/06_2024_fixa_subsidios_2025_2028.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1658/07_denomina_esf_ivonei.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1684/08_2024__institui_no_calendario_oficial_do_municipio_a_paixao_de_cristo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1727/09_autoriza_criacao_de_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1728/10_modalidade_esportiva_vaca_parada.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1731/11_programa_nascer_em_pinhao.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1733/12_cidadao_honorario_aliel_machado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1743/13_cidadao_honorario_tadeu_veneri.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1759/14_denomina_rua_dorval_pereira_de_morais.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1760/15_denomina_rua_maria_de_jesus_caldas.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1766/16_dec_uti_pub_ass_com_n_s_apa_lag_fei_ii.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1779/17_altera_anexo_i_lei_1.763-2013.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1780/18.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1819/19_escolaridade_minima_cargo_comissao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1827/20_denomina_escola_mun_do_campo_antonio_de_camargo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1835/21_criacao_13_vagas_assessor_vereanca.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1839/22_nomina_escola_de_campo_frei_domingos.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1857/23_2024__institui_no_calendario_oficial_do_municipio_o_canta_pinhao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1860/24_2024_-__semana_conscientizacao_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1861/03_declara_utilidade_publica_associacao_5demaio1_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1864/26-2024_-__dec_uti_publica_paroquia.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1867/27_altera_lei_1.814-2013.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1873/28-2024_denominacao_de_rua_generoso_prestes.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1669/01_pesar_jose_maria_ferreira_juca.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1670/02_pesar_jonathan_czarnos_barbosa.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1671/03_congratulacoes_juliocezar_montenegro.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1672/04_pesar_cecilia_pereira_antunes_oliveira.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1673/05_pesar_adenilson_oliveira_fagundes.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1674/06_congratulacoes_encenacao_paixao_cristo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1675/07_pesar_rogerio_rodrigues_vernek.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1694/08_pesar_ana_paula_freski.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1695/09_apoio_congresso_nacional.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1744/10_pesar_cezinia_oliveira_caldas.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1745/11_pesar_maycon_douglas_ferreira_dias.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1746/12_repudio_terceirizacao_educacao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1747/13_pesar_edina_terezinha_borges_santos.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1749/14_pesar_terezinha_chaves.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1748/15_pesar_nelson_charrua.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1774/16_pesar_terezinha_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1775/17_pesar_pedro_lampugnani.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1776/18_congratulacoes_dian_luka.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1777/19_congratulacoes_diohan_barbieri.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1841/20_congratulacoes_solange_alves.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1842/21_congratulacoes_emanuely_da_costa_batista.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1843/22_congratulacoes_debora_aparecida_machado_martins.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1844/23_pesar_sandro_matozo_miranda.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1845/24_pesar_evaldo_sidoly.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1846/25_pesar_margarida_pinheiro_santos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1847/26_pesar_aristeu_argenta.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1848/27_pesar_antonio_rolao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1849/28_pesar_jorge_gomes_caldas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1850/29_pesar_carlos_eduardo_freitas_camargo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1851/30_pesar_francisco_alves_almeida.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1852/31_pesar_bruno_pereira_domingues.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1853/32_congratulacoes_fanfarra_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1854/33_congratulacoes_adriel.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/2068/34_pesar_francisca_franca_silva.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/2069/35_pesar_edmilson_jose_araujo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/2070/36_congratulacoes_ana_fabiely_fachi.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1795/veto_01_ao_pll_14_rua_dorval.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1796/veto_02_ao_pll_15_rua_maria_de_jesus_caldas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1820/veto_03_-_projeto_de_lei_1.313-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1797/proposta_orcamento_camara_para_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1693/requrimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1799/18._101048234_parecer_previo_-_85-24_-_s1c.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1549/937_2024_manutencao_na_estrada_do_avencal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1550/938_2024_manutencao_na_estrada_do_lageado_feio_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1551/939_2024__pavimentacao_na_rua_imacio_milos_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1552/940_2024_calcamento_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1557/941_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1558/942_2024_zattar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1559/943_2024_guarita_zattar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1560/944_2024_rua_jose_dutra_campos_mazurechen.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1561/945_2024_ruas_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1562/946.2024_manutencao-ponto-escolar-dois-pinheiros.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1563/947_2024_estrada_taquaras.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1564/948_2024_estrada_avencal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1565/949_2024_estradas_pinhalzinho_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1572/955_2024_estrada_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1573/956_2024_estrada_zattarlandia_serra_da_mula_barreiros.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1574/957_2024_calcamento_rua_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1575/958_2024_rua_gumercindo_rua_19_abril.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1582/961.2024.calcamento_e_manilhamento_b._baggio_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1583/962.2023.manilhamento_e_cascalhamento_b._dona_aurea_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1585/963_2024_estrada_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1586/964_2024_troca_de_lampadas_loteamento_residencial_parana.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1587/965_2024_troca_de_lampadas_rua_escola_eroni.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1588/966_2024__serra_da_cachoerinha.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1589/967_2024_assentamento_silverios.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1590/968_2024_estrada_do_eugenio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1591/969.2024.calcamento_rua_joao_maria_rocha_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1592/970.2024.calcamento_rua_santa_catarina_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1593/971.2024.manilhamento_b._vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1594/972_2024_desentupimento_rua_do_brizola.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1595/973_2024_lombadas_na_rua_joaquim_ferreira_freitas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1596/974_2024_ponto_de_onibus_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1597/975_2024_indicacao_cascalho_mato_queimado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1598/976.2024.calcamento_e_manilhamento_b._invernadinha_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1599/977_2024_ponto_de_onibus_reta.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1604/978_2024_indicacao_cascalho_santana.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1606/979_2024_estradas_lajeado_feio_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1607/980_2024_estradas_lajeado_feio_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1608/981_2024_estrada_silverios_zattar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1609/982.2023.calcada_ao_lado_cemiterio_frei_francisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1610/983.2024.calcamento_b._nossa_senhora_aparecida_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1619/984_2024_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1620/985_2024_rua_darcilio_ferreira_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1621/986_2024_lombada_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1622/987_2024_lombada_xarnoski.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1623/988_2024_lombada_escola_eroni.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1624/989_2024_estradas_regiao_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1625/990_2024_troca_lampadas_rua_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1627/991_2024_lageado_feio_i_ii.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1628/992_2024_pontos_onibus.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1633/993_2024_instalacao_de_ar_condicionado_nos_projetos_conviver_e_fortalecer.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1634/994.2024.ponto_de_onibus_b._dona_aurea_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1642/995_2024_reforma_praca_biblia_parquinho.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1643/996_2024_estrada_localidade_santana.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1644/997_2024_calcamento_rua_valter_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1645/998_2024_calcmanento_ruas_joao_rocha_e_sao_miguel_2_irmaos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1646/999_2024_calcamento_rua_principal_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1647/1000_2024_alagado_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1648/1001_2024_calcamento_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1649/1002_2024_campanha_transito.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1650/1003_2024_lombada_cmei_orlando_diogo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1652/1004.2024.calcamento_rua_rio_parana_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1653/1005_2024_estrada_santana.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1654/1006_2024_rua_salvador_silverio_caldas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1655/1007.2024.calcamento_rua_jose_dutra_campos_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1659/1.008_2024_-_estrada_faxinal_dos_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1660/1.009_2024_-_transporte_escolar_faxinal_dos_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1676/1.010-2024_-_ruas_bairro_dona_aurea.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1677/1.011_2024_tapa_buraco_na_rua_antonio_tussolini.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1678/1.012_2024_ponto_de_onibus_assentamento_silverios.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1679/1.013_2024_que_seja_feito_reparos_e_cascalhamento_nas_ruas_do_bairro_recanto_verde.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1680/1.014-2024_-_rua_dos_cedros_bairro_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1681/1.015-2024_-_ruas_bairro_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1686/1016.2024._manutencao-ponto-escolar-dois-pinheiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1687/1017.2024._ponto_de_onibus_b._lindouro_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1688/1018.2024._toldo_posto_de_saude_centro_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1689/1.019-2024_-_manutencao_wc_posto_saude_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1690/1.020-2024_-_rua_joao_maria_rocha.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1691/1.021-2024_-_abrigo_escolar_prox_borracharia_n_s_aparecida.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1696/1.022_2024_-_eco_ponto_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1697/1.023_2024_-_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1698/1.024_2024_-_todos_os_santo-_saude.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1699/1.025_2024_-_todos_os_santos_saude.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1700/1.026_2024_-_guarapuavinha_saude.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1701/1.027_2024_-_guarapuavinha_saude.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1702/1.028-2024_-_estrada_mato_queimado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1703/1.029-2024_-_iluminacao_pub_fundos_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1704/1.030-2024_-_rua_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1705/1.031-2024_-_rua_sapopema.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1708/1032_2023_cascalhamento-_manutencao_da_ponte_arroio_bonito_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1709/1033.2024.calcamento_rua_das_margaridas_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1712/1.034-2024_-__sao_jose.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1713/1.035-2024_-_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1714/1.036-2024_-_fazenda_estiva.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1715/1.037-2024_-_estrada_guarapuavinha_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1716/1.038-2024_-_rua_trajano_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1719/1039_2023_ponte_ligando_o_bairro_agua_verde_com_o_bairro_vila_caldas_ao_lado_do_bairro_vila_nova._assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1720/indicacao_1040_2024_patrolamento_estradas_comunidade_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1721/1.041-2024_-_rua_sinamao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1723/indicacao_n_o_1042__2024_mato_queimado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1724/indicacao_n_o_1043__2024_faxinal_dos_carvalhos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1725/indicacao_1044_2024_lombada_ou_travessia_elevada_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1726/1045.2024.manilhamento_e_calcamento_r._santa_clara_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1735/1046_indicacao_ecopontos_na_regiao_de_faxinal_dos_coutos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1736/1.047-2024_-_lombada_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1737/1.048-2024_-_assentamento_rocio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1740/indicacao_1049__2024_faxinal_dos_coutos_comunidade_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1741/1.050-2024_-_iratinzinho.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1742/1.051_2024_-_lombada.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1750/1052.2024._ponto_de_onibus_rua_das_garcas_margens_pr170_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1758/1.054-2024_-_posto_saude_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1761/ponto_santa_maria_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1762/ponto_santa_divineia_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1763/1.057-2024_-_travessa_oliria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1764/1.058-2024_-_calcamento_nossa_sra_aparecida.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1765/1059_2024_cascalhamento_e_patrolamento_fax_dos_taquaras_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1767/1.060-2024_-_placa_ruas_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1768/1.061-2024_-_estrada_assentamento_silverios.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1769/1.062-2024_-_estrada_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1781/1.063-2024_-__serrinho.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1782/1.064-2024_-_boca_bendita.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1783/1065_2024_cascalho_e_patrolamento_fax_dos_taquaras_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1784/1066_2024_ponte_cerrinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1785/1067_2024_ponte_todos_os_santos_divisa_alecrim_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1791/1.068_2024_-_estrada_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1792/1.069_2024_-_estrada_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1793/1.070_2024_-_estrada_zattar.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1794/1.071_2024_-_rua_jose_dutra_de_campos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1800/1.072-2024_-_ponto_de_onibus_sta_terezinha.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1801/1073.2024._quebra_molas_bairro_sao_cristovao_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1802/1074.2024.manilhamento_e_cascalhamento_colina_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1803/1075.2024._manutencao_asfalto_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1806/1.076_2024_-_lampada.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1807/1.077_2024_-_ilumincao_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1808/1.078_2024_-_iluminacao_sao_cistovao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1809/1.079-2024_-_ilumincao_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1811/1.080-2024_-_rua_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1812/1.081-2024_-_calcamento_mazurechem.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1813/1.082-2024_-_manilhamento_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1814/1.083-2024_-_ponto_de_onibus_rocio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1815/1.084-2024_-_estrada_zattar_ii.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1816/1085_2023_recape_asfaltico_rua_nilo_vivier.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1817/1086_2023_recape_asfaltico_rua_alcindo_lucas_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1818/1.087-2024_-_poco_grande.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1828/1.088-indicacao_lindouro_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1830/1.089_2024_-_recape_asfaltico_rua_alcebiades.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1832/indicacao1090_2023_recape_asfaltico_rua_nilo_vivier.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1833/1.091-2024_-_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1834/1.092-2024_-_zattar.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1837/indicacao_de_veiculo_para_planejamento_1093.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1840/indicacao_de_reposicao_de_cascalho_pdf.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1858/1.095_2024_-_torneiras_arena_acomup.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1862/1096.2024._manutencao_estrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1865/indicacao_rua_sebastiao_e_rua_zeferino_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1866/rua_senhor_do_bonfim_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1556/01_2024_informacoes_sobre_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1576/02_2024_info_contratacao_prof_especializados.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1584/03_2024_urg_especial_antep_1.2711.2721.2731.274.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1612/04_2024_urg_especial_antep_1.250.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1613/05_2023_urg_especial_antep_1.279.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1614/06_2024_urg_especial_antep_1.280.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1615/07_2024_urg_especial_antep_1.282_1.283.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1617/08_2024_urg_especial_antep_1.285.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1618/09_2024_urg_especial_pll_05.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1630/10_2024_info_relacao_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1631/11_2024_info_atendimento_med_odo_santana.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1632/12_2024_info_atualizacao_salarial_medicos.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1635/13_2024_info_saude.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1636/14_2024_info_educacao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1656/16_2024_urg_especial_pll_06.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1710/17_2024_urg_especial_antep_1.293.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1729/18_2024_urg_especial_antep_1.298.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1730/19_info_secretaria_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1732/20_info_termo_aditivo_obras_avenida.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1757/21_2024_urg_especial_antep_1.3021.3031.3041.305.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1772/22-2024_urgencia_simples_antep_1.294_ldo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1804/23_2024_urg_especial_antep_1.309_1.310_1.311_1.312_1.313.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1810/24_2024_-_maternidade.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1824/25_2024_urg_especial-proj_resolucao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1826/26_2024_urg_especial_antep_1.301.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1831/27_2024_urg_especial_antep_1.317.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1838/28_2024_urg_especial_ante_1.318.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1871/29_2024_urg_especial_antep_1.322_pll_27.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1859/30-2024_urgencia_simples_antep_1.315_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1872/31_2024_urg_especial_pll_28.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1778/01-2024_-_hall_de_entrada_jerson_saguao-mini_museu_teodosio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1825/02_alteracao_resolucao_diarias.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1685/01_antep_1.287.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1711/02_emanda_antep._1.287-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1738/03_pll_10.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1869/05_modificativa_-_antep_1.320.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1578/1.276-2024_comdimupi.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1579/1.277-2024_fundo_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1577/1.278-2024_-_incentivo_variavel_de_gratificacao_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1600/1.279-2024_concessao_uso_kalita_tais_-_2.a_versao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1601/1.280-2024_concessao_uso_nilton_jose_-_2.a_versao.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1602/1.281-2024_-_alteracao_orcamentaria_r_23.00000.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1603/1.282-2024_altera_lei_1470-2009.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1605/1.283-2024_altera_lei_2249-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1637/1.284-2024_altera_lei_2028-2018_pme.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1616/1.285-2024_-_concede_reajuste_salarial_aos_servidores_-_2.a_versao.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1629/1.286-2024_-_concessao_dto_real_uso_gilmar_camilo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1638/1.287-2024_feira_livre_municipal.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1639/1.288-2024_-_cria_vaga_acs.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1640/1.289-2024_-_utilidade_publica_conseg.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1641/1.290-2024_funprev.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1682/1.291-2023_rede_de_protecao_animal.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1683/1.292-2024_programa_mercadinho_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1692/1.293-2024_concessao_associacao_pequeno_anjo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1717/anteprojeto_de_lei_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1706/1.295-2024_revoga_inciso_iv_da_lei_2312-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1707/1.296-2024_altera_inciso_v_da_lei_2244-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1718/1.297-2024_concessao_uso_renato_macagnan.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1722/1.298-2024_concessao_uso_renato_macagnan.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1734/1.299-2024_concessao_uso_eduardo_eloi_orben.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1739/1.300-2024_denomina_rua_antonio_sergio_liss.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1751/1.301-2024_concessao_flapinhao.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1753/1.302-2024_-_alteracao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1754/1.303-2024_termo_fomento_conseg.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1755/1.304-2024_repasse_assitencia_financeira_complementar.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1756/1.305-2024_fixa_salario_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1773/1.306-2024_conselho_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1771/1.307-2024_-_revoga_lei_piso_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1786/1.309_-2024_altera_lei_1470-2009_cargo_maestro.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1787/1.310-2024_reserva_vagas_concurso.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1789/1.311-2024_-_cria_cargos_e_vagas_na_estrutura_adm_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1790/1.312-2024_-_cria_vagas_na_estrutura_administrativa_do_mun_pinhao_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1788/1.313-2024_-_unifica_cargos_na_estrutura_adm.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1805/1.314-2024_altera_artigo_6_da_lei_2244-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1821/projeto_de_lei_no_1315-2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1822/1.316-2024_-_alteracao_orcamentaria_r_1.653.46930.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1823/1.317-2024_-_concessao_terreno_acompu_apaasp_apaap.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1829/1.318-2024_-_alteracao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1836/1.319-2024_altera_lei_2246-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1855/1.320-2024_sec_mun_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1856/1.321-2024_sec_mun_obras_e_urbanismo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1870/2.322-2024_-_denomina_cic_-_carlos_alberto_goncalves.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1876/1.323-2024_programa_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1553/01_dec_uti_pub_associacao_judo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1554/02_rua_alice_de_oliveira_streski.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1555/03_rua_parque_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1611/04_dec_uti_pub_flapinhao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1626/05_reposicao_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1657/06_2024_fixa_subsidios_2025_2028.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1658/07_denomina_esf_ivonei.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1684/08_2024__institui_no_calendario_oficial_do_municipio_a_paixao_de_cristo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1727/09_autoriza_criacao_de_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1728/10_modalidade_esportiva_vaca_parada.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1731/11_programa_nascer_em_pinhao.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1733/12_cidadao_honorario_aliel_machado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1743/13_cidadao_honorario_tadeu_veneri.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1759/14_denomina_rua_dorval_pereira_de_morais.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1760/15_denomina_rua_maria_de_jesus_caldas.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1766/16_dec_uti_pub_ass_com_n_s_apa_lag_fei_ii.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1779/17_altera_anexo_i_lei_1.763-2013.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1780/18.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1819/19_escolaridade_minima_cargo_comissao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1827/20_denomina_escola_mun_do_campo_antonio_de_camargo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1835/21_criacao_13_vagas_assessor_vereanca.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1839/22_nomina_escola_de_campo_frei_domingos.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1857/23_2024__institui_no_calendario_oficial_do_municipio_o_canta_pinhao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1860/24_2024_-__semana_conscientizacao_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1861/03_declara_utilidade_publica_associacao_5demaio1_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1864/26-2024_-__dec_uti_publica_paroquia.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1867/27_altera_lei_1.814-2013.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1873/28-2024_denominacao_de_rua_generoso_prestes.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1669/01_pesar_jose_maria_ferreira_juca.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1670/02_pesar_jonathan_czarnos_barbosa.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1671/03_congratulacoes_juliocezar_montenegro.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1672/04_pesar_cecilia_pereira_antunes_oliveira.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1673/05_pesar_adenilson_oliveira_fagundes.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1674/06_congratulacoes_encenacao_paixao_cristo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1675/07_pesar_rogerio_rodrigues_vernek.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1694/08_pesar_ana_paula_freski.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1695/09_apoio_congresso_nacional.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1744/10_pesar_cezinia_oliveira_caldas.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1745/11_pesar_maycon_douglas_ferreira_dias.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1746/12_repudio_terceirizacao_educacao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1747/13_pesar_edina_terezinha_borges_santos.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1749/14_pesar_terezinha_chaves.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1748/15_pesar_nelson_charrua.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1774/16_pesar_terezinha_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1775/17_pesar_pedro_lampugnani.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1776/18_congratulacoes_dian_luka.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1777/19_congratulacoes_diohan_barbieri.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1841/20_congratulacoes_solange_alves.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1842/21_congratulacoes_emanuely_da_costa_batista.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1843/22_congratulacoes_debora_aparecida_machado_martins.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1844/23_pesar_sandro_matozo_miranda.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1845/24_pesar_evaldo_sidoly.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1846/25_pesar_margarida_pinheiro_santos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1847/26_pesar_aristeu_argenta.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1848/27_pesar_antonio_rolao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1849/28_pesar_jorge_gomes_caldas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1850/29_pesar_carlos_eduardo_freitas_camargo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1851/30_pesar_francisco_alves_almeida.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1852/31_pesar_bruno_pereira_domingues.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1853/32_congratulacoes_fanfarra_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1854/33_congratulacoes_adriel.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/2068/34_pesar_francisca_franca_silva.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/2069/35_pesar_edmilson_jose_araujo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/2070/36_congratulacoes_ana_fabiely_fachi.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1795/veto_01_ao_pll_14_rua_dorval.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1796/veto_02_ao_pll_15_rua_maria_de_jesus_caldas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1820/veto_03_-_projeto_de_lei_1.313-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1797/proposta_orcamento_camara_para_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1693/requrimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2024/1799/18._101048234_parecer_previo_-_85-24_-_s1c.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H319"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="41.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="44.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="95.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="176.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="176" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>