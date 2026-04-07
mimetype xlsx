--- v0 (2026-01-12)
+++ v1 (2026-04-07)
@@ -54,6507 +54,6507 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edson A.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1879/indicacao_001_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1879/indicacao_001_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um ponto de ônibus na comunidade da Serra da Cabra. Próximo a igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Solange</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1883/02-2025_-_rua_bairro_baggio_ii.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1883/02-2025_-_rua_bairro_baggio_ii.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma abertura de uma Rua no Bairro Baggio II, entre a Rua Alzirene Kitisula e a Rua da Escola Água Verde.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Vilma</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1884/03-2025_-_estradas_pimpao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1884/03-2025_-_estradas_pimpao.pdf</t>
   </si>
   <si>
     <t>Que seja feito a realização de manutenção e cascalhamento nas estradas da localidade de Pimpão, Acampamento Nossa Senhora Aparecida, mais precisamente e com especial atenção para as vias utilizadas pelo transporte escolar. Atualmente, nossos alunos estão sem aula devido à falta do transporte escolar, o que impacta diretamente na educação e no desenvolvimento das crianças desta localidade. Além disso, solicito que seja feita uma revisão dos bueiros na região, assegurando que estejam em boas condições e funcionais, evitando alagamentos e outros problemas que possam comprometer a segurança dos moradores e do tráfego.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1885/04-2025_-_desentupimento_manilhas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1885/04-2025_-_desentupimento_manilhas.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta solicitar a limpeza e o desentupimento das manilhas localizadas na Rua 15 de Dezembro, no Bairro Vila Baggio 1, bem como a limpeza do rio que passa próximo às residências.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1886/05-2025_-_lombada_rua_joaquim_f_freitas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1886/05-2025_-_lombada_rua_joaquim_f_freitas.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo de viabilidade para construção de lombada na Rua Joaquim Ferreira Freitas, Núcleo Habitacional Darci Brolini, Vila Caldas.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_incentivomusicqal_sol_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_incentivomusicqal_sol_assinado.pdf</t>
   </si>
   <si>
     <t>Que a secretaria de Educação e Cultura, possa estar idealizando formas de oferecer aulas de gaita às crianças da rede municipal de ensino, conforme critérios estabelecidos pelas escolas, juntamente com o departamento de cultura.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_terreno_para_escola_faxinal_dos_ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_terreno_para_escola_faxinal_dos_ribeiros.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo para aquisição de um imóvel na Comunidade de Faxinal dos Ribeiros, visando a construção de uma nova Escola.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marcio</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1889/08-2025_-__estradas_arroio_bonito_sta_emilia_serra_da_cabra.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1889/08-2025_-__estradas_arroio_bonito_sta_emilia_serra_da_cabra.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das estradas que atendem as comunidades de Arroio Bonito I e II, Serra da Cabra e Santa Emília I e II.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Luciano</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1890/09-2025_-_estrada_todos_os_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1890/09-2025_-_estrada_todos_os_santos.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção das estradas que dão acesso à Comunidade Todos os Santos.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1891/10-2025_-_manutencao_ruas_do_lindouro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1891/10-2025_-_manutencao_ruas_do_lindouro.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção e reparos no calçamento, esgoto e sarjeta das ruas e travessias do Bairro Lindouro, incluindo a Rua Olivério B. Fontoura, Travessa Santo Expedito, Rua Rui Barbosa, Rua Antônio João da Silva e Travessa João Conrado da Silva.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1892/11-2025__rua_primeiro_maio_2_irmao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1892/11-2025__rua_primeiro_maio_2_irmao.pdf</t>
   </si>
   <si>
     <t>Solicitação de um asfalto na rua Primeiro de maio que liga a caixa da água no Bairro Dois Irmão.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1893/12-2025_-_casa_de_apoio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1893/12-2025_-_casa_de_apoio.pdf</t>
   </si>
   <si>
     <t>Necessidade de construção de uma Casa de Apoio para acolher moradores do interior que precisam se deslocar para outras cidades em busca de atendimento médico, exames e tratamentos de saúde.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Edson F.</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1894/13-2025_-_ponto_onibus_fax_ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1894/13-2025_-_ponto_onibus_fax_ribeiros.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de um ponto de ônibus na estrada geral da Comunidade Campina (Faxinal dos Ribeiros) na entrada da propriedade do Sr. José Matoso. E ainda que seja efetuado manutenção no bueiro de acesso a sua propriedade.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Aroldo</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1896/14-2025_-_calcamento_vila_rural.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1896/14-2025_-_calcamento_vila_rural.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento na serra que liga a Vila Rural I a Vila Rural II.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1897/15-2025_-_recapamento_2_irmao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1897/15-2025_-_recapamento_2_irmao.pdf</t>
   </si>
   <si>
     <t>Que seja feito a o recapeamento das ruas São Gerônimo e Aníbal Ferreira Caldas, localizadas no bairro Dois Irmãos.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1898/16-2025_-_trevo_dois_irmao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1898/16-2025_-_trevo_dois_irmao.pdf</t>
   </si>
   <si>
     <t>Que seja feito a implementação de um trevo na rodovia End.Trancredo Benghi(PR 170 Km 447). que dá acesso à Rua Aníbal Ferreira Caldas, localizada no bairro Dois Irmãos, onde a mesma dá acesso a várias localidades Santa Terezinha, Silveiro, Bom Retiro, Zatarlandia e ao município vizinho de Inácio Martins.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1899/17-2025_-_ciclovia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1899/17-2025_-_ciclovia.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo sobre a implantação de uma ciclovia na via do  Trevo Primário (Potencial) até o final do  bairro Dois Irmãos</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1900/18-2025_-_iluminacao_publica_vila_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1900/18-2025_-_iluminacao_publica_vila_caldas.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a troca das lâmpadas na Rua Anibal Siqueira, em frente à casa número 30.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1901/19-2025_-_manilhamento_rua_valter_jose_da_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1901/19-2025_-_manilhamento_rua_valter_jose_da_silva.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a conclusão do manilhamento na Rua Valter José da Silva, no Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1902/20-2025_-_lombada_rua_pedro_a_da_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1902/20-2025_-_lombada_rua_pedro_a_da_silva.pdf</t>
   </si>
   <si>
     <t>Necessidade de construção de uma lombada na Rua Pedro A da Silva, travessa com a Rua Cornélio Pires Ribeiro.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Josiel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1903/21-2025_serra_da_cabra.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1903/21-2025_serra_da_cabra.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção e drenagem na estrada que dá acesso à Serra da Cabra, em frente à Igreja Evangélica Assembléia de Deus</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1904/22-2025_-_castracoes_de_caes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1904/22-2025_-_castracoes_de_caes.pdf</t>
   </si>
   <si>
     <t>Que seja feito a extensão dos serviços de castração de cães nos bairros, e na mesma oportunidade um trabalho de conscientização da população quanto ao cuidado dos animais que tem em casa.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_de_cascalhamento.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_de_cascalhamento.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados patrolamento, manutenção, melhorias e reposição de cascalhos na Comunidade de Assentamento Silverios.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1906/lombada_ou_travessia_elevada_bairro_dona_evanira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1906/lombada_ou_travessia_elevada_bairro_dona_evanira.pdf</t>
   </si>
   <si>
     <t>Que seja construído lombada, ou travessia elevada, na Rua João Maria Rocha e na Rua Sebastião Passos Ferreira, Bairro Dona Evanira.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1907/25-2025_-_nossa_senhora_da_gloria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1907/25-2025_-_nossa_senhora_da_gloria.pdf</t>
   </si>
   <si>
     <t>Que seja feita a construção de um ponto de ônibus na rua Nossa senhora das graças esquina com rua nossa senhora da gloria.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1908/26-2025_-_rua_sao_lourenco.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1908/26-2025_-_rua_sao_lourenco.pdf</t>
   </si>
   <si>
     <t>Que seja feita a construção de um ponto de ônibus na rua Nossa senhora da gloria esquina com rua São Lourenço próximo a residência do S.r. Sebastião  Mico.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Jair</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Para que seja feito calçamento de pedra irregular na Comunidade de Faxinal dos Ribeiros, em frente à Escola Municipal Norberto Serápio, e a Escola Estadual Ezaltino, trezentos metros de calçamento sendo cem metros sentido chegando a escola, cem metros sentido Lajeado Feio e cem metros sentido Pin pão.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_lampadas_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_lampadas_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja trocadas as lâmpadas dos postes das comunidades Santa Maria e Divinéia</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_ponto_miguel_kruger_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_ponto_miguel_kruger_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um ponto de ônibus na Rua Miguel Kruger próximo a Top Borracharia.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1912/30-2025_-_escola_n.s.gloria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1912/30-2025_-_escola_n.s.gloria.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de cobertura da quadra, Cobertura do parquinho, reforma no piso das salas de aula e construção de muro ao entorno da Escola Nossa Sra. da Gloria.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1913/31-2025_-_escola_orlando_diogo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1913/31-2025_-_escola_orlando_diogo.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção estrutural no CMEI Orlando Diogo. Sendo: reparos na cobertura e forro, troca da tubulação de gás, reforma do toldo de acesso as salas, cobertura dos parquinhos, aumento na altura do muro, isolar refeitório da porta de saída e isolar corredor de chegada na escola.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1914/32-2025_-_estrada_sta_emilia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1914/32-2025_-_estrada_sta_emilia.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção da estrada geral da Comunidade Santa Emilia II.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1915/33-2025_-_lombada_rua_19_de_novembro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1915/33-2025_-_lombada_rua_19_de_novembro.pdf</t>
   </si>
   <si>
     <t>Necessidade de construção de uma lombada na Rua Dezenove de Novembro, travessa com a AV Hipólito A. de Arruda.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1916/34-2025_-_reducacao_issqn_taxistas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1916/34-2025_-_reducacao_issqn_taxistas.pdf</t>
   </si>
   <si>
     <t>A realização de estudo acerca da possibilidade de redução nas taxas tributárias municipais aplicadas aos taxistas da cidade.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>João</t>
   </si>
   <si>
     <t>Para que seja realizada reforma se possível ou a construção de uma ponte nova na localidade de Poço Grande, próximo a propriedade do Sr. Antônio Correia.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Alain</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1918/timbrado-indicacao_iluminacao_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1918/timbrado-indicacao_iluminacao_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a extensão da iluminação pública nas ruas, Rua Pavão e Rua das Garças, localizadas no Bairro Água Verde. Ponto de referência (BOEIRÃO).</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1919/timbrado-indicacao_lombada_rua_sao_jorge_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1919/timbrado-indicacao_lombada_rua_sao_jorge_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada redutora de velocidade na Rua São Jorge, Bairro São Cristóvão, rua que liga ao acesso principal ao Bairro Ivernadinha.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1920/timbrado-indicacao_readequacao_das_ruas_bairro_vila_caldas_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1920/timbrado-indicacao_readequacao_das_ruas_bairro_vila_caldas_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo o cascalhamento e preparo, para futuro calçamento nas ruas, Rua Das Orquídeas e Rua Rio Pinhão, localizadas no Bairro Vila Caldas, onde as mesmas ruas se interligam.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Varella</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_1_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_1_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a Manutenção da ponte do Lajeado II</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1922/indicacao_escola_divineia_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1922/indicacao_escola_divineia_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a ampliação e construção de três novas salas de aula, na escola Municipal do campo Nova Divinéia</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_posto_saude_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_posto_saude_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e reforma do Posto de saúde da comunidade Nova Divineia.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1924/indicacao_de_sinalizacao_para_pedestres_.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1924/indicacao_de_sinalizacao_para_pedestres_.pdf</t>
   </si>
   <si>
     <t>Que seja realizado estudo que viabilize a instalação de faixa elevada para travessia de pedestres, bem como demais dispositivos de segurança que facilitem a travessia, na esquina com a rua XV de Dezembro e rua Miguel Kreuger.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1925/manilhamento_associacao_vida_nova.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1925/manilhamento_associacao_vida_nova.pdf</t>
   </si>
   <si>
     <t>Que seja realizado manilhamento na Sede da Associação Vida Nova, localizada no Bairro São Cristóvão. Conforme requerimento dos asssociados e vizinhos.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1926/manutencao_cemiterios_municipais.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1926/manutencao_cemiterios_municipais.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado um servidor ou servidora para manutenção cotidiana dos Cemitérios Municipais.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1927/travessia_elevada_oliverio_beira_fontoura_1.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1927/travessia_elevada_oliverio_beira_fontoura_1.pdf</t>
   </si>
   <si>
     <t>Que seja realizado estudo para a implantação de travessia elevada na rua Oliverio Beira Fontoura, próximo da casa do Sr. Sebastião Martins.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1928/reparo_ponto_de_onibus.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1928/reparo_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Que seja realizado reparos e melhorias no ponto de ônibus na lateral do Colégio Santo Antônio.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1929/47-2025_-_caixa_agua_santa_maria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1929/47-2025_-_caixa_agua_santa_maria.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma caixa de agua comunitária da comunidade Santa Maria.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1930/48-2025_-_calcamento_agua_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1930/48-2025_-_calcamento_agua_verde.pdf</t>
   </si>
   <si>
     <t>Que seja feito um calçamento com paver na frente da escola Água Verde, bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1931/49-2025_-_reconstrucao_ponte_capao_grande.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1931/49-2025_-_reconstrucao_ponte_capao_grande.pdf</t>
   </si>
   <si>
     <t>Necessidade de reconstrução da ponte do Rio Capão Grande, na estrada que sai da PR-459, passando pela Fazenda Estiva, ligando à comunidade São Sebastião.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_cram.doc</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_cram.doc</t>
   </si>
   <si>
     <t>Solicitação de forma Emergencial para composição e/ou nomeação da Equipe do Centro de Referência de Atendimento à Mulher Vítima de Violência (CRAM)</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_2_escola_divineia_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_2_escola_divineia_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito um dreno para escoar a água na escola Municipal Nova Divineia.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1937/52-2025_-_calcamento_rua_das_garcas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1937/52-2025_-_calcamento_rua_das_garcas.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento de pedras irregulares na RUA DAS GARÇAS, Bairro Água Verde, rua que liga ao Bairro Vila Caldas (BOEIRÃO).</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1938/53-2025_-_lombada_rua_das_garcas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1938/53-2025_-_lombada_rua_das_garcas.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada redutora de velocidade na RUA DAS GARÇAS, Bairro Água Verde, rua que liga ao Bairro Vila Caldas (BOEIRÃO).</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1939/54-2025_-_rua_pedro_da_costa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1939/54-2025_-_rua_pedro_da_costa.pdf</t>
   </si>
   <si>
     <t>Ha uma necessidade de manutenção e limpeza na Rua Pedro da Costa, localizada na Vila Santa Maria. O mato tomou conta do calçamento ao longo da rua, o que prejudica a estética e a conservação do local.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1940/55-2025_-_calcamento_rua_eugenio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1940/55-2025_-_calcamento_rua_eugenio.pdf</t>
   </si>
   <si>
     <t>Solicitação do continuamento do calçamento na rua Eugênio da Silveira bairro invernadinha 1</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1941/56-2025_-_lombada_rua_francisca.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1941/56-2025_-_lombada_rua_francisca.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma lombada redutora de velocidade na rua Francisca de Morais, bairro Colina Verde.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1942/57-2025_-_calcamento_rua_sao_simao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1942/57-2025_-_calcamento_rua_sao_simao.pdf</t>
   </si>
   <si>
     <t>Solicitação do continua mento do calçamento na rua Simão no_x000D_
 bairro São Cristóvão</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1943/58-2025_-_manutencao_rede_esgoto_sao_jose.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1943/58-2025_-_manutencao_rede_esgoto_sao_jose.pdf</t>
   </si>
   <si>
     <t>Solicitação da manutenção da instalação da rede de esgoto na Rua Olho D'Água, casa n.º 113, no Bairro São José.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1944/cascalhamento_comunidade_todos_os_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1944/cascalhamento_comunidade_todos_os_santos.pdf</t>
   </si>
   <si>
     <t>Que seja realizado estudo para patrolamento e reposição de cascalho na estrada da Comunidade de Todos os Santos.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1945/60-2025_-_calcamento_fax._coutos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1945/60-2025_-_calcamento_fax._coutos.pdf</t>
   </si>
   <si>
     <t>Para que seja feito calçamento de pedra irregular na Comunidade de Faxinal dos Coutos, em frente à Escola Estadual Cornélio Pires Ribeiro, e a Escola Municipal São Roque, cem metros de calçamento  de pedra irregular.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1946/61-2025_-_estrada_santa_cruz.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1946/61-2025_-_estrada_santa_cruz.pdf</t>
   </si>
   <si>
     <t>Readequação da estrada que dá aceso a leiteria do Artur Mozart Martins, na localidade Santa Crus.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1947/62-2025_-_pavimentacao_rua_antonio_tussoline.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1947/62-2025_-_pavimentacao_rua_antonio_tussoline.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja feito o asfalto na Rua Antônio Tussoline, no Bairro Azaleia, quinhentos metros corrido.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_ceps_vila_c._assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_ceps_vila_c._assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja feita sinalização com os nomes e CEPS das ruas do bairro Vila Caldas.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1949/64-2025_-_reforma_calcada_praca.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1949/64-2025_-_reforma_calcada_praca.pdf</t>
   </si>
   <si>
     <t>Reforma da calçada da Praça Darci Brolini.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1950/indicacao_lombada_inacio_milos_assinado_1.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1950/indicacao_lombada_inacio_milos_assinado_1.pdf</t>
   </si>
   <si>
     <t>Para que seja feita duas lombadas na Rua Inácio Milos, uma em frente a casa 49 e outra em frente a igreja Perpétuo Socorro.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1951/66-2025_-_ubs_dona_aurea.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1951/66-2025_-_ubs_dona_aurea.pdf</t>
   </si>
   <si>
     <t>Necessidade urgente da criação de uma Unidade Básica de Saúde (UBS) no Bairro Dona Áurea. A saúde é um direito fundamental de todos os cidadãos, e a instalação de uma UBS nessa comunidade é essencial para garantir o acesso a serviços de saúde de qualidade para todos os moradores.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_ponto_santana_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_ponto_santana_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja feito 2 pontos de Ônibus na comunidade do Santana, sendo um em frente a casa do sr Luiz Fidencio e outro em frente a casa do sr Arlindo Gonsalves</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1953/68-2025_-_calcamento_rua_lauro_f_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1953/68-2025_-_calcamento_rua_lauro_f_caldas.pdf</t>
   </si>
   <si>
     <t>Pavimentação com pedras irregular na Rua Lauro Ferreira Caldas, Bairro  Azaleia.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1954/69-2025_-_equiparacao_reequilibrio_enfermagem.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1954/69-2025_-_equiparacao_reequilibrio_enfermagem.pdf</t>
   </si>
   <si>
     <t>Equiparação e reequilíbrio dos profissionais de enfermagem.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção na estrada geral da localidade de Mato Queimado</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1956/71-2025_-_estradas_sao_roque.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1956/71-2025_-_estradas_sao_roque.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção das estradas da comunidade de São Roque, estradas dos Camilos e na comunidade de Agrovila Faxinal do Céu.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1957/patrolamento_e_reposicao_de_cascalho_santa_emilia_pdf.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1957/patrolamento_e_reposicao_de_cascalho_santa_emilia_pdf.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados patrolamento e reposição de cascalho na Comunidade de Santa Emília.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1958/ponto_de_onibus_edonin_pdf.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1958/ponto_de_onibus_edonin_pdf.pdf</t>
   </si>
   <si>
     <t>Que seja construído um ponto de ônibus na entrada do edonin.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Sugerimos que sejam decentralizadas máquinas para cada localidade da seguinte maneira:</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1962/75-2025_-_ponte_lajeado_feio_i.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1962/75-2025_-_ponte_lajeado_feio_i.pdf</t>
   </si>
   <si>
     <t>Necessidade da manutenção da ponte do Rio Lajeado feio 1, próximo à casa do Adão Soares.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1963/76-2025_-_iluminacao_pr_170.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1963/76-2025_-_iluminacao_pr_170.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a iluminação na marginal da PR – 170, próximo ao trevo secundário de acesso ao Município, seguindo por toda extensão da PR - 170.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1964/renovacao_refip_pdf.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1964/renovacao_refip_pdf.pdf</t>
   </si>
   <si>
     <t>Solicitamos renovação do REFIP – PINHÃO – Programa de Incentivo a Regularização Fiscal do Município de Pinhão.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1965/78-2025_-_travessa_sao_conrado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1965/78-2025_-_travessa_sao_conrado.pdf</t>
   </si>
   <si>
     <t>Melhorias na travessa são Conrado, bairro Dona Ivanira.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1969/79-2025_-_lampada_rua_rui_barbosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1969/79-2025_-_lampada_rua_rui_barbosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito substituição de lâmpadas da iluminação publica na Rua rio Barbosa n° 108</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1970/80-2025_-_ponto_onibus_invernadinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1970/80-2025_-_ponto_onibus_invernadinha.pdf</t>
   </si>
   <si>
     <t>Que seja construídos um ponto de ônibus no bairro Invernadinha, em frente ao mercadinho Possato.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_081-2025.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_081-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção da estrada geral da Localidade do Zattar e estrada geral do Catira.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_82-2025.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_82-2025.pdf</t>
   </si>
   <si>
     <t>Indicar a instalação de um monumento de um gaiteiro no trevo de acesso da nossa cidade, conhecida como a "Capital dos Gaiteiros".</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_maquinas_assinado_3.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_maquinas_assinado_3.pdf</t>
   </si>
   <si>
     <t>Sugerimos que sejam decentralizadas máquinas para cada localidade da seguinte maneira:_x000D_
 - Uma retroescavadeira na localidade São Roque, que atenderá as regiões de, Santa Cruz, Santana, Chorão, Água Amarela e São Roquinho;_x000D_
 - Uma retroescavadeira na localidade Alecrim, que atenderá as regiões de, Todos os Santos, Mato queimado, Faxinal dos Freski, Linha Bugio e Faxinal dos Franças;_x000D_
 - Uma retroescavadeira na localidade de Faxinal dos Ribeiros que atenderá as regiões de, Campina, Pimpão e Avencal;_x000D_
 - Uma retroescavadeira na localidade Rocio, que atenderá as regiões de, Pocinhos, Pinhalzinho, Três Barras e Barreiros;_x000D_
 - Uma retroescavadeira na localidade Bom Retiro, que atenderá as regiões de, Volta Grande, Faxinal dos Silvérios, Laranjal, Poço Grande, Mato Branco e Zattarlândia e suas proximidades;_x000D_
 - Uma retroescavadeira, um caminhão caçamba, uma patrola e um rolo compressor na localidade Santa Maria, por questões de logística, devido_x000D_
 à distância e demanda do local, visto que conta ...</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1974/84-2025_-_ponto_rio_turvo_barreiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1974/84-2025_-_ponto_rio_turvo_barreiros.pdf</t>
   </si>
   <si>
     <t>Que seja dado início a construção da ponte do Rio Turvo nos Barreiros</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1981/85-2025_-_alojamento.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1981/85-2025_-_alojamento.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo sobre a implantação de um alojamento(abrigo), para os funcionários (os que fazem manutenção nas estradas do interior do município) da secretaria de infraestrutura.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1982/86-2025_-_pintura_faixas_pedestres.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1982/86-2025_-_pintura_faixas_pedestres.pdf</t>
   </si>
   <si>
     <t>Que seja feito a pintura das faixas de pedestre e de estacionamento, e a colocação de placas de sinalização na Travessa Antonio Pires, que liga a Avenida Trifon Hanysz à Rua Sete de Setembro.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1983/indicacao_87-2025_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1983/indicacao_87-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o alargamento e cascalhamento da estrada que liga a Igreja do Faxinal dos Silvérios à estrada principal do Zattarlândia (antigo bar do mocha), sendo respeitadas as árvores existentes pelo trajeto.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1984/88-2025_-_rua_sao_pedro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1984/88-2025_-_rua_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Que seja cortada e cascalhada a Rua São Pedro no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1985/89-2025_-_rua_nossa_senhora_gracas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1985/89-2025_-_rua_nossa_senhora_gracas.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o calçamento na rua: Nossa Senhora das Graças e na travessa que liga a mesma no Bairro São José</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1986/90-2025_-_calcamento_rua_gumercindo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1986/90-2025_-_calcamento_rua_gumercindo.pdf</t>
   </si>
   <si>
     <t>Pavimentação com pedras irregular na Rua Gumercindo Santos, Bairro São Jose.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1987/91-2025_-_estradas_alecrim_e_francas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1987/91-2025_-_estradas_alecrim_e_francas.pdf</t>
   </si>
   <si>
     <t>Readequação da estrada na localidade do Alecrim e Faxinal dos França.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1988/92-2025_-_estrada_alecrim.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1988/92-2025_-_estrada_alecrim.pdf</t>
   </si>
   <si>
     <t>Cascalhamento na Queijaria da Angelita, na localidade do Alecrim.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1989/93-2025_-_retirar_torre_patio_escola_zattar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1989/93-2025_-_retirar_torre_patio_escola_zattar.pdf</t>
   </si>
   <si>
     <t>Retirada da torre do pátio da Escola Joao Jose Zattar, E M C-Ei Ef</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1990/94-2025_-_cemiterio_colina_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1990/94-2025_-_cemiterio_colina_verde.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de mais tomadas elétricas, mais ponto de acesso à água, uma mangueira de aguá, e uma extensão elétrica no Cemitério São Francisco localizado na Rua Expedicionario Amarilio Lima, Bairro Colina Verde.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1993/95-2025_-_jardinagem_pr_170.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1993/95-2025_-_jardinagem_pr_170.pdf</t>
   </si>
   <si>
     <t>Para que seja efetuado com urgência a limpeza e jardinagem se possível da marginal PR170, (Barranco), mais especificamente em frente ao bairro dois irmãos</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_construcao_de_capela_mortuaria_comunidade_faxinal_dos_ribeiros_pdf.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_construcao_de_capela_mortuaria_comunidade_faxinal_dos_ribeiros_pdf.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para construção de Capela Mortuária na Comunidade de Faxinal dos Ribeiros.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1995/implantacao_de_estar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1995/implantacao_de_estar.pdf</t>
   </si>
   <si>
     <t>Que seja realizado estudo para implantação de ESTAR ou estacionamento rotativo regulamentado nas principais avenidas do Município de Pinhão – PR.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1996/98-2025_-_rua_projetada_vila_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1996/98-2025_-_rua_projetada_vila_caldas.pdf</t>
   </si>
   <si>
     <t>Requer que seja dado continuidade com pedras irregulares na rua projetada numero 79 próximo ervateira monarca bairro vila caldas.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1997/99-2025_-_toldo_postao_de_saude.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1997/99-2025_-_toldo_postao_de_saude.pdf</t>
   </si>
   <si>
     <t>solicito que seja colocado um toldo no posto Estratégia Saúde Família Centro</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1998/100-2025_ponto_onibus_parque.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1998/100-2025_ponto_onibus_parque.pdf</t>
   </si>
   <si>
     <t>Que seja feito um ponto de ônibus na entrada da cidade em frente a entrada do parque de exposições Coronel Lustosa no Km 49 da Pr 170.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2002/101-2025_-_cessao_servidora_a_dpc.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2002/101-2025_-_cessao_servidora_a_dpc.pdf</t>
   </si>
   <si>
     <t>Solicitação de Cessão de Servidora Pública para Atendimento na Delegacia de Polícia Civil de Pinhão.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2001/102-2025_-_padronizacao_lombadas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2001/102-2025_-_padronizacao_lombadas.pdf</t>
   </si>
   <si>
     <t>Solicitação de Padronização das Lombadas e Sinalização.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2000/101-2025_-_cessao_servidora_a_dpc.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2000/101-2025_-_cessao_servidora_a_dpc.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta solicitar a instalação de um ponto de ônibus próximo ao "Chalé do Chope",  atendendo à solicitação dos universitários que frequentemente aguardam o transporte no local.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2004/104-2025_-_dona_evanira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2004/104-2025_-_dona_evanira.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação da manutenção da rua Antônio José da silva missioneiro bairro dona Ivanira (final de rua)  entre bageio 1 pra baixo do bar do Noi uma referência morador Robson.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2005/105-2025_-_estradas_fax_coutos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2005/105-2025_-_estradas_fax_coutos.pdf</t>
   </si>
   <si>
     <t>Melhorias nas estradas da região de Faxinal dos Coutos e adjacências.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2006/106-2024_-_ponto_coleta_roupas_lixo_eletronico.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2006/106-2024_-_ponto_coleta_roupas_lixo_eletronico.pdf</t>
   </si>
   <si>
     <t>Solicitação para Criação de Pontos de Coleta para Descarte de Roupas e Lixo Eletrônico.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2007/107-2025_-_travessia_elevada_rua_joao_f_da_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2007/107-2025_-_travessia_elevada_rua_joao_f_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitação de Travessia Elevada na Rua João Ferreira da Silva, em frente a Escola Eroni Santos Ferreira.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2008/108-2025_-_lombada_rua_joao_f_da_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2008/108-2025_-_lombada_rua_joao_f_da_silva.pdf</t>
   </si>
   <si>
     <t>construção de uma lombada na Rua João Ferreira da Silva, em frente à Secretaria da Mulher</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2009/109-2025_-_iluminacao_pub_rua_sao_miguel.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2009/109-2025_-_iluminacao_pub_rua_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Solicitação de Manutenção da Iluminação Pública na Rua São Miguel</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2010/110-2025_-_lombada_fax_ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2010/110-2025_-_lombada_fax_ribeiros.pdf</t>
   </si>
   <si>
     <t>Necessidade de construção de uma lombada em frente ao comercial França na localidade do Faxinal dos Ribeiro.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2011/111-2025_-_pedras_irregulares_nova_divineia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2011/111-2025_-_pedras_irregulares_nova_divineia.pdf</t>
   </si>
   <si>
     <t>Pavimentação com pedras irregular na Rua Uruguaia ligando a Avenida Brasil, na localidade Nova Divineia.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2012/112-2025_-_bairro_2_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2012/112-2025_-_bairro_2_irmaos.pdf</t>
   </si>
   <si>
     <t>solicitar a manutenção da iluminação Publica da  rua João Rocha n13 ,  bairro 2 Irmãos.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2016/113-2025_-_rua_sao_pedro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2016/113-2025_-_rua_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação da manutenção da rua São Pedro bairro água verde ao lado pr 170 próximo trevo.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2019/114-2025_-_lombada_rua_sebastiao_p_ferreira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2019/114-2025_-_lombada_rua_sebastiao_p_ferreira.pdf</t>
   </si>
   <si>
     <t>Necessidade de construção de duas lombada na Rua Sebastiao Passos Ferreira.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2020/115-2025_-_ar_condicionado_centro_eventos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2020/115-2025_-_ar_condicionado_centro_eventos.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo sobre a implantação de um ar condicionado ou climatizador no centro de eventos (Parque Coronel Lustosa).</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_de_servidor_incra_pdf.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_de_servidor_incra_pdf.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado servidor (a) para atendimento de demandas referentes ao Instituto Nacional de Colonização e Reforma Agrária (INCRA) aos munícipes, considerando que o servidor que realizava tal atividade se aposentou.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2022/indicacao_escola_nossa_senhora_da_gloria_pdf.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2022/indicacao_escola_nossa_senhora_da_gloria_pdf.pdf</t>
   </si>
   <si>
     <t>Que seja construído travessia elevada, na Rua Salvador Silveira Caldas em frente à Escola Municipal Nossa Senhora da Glória e na Rua Pedro Praxedes de Oliveira, Bairro São José, nas imediações da instituição de ensino, bem como a instalação e/ou reforço da sinalização horizontal e vertical de área escolar nesses locais.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2024/118-2025_-_info_terrenos_cessao_de_uso.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2024/118-2025_-_info_terrenos_cessao_de_uso.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informação sobre Terrenos Públicos em Termo de Sessão de Uso.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2025/indicacao_-_secretaria_de_esportes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2025/indicacao_-_secretaria_de_esportes.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informação sobre Critérios e Utilização do Espaço do Bolão no Ginásio Municipal de Esportes.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2026/120-2025_-_reparos_quadra_praca.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2026/120-2025_-_reparos_quadra_praca.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos os reparos na quadra poliesportiva da praça Darci Brolini.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2027/121-2025_-_vala_aberta_rua_anibal_siqueira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2027/121-2025_-_vala_aberta_rua_anibal_siqueira.pdf</t>
   </si>
   <si>
     <t>Que seja feito o manilhamento da vala aberta pela Secretaria de Meio Ambiente, Obras e Urbanismo, em frente à casa número n.º 3 na Rua Aníbal Siqueira, no Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2028/122-2025_-_estrada_alto_alecrim.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2028/122-2025_-_estrada_alto_alecrim.pdf</t>
   </si>
   <si>
     <t>Que seja feito a revisão das estradas da Comunidade do Alto Alecrim.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2029/123-2025_-_manutencao_travessa_santo_expedito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2029/123-2025_-_manutencao_travessa_santo_expedito.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção no calçamento da rua,Travessia Santo Expedito, bairro Lindouro.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2030/124-2025_-__manutecao_quadra_escola_sta_terezinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2030/124-2025_-__manutecao_quadra_escola_sta_terezinha.pdf</t>
   </si>
   <si>
     <t>Solicitação da manutenção da quadra de esporte da escola Santa Terezinha bairro 2 irmão</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2035/125-2025_-_estrada_todos_os_santos_santana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2035/125-2025_-_estrada_todos_os_santos_santana.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das estradas que atendem as comunidades Santana e Todos os Santos, em especial a estrada da linha escolar da APAE, e a que da acesso a Igreja do Santana.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2036/126-2025_-_estradas_bom_retiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2036/126-2025_-_estradas_bom_retiro.pdf</t>
   </si>
   <si>
     <t>que seja feito a revisão das estradas da comunidade do bom retiro</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2037/127-2025_-_estrada_fax_francas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2037/127-2025_-_estrada_fax_francas.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção das estradas na comunidade dos Franças Alecrim, principalmente na entrada que vai para o morador Leonardo França.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2038/128-2025_-_manilhas_rua_07.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2038/128-2025_-_manilhas_rua_07.pdf</t>
   </si>
   <si>
     <t>Que seja feito manilhamento em frente à casa do morador na rua 07, Bairro Colina Verde próximo a creche Tereza Cramer.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2039/129-2025_-_estrada_guarapuavinha_1_prox_ponte_rio_pinhao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2039/129-2025_-_estrada_guarapuavinha_1_prox_ponte_rio_pinhao.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das estradas que atendem a comunidade Guarapuavinha 1 próximo a ponte do Rio Pinhão.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2041/130-2025_-_iluminacao_publica_colina_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2041/130-2025_-_iluminacao_publica_colina_verde.pdf</t>
   </si>
   <si>
     <t>que seja feito a manutenção da iluminação publica do bairro Colina verde</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2042/131-2025_-_limpeza_terrenos_baldios_colina_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2042/131-2025_-_limpeza_terrenos_baldios_colina_verde.pdf</t>
   </si>
   <si>
     <t>que seja feito a limpeza dos terrenos baldios do bairro colina Verde</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2043/132-2025_-_ponto_onibus_bairro_colina_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2043/132-2025_-_ponto_onibus_bairro_colina_verde.pdf</t>
   </si>
   <si>
     <t>que seja feito um ponto de ônibus no bairro colina verde rua João Lino da Silva</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2044/133-2025_-_ruas_bairro_colina_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2044/133-2025_-_ruas_bairro_colina_verde.pdf</t>
   </si>
   <si>
     <t>que seja feito a manutenção das ruas do bairro colina verde</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2045/134-2025_-_tampas_bocas_de_lobo_rua_joao_lino.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2045/134-2025_-_tampas_bocas_de_lobo_rua_joao_lino.pdf</t>
   </si>
   <si>
     <t>que seja feito as tampas das bocas de lobo da rua João Lino da Silva</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2047/135-2025_-_placas_sinalizacao_estradas_rurais.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2047/135-2025_-_placas_sinalizacao_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>Que seja feito a colocação de placas de sinalização nas estradas do interior do município, especialmente nos lugares de serras passadas e curvas, onde a visibilidade é reduzida e o risco de acidentes é maior.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2048/136-2025_-_melhoria_rua_joao_vicente.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2048/136-2025_-_melhoria_rua_joao_vicente.pdf</t>
   </si>
   <si>
     <t>Solicitação da manutenção da rua na frente da casa numero 22 na rua João Vicente de ramos bairro vila caldas.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2049/137-2025_-_limpeza_rua_vital_ferreira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2049/137-2025_-_limpeza_rua_vital_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza do terreno da Rua Vital Ferreira Prestes em frente à casa do número 35, no Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2050/138-2025_-_estradas_bom_retiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2050/138-2025_-_estradas_bom_retiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das estrada na localidade bom retiro, que começa no acampamento nova esperança ate a comunidade do Faxinal dos Albinos.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2051/indicacao_iluminacao_publica_1.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2051/indicacao_iluminacao_publica_1.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de iluminação pública na quadra desportiva da Comunidade do Rocio.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2053/140-2025_-_ponto_onibus_mato_queimado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2053/140-2025_-_ponto_onibus_mato_queimado.pdf</t>
   </si>
   <si>
     <t>Que seja construído um ponto de ônibus na entrada do Mato Queimado.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2054/141-2025_-_meio_fios_rua_fco_f_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2054/141-2025_-_meio_fios_rua_fco_f_caldas.pdf</t>
   </si>
   <si>
     <t>Solicitação da colocação dos meios fio da rua Francisco Ferreira caldas em frente e ao lado nº 50 bairro Mazurechem.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2055/142-2025_-_espelho_convexo_frente_col._decisao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2055/142-2025_-_espelho_convexo_frente_col._decisao.pdf</t>
   </si>
   <si>
     <t>Indicação para a instalação de um espelho convexo na esquina da Rua Joaquim Ferreira Neto com a Rua Darcilio Ferreira da Silva, em frente ao Colégio Decisão.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2056/143-2025_-_ecoponto_santa_emilia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2056/143-2025_-_ecoponto_santa_emilia.pdf</t>
   </si>
   <si>
     <t>Necessidade de construção de um ecoponto na Comunidade  Santa Emília, na Vila dos Maia.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2057/144-2025_-_iluminacao_bairro_bitur.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2057/144-2025_-_iluminacao_bairro_bitur.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção da iluminação pública na Rua das Amoreiras, no Bairro Bitur.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2058/145-2025_-_iliminacao_bairro_n_s_aparecida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2058/145-2025_-_iliminacao_bairro_n_s_aparecida.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção da iluminação pública do Bairro Nossa Senhora Aparecida, Rua XV de Dezembro.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2059/146-2025_-_iluminacao_vila_rural.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2059/146-2025_-_iluminacao_vila_rural.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção da iluminação pública na Vila Rural.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2062/digitalizado_20250519-0901.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2062/digitalizado_20250519-0901.pdf</t>
   </si>
   <si>
     <t>Manutenção na iluminação pública Vila Rural</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2063/148-2025_-_ponto_onibus_av._hipolito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2063/148-2025_-_ponto_onibus_av._hipolito.pdf</t>
   </si>
   <si>
     <t>Que seja feito um ponto de ônibus na Av. Hipólito Aires de Arruda na altura do ponto de taxi do Polaco.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2065/149-2025_-_pavimentacao_rua_sao_pedro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2065/149-2025_-_pavimentacao_rua_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação com pedras irregulares na Rua Rio São Pedro, Cohapar Nova, no Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2066/150-2025_-_troca_lampadas_rua_hortencias_rua_das_dalias.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2066/150-2025_-_troca_lampadas_rua_hortencias_rua_das_dalias.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca de lâmpadas na Rua das Hortências e na Rua das Dálias, no Bairro Vila Caldas, em frente à Oficina do Celso.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_pontodeonibus_coutos_assinado_1.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_pontodeonibus_coutos_assinado_1.pdf</t>
   </si>
   <si>
     <t>Ponto de Ônibus na localidade de Faxinal dos Coutos, próximo à ponte da Madalena, na Comunidade Nossa senhora Aparecida.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2072/152-2025_-_ponto_onibus_localidade_guarapuavinha_2.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2072/152-2025_-_ponto_onibus_localidade_guarapuavinha_2.pdf</t>
   </si>
   <si>
     <t>Necessidade de construção de um de um ponto de ônibus na localidade do Guarapuavinha 2, próximo a casa do tiririca.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2073/153-2025_estradas_faxinal_dos_coutos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2073/153-2025_estradas_faxinal_dos_coutos.pdf</t>
   </si>
   <si>
     <t>Que seja feito o cascalhamento e patrolamento da Estrada Geral e das vi sinais que da acesso às comunidades de Faxinal dos Coutos, Santa Cruz, São Roque e outras comunidades próximas.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2075/154-2025_-_estradas_fax._coutos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2075/154-2025_-_estradas_fax._coutos.pdf</t>
   </si>
   <si>
     <t>que seja feito a manutenção das estradas na localidade nossa senhora aparecida</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2076/155-2025_-_ponto_de_onibus_invernadinha_1.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2076/155-2025_-_ponto_de_onibus_invernadinha_1.pdf</t>
   </si>
   <si>
     <t>solicitação de um ponto de ônibus no bairro ivernadinha1 rua basilio grosco ao lado casa numero 71.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2078/156-2025_-_nossa_senhora_aparecida_campo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2078/156-2025_-_nossa_senhora_aparecida_campo.pdf</t>
   </si>
   <si>
     <t>que seja feito melhorias no campo de esportes da comunidade nossa Senhora Aparecida</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2079/157-2025_-_ponto_de_onibus_nossa_senhora.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2079/157-2025_-_ponto_de_onibus_nossa_senhora.pdf</t>
   </si>
   <si>
     <t>que seja feito um ponto de ônibus na localidade nossa senhora aparecida</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2080/158-2025_-_comunidade_coutos_ponte.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2080/158-2025_-_comunidade_coutos_ponte.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção da ponte que faz divisa com comunidade Nossa Senhora de Fatima e município da Reserva</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2081/159-2025_-_bueiro_rua_basilio_grosko.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2081/159-2025_-_bueiro_rua_basilio_grosko.pdf</t>
   </si>
   <si>
     <t>solicitação da manutenção do bueiro e da calçada da rua basílio grosco numero 71 do bairro invernadinha 1</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2084/160-2025_-_lombada_rua_manoel.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2084/160-2025_-_lombada_rua_manoel.pdf</t>
   </si>
   <si>
     <t>Necessidade de construção de uma lombada na Rua Manoel Mendes de Almeida enfrente a casa nº230.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2085/161-2025_-_faixa_pedestres_centro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2085/161-2025_-_faixa_pedestres_centro.pdf</t>
   </si>
   <si>
     <t>Pinturas de faixas pedestres, meio-fios, rampas de acessos próximo ao Lojão Queima.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2086/162-2025_-_lombada_rua_vicente_ramos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2086/162-2025_-_lombada_rua_vicente_ramos.pdf</t>
   </si>
   <si>
     <t>Construção de lombada na Rua Vicente Ramos, Vila Caldas</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2087/163-2025_-_estrada_santa_emilia_2.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2087/163-2025_-_estrada_santa_emilia_2.pdf</t>
   </si>
   <si>
     <t>Melhorias na estrada principal de acesso à comunidade de Santa Emilia 2</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2088/164-2025_-_boca_de_lobo_rua_albari.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2088/164-2025_-_boca_de_lobo_rua_albari.pdf</t>
   </si>
   <si>
     <t>Desentupir boca de lodo e troca de manilhas na Rua Albari Ferreira Caldas, Bairro Dona Áurea (Bitur).</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2089/165-2025_-_lombada_rua_rio_pinhao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2089/165-2025_-_lombada_rua_rio_pinhao.pdf</t>
   </si>
   <si>
     <t>Necessidade de construção de uma lombada na Rua Rio Pinhão. Em frente a casa   Nº 61 Vila caldas.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2091/167-2025_-_boca_de_lobo_rua_pastora_juce.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2091/167-2025_-_boca_de_lobo_rua_pastora_juce.pdf</t>
   </si>
   <si>
     <t>Necessidade de manutenção e limpeza das bocas de lobo no bairro Vila caldas. Rua Pastora Juce, antiga Rua Rio da areia esquina com a Rio Paraná</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2092/168-2025_-_ponto_onibus_fax._ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2092/168-2025_-_ponto_onibus_fax._ribeiros.pdf</t>
   </si>
   <si>
     <t>Construção de ponto de ônibus no Faxinal dos Ribeiros.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2093/169-2025_-_galho_estrada_prox_rio_pinhao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2093/169-2025_-_galho_estrada_prox_rio_pinhao.pdf</t>
   </si>
   <si>
     <t>Construção galho de estrada e caçambada de terra próximo ao Rio Pinhão.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2094/170-2025_-_ruas_fax_carvalhos_mazurechem.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2094/170-2025_-_ruas_fax_carvalhos_mazurechem.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência, o patrolamento e cascalhamento na rua, José Dutra de Campos, bairro Faxinal dos Carvalhos que da divisa com o bairro Mazurechen e também a manutenção da ponte no final da rua que da o acesso aos moradores do bairro.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2096/171-2025_-_ponte_invernada_de_fora.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2096/171-2025_-_ponte_invernada_de_fora.pdf</t>
   </si>
   <si>
     <t>Construção de uma Ponte na Comunidade da Invernada de Fora.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2097/digitalizado_20250602-0930.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2097/digitalizado_20250602-0930.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lambada na rua Joaquim F. Freitas Bairro vila Caldas, em frente a distribuidora de bebidas revoada.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2098/digitalizado_20250602-0942.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2098/digitalizado_20250602-0942.pdf</t>
   </si>
   <si>
     <t>Que seja feita cascalhamento e um bueiro na linha de transporte escolar do Joel Rolet, e também manutenção na estrada geral.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2099/174-2025_-_boca_de_lobo_av._hipolito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2099/174-2025_-_boca_de_lobo_av._hipolito.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção das bocas de lobo no bairro Lindouro, Avenida Hipólito A. de Arruda, esquina com a Rua Antônio Tussolini.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2100/175-2025_-_ponto_onubus_rua_santos_dumont.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2100/175-2025_-_ponto_onubus_rua_santos_dumont.pdf</t>
   </si>
   <si>
     <t>Necessidade construção de um ponto de ônibus na Rua Santos Dumont esquina com a Rua Gumercindo Ferreira Santos.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2101/176-2025_-_lombada_e_sinalizacao_rua_pastora_juce_adrosnki.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2101/176-2025_-_lombada_e_sinalizacao_rua_pastora_juce_adrosnki.pdf</t>
   </si>
   <si>
     <t>Construção de lombadas e sinalização na Rua Pastora Juce Adronski, Vila Caldas, nas proximidades da casa do sr. Acir dos Santos Franças.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2102/177-2025_-_adesao_projeto_cidade_amiga_da_pessoa_idosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2102/177-2025_-_adesao_projeto_cidade_amiga_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Que o município de Pinhão realize a adesão ao projeto "Cidade Amiga da Pessoa Idosa", da Organização Mundial da Saúde (OMS), com o objetivo de promover políticas públicas que garantam qualidade de vida, inclusão e participação ativa da população idosa.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2103/indicacao_junhovioleta_sol_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2103/indicacao_junhovioleta_sol_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a iluminação da praça central do município com luzes na cor roxa, em alusão ao “Junho Violeta”, mês de conscientização e combate à violência contra a pessoa idosa.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2104/179-2025_-_revisar_calcamento_rua_3_de_outubro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2104/179-2025_-_revisar_calcamento_rua_3_de_outubro.pdf</t>
   </si>
   <si>
     <t>Que seja feito a revisão do calçamento da rua 3 de outubro em frente à casa do senhor Antônio Ribas</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2105/180-2025_-_iluminacao_pub_rua_13_de_julho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2105/180-2025_-_iluminacao_pub_rua_13_de_julho.pdf</t>
   </si>
   <si>
     <t>Que seja feito substituição de lâmpadas da iluminação pública no Bairro Dois Irmãos Rua 13 de julho n°140</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2106/181-2025_-_estradas_guarapuavinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2106/181-2025_-_estradas_guarapuavinha.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção das estradas da comunidade de Guarapuavinha, especificamente na estrada do morador Eliel referência Marco Chalegre .</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao_de_pavimentacao_rua_santa_clara.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao_de_pavimentacao_rua_santa_clara.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção e estudo para pavimentação asfáltica na rua Santa Clara, bairro São Cristóvão</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao_pavimentacao_rua_santa_barbara.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao_pavimentacao_rua_santa_barbara.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção e estudo para pavimentação asfáltica na rua Santa Bárbara, bairro São Cristóvão</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao_pavimentacao_rua_sao_vicente.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao_pavimentacao_rua_sao_vicente.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção e estudo para pavimentação asfáltica na rua São Vicente, bairro São Cristóvão</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2111/185-2025_-_rua_vitorino_prestes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2111/185-2025_-_rua_vitorino_prestes.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência, uma obra de drenagem com instalação de manilhas pluvial, calçamento com pedras irregulares e lombada redutora de velocidade, na Rua, Vitorino Prestes, Bairro Água Verde que da ligação ao Bairro Araucária.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2112/186-2025_-_calcamento_rua_exp_amarilio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2112/186-2025_-_calcamento_rua_exp_amarilio.pdf</t>
   </si>
   <si>
     <t>Que seja reiniciado a obra do calçamento da rua Expedicionário Amarílico –Bairro Colina Verde</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2113/187-2025_-_reforma_ponto_prox_col_santo_antonio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2113/187-2025_-_reforma_ponto_prox_col_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Que seja feito reforma do ponto de Ônibus em frente ao Colégio Estadual Santo Antônio.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2114/188-2025_-_sessao_descentralizada.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2114/188-2025_-_sessao_descentralizada.pdf</t>
   </si>
   <si>
     <t>Requerer a realização de sessão decentralizada na localidade Divineia 2, distrito de Faxinal do Céu</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2117/189-2025_-_sessao_descentralizada_fax._taquaras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2117/189-2025_-_sessao_descentralizada_fax._taquaras.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a próxima sessão descentralizada na comunidade dos Faxinal dos Taquaras, no barracão da igreja Católica em data a ser definida pela Mesa Diretora.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2118/indicacao_lombada_assinado_1.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2118/indicacao_lombada_assinado_1.pdf</t>
   </si>
   <si>
     <t>Que seja feito a instalação de uma lombada na Rua São Jorge, nº 96, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2119/191-2025_-_boca_de_lobo_rua_miguel_kruger.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2119/191-2025_-_boca_de_lobo_rua_miguel_kruger.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção da boca de lobo no bairro São José, Rua Santos Dumont esquina com a Rua Migue Kreuger.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2124/192-2025_-_melhorias_rua_santa_margarida.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2124/192-2025_-_melhorias_rua_santa_margarida.pdf</t>
   </si>
   <si>
     <t>Necessidade de cascalhamento, e iluminação publica na Rua Santa Margarida, Bairro Nossa Senhora da Gloria.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2126/193-2025_-_melhorias_rua_13_de_julho_lombada.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2126/193-2025_-_melhorias_rua_13_de_julho_lombada.pdf</t>
   </si>
   <si>
     <t>Assunto: solicitação da manutenção da rua 13 de julho bairro 2 irmão e na mesma rua 13 de julho no numero 170 fazer uma lombada elevada para melhoria dos moradores que ali moram.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2127/194-2025_-_manutencao_rua_miguel_kruger.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2127/194-2025_-_manutencao_rua_miguel_kruger.pdf</t>
   </si>
   <si>
     <t>Necessidade de manutenção na Rua Miguel Kreuger Bairro São Jose.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2128/195-2025_-_alargar_estrada_avencal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2128/195-2025_-_alargar_estrada_avencal.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal o alargamento da estrada que liga a Ponte do lajeado feio até o Avencal.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2129/196-2025_-_ponto_de_onibus_lagedo_feio_1.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2129/196-2025_-_ponto_de_onibus_lagedo_feio_1.pdf</t>
   </si>
   <si>
     <t>Que seja feito um ponto de ônibus na comunidade de lajeado feio I antes do primeiro calçamento em frente à casa do S. Jeferson Maschio.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2130/197-2025_lombada_frente_escola_eroni.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2130/197-2025_lombada_frente_escola_eroni.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lambada em frente à escola Municipal Prof Eroni Santos Ferreira.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2131/198-2025_asfalto_trav_st_expedito_e_rua_antonio_joao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2131/198-2025_asfalto_trav_st_expedito_e_rua_antonio_joao.pdf</t>
   </si>
   <si>
     <t>Para que seja feito asfalto no Bairro Lindouro,  na Rua Travessa Santo Expedito e a Rua Antônio João da Silva.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2132/indicacao_nc2ba608_jair_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2132/indicacao_nc2ba608_jair_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um Ecoponto na entrada da comunidade do Faxinal dos Taquaras_x000D_
 Justificativa: Facilitando o descarte do Lixo reciclável e do lixo orgânico do moradores da região.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2133/indicacao_n.200.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2133/indicacao_n.200.pdf</t>
   </si>
   <si>
     <t>indicar a necessidade da disponibilização de intérpretes de Libras (Língua Brasileira de Sinais) durante as conferências municipais realizadas em nosso município.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2134/indicacao_paisagismo_bairro_dois_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2134/indicacao_paisagismo_bairro_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a elaboração de um projeto de paisagismo e arborização nos terrenos localizados às margens da PR 170, no Bairro Dois Irmãos.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2136/202-2025_-_bueiro_rua_projetada_vila_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2136/202-2025_-_bueiro_rua_projetada_vila_caldas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de bueiro na Rua Projetada, bairro Vila Caldas, no final da Rua Inácio Millos, s/n, nas proximidades da casa do Senhor Jean Oliveira.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2137/indicacao_203_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2137/indicacao_203_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de duas bocas de lobo, na Rua Um, Colina Verde, indo para propriedade do Suzuki, nas proximidades da Igreja Pentecostal Permanentes com Deus.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2138/indicacao_204_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2138/indicacao_204_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de calçamento com manilhamento na Rua Edilson Martins, Vila Caldas.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2139/indicacao_205_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2139/indicacao_205_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a  pintura das faixas de sinalização horizontal, especialmente as linhas que dividem os dois lados da Rua Expedicionário Antonio Pires.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2140/206-2025_-_estrada_linha_pedreira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2140/206-2025_-_estrada_linha_pedreira.pdf</t>
   </si>
   <si>
     <t>Solicita-se a realização de manutenção na estrada geral da Linha da Pedreira, localizada na comunidade de Guarapuavinha</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2141/207-2025_-_boca_de_lobo_rua_darcilio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2141/207-2025_-_boca_de_lobo_rua_darcilio.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção das boca de lobo na R. Darcilio Ferreira da Silva, e R. Antônio João da Silva Bairro Azaléia, próximo ao antigo Altas horas Burger e Beer.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2163/210-2025_-_abrir_estrada_final_rua_domingos_ferreira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2163/210-2025_-_abrir_estrada_final_rua_domingos_ferreira.pdf</t>
   </si>
   <si>
     <t>Que seja feita abertura de uma estrada no terreno público localizado no Bairro Colina Verde, ao final da Rua Domingos Ferreira, próximo ao mato do Suzuca e cascalhamento do trecho final da Rua Domingos Ferreira, que dá acesso ao referido terreno.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_211_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_211_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma lombada na Rua Expedicionário Amarílio Lima, nas proximidades do cemitério da Vila Caldas, próximo também à Igreja da Fé.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2165/indicacao_212_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2165/indicacao_212_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a aquisição e instalação de filtros ou cestas coletoras em todas as bocas de lobo das vias públicas da nossa cidade, adotando-se um sistema moderno de captação de resíduos, já utilizado com sucesso em diversas cidades brasileiras.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2166/213-2025_-_unificacao_de_departamentos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2166/213-2025_-_unificacao_de_departamentos.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade de inclusão/unificação dos Departamentos da Pessoa Idosa e da Igualdade Racial à estrutura da Secretaria da Mulher, seguindo o exemplo de reorganização administrativa já adotado a nível Estadual.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2167/214-2025_-_iliminacao_pub_rua_dos_papagaios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2167/214-2025_-_iliminacao_pub_rua_dos_papagaios.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção da iluminação pública na Rua dos Papagaios, Bairro Água Verde.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2170/215-2025_-_ponto_onibus_vila_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2170/215-2025_-_ponto_onibus_vila_caldas.pdf</t>
   </si>
   <si>
     <t>Que seja feito um ponto de Ônibus no Bairro Vila Caldas, parque industrial, ao lado da oficina do Aléx Mussato,</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2171/216-2025_-_estudo_ref._terreno_doado_a_aabb.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2171/216-2025_-_estudo_ref._terreno_doado_a_aabb.pdf</t>
   </si>
   <si>
     <t>Solicitar a realização de um estudo jurídico e uma auditoria referente à Associação Atlética Banco do Brasil (AABB), no que se refere à utilização do terreno público que foi doado à referida associação, através da Lei Municipal n.º 04/1991, de 08/04/1991.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2172/indicacao_217_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2172/indicacao_217_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja removido o grande entulho de terra localizado no acesso à Rua das Canelas, no ponto em que esta se conecta à Rua Expedicionário Amarílio Lima, ao lado do cemitério, no bairro Vila Caldas. Sugere-se ainda que, no lugar do entulho, seja construída uma pequena rotatória para melhor organização e fluidez no trânsito local.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2173/ponto_oba_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2173/ponto_oba_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja feito. Um Ponto de Ônibus na rua 07 de Setembro, próximo a o estacionamento do Supermercado OBA.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2180/indicacao_219_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2180/indicacao_219_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito melhorias urgentes na estrada na comunidade Todos os Santos, principalmente na divisa com a comunidade Santana, nas proximidades da residência do senhor Fernando.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2181/indicacao_220_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2181/indicacao_220_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito troca de lâmpadas na Rua São Pedro, Vila Caldas, especialmente nas proximidades da casa do senhor Adrian, preferencialmente, se possível, lâmpadas na coloração branca, visto que as amareladas tem pouca durabilidade.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2182/221-2025_-_quadra_escola_agua_verde.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2182/221-2025_-_quadra_escola_agua_verde.pdf</t>
   </si>
   <si>
     <t>INDICASE ao Senhor Prefeito Municipal, por intermédio da Secretaria Municipal de Educação e Secretaria de Esporte, que seja realizada a reforma completa da quadra sintética da Escola Água Verde.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2183/reurb_indicacao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2183/reurb_indicacao.pdf</t>
   </si>
   <si>
     <t>Solicitação de Criação do Departamento de Regularização Fundiária (REURB)</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2184/indicacao_223_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2184/indicacao_223_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a troca e/ou instalação de luminárias públicas na Rua São Jorge, esquina com a Rua Basílio Grosco, no bairro São Cristóvão, nas proximidades da casa da senhora Bernadete, bem como providenciada a recuperação do leito da via, que se encontra esburacado.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_224_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_224_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o envio de três caçambas de pedras ou material apropriado para a melhoria do acesso à Chácara Cantinho da Amizade, situada na localidade de Faxinal dos Carvalhos, chácara do senhor Sebastião.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2187/225-2025_-_bueiro_estrada_arroio_bonito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2187/225-2025_-_bueiro_estrada_arroio_bonito.pdf</t>
   </si>
   <si>
     <t>Que seja feita um boieiro na estrada geral do Arroio Bonito, na entrada que vai pra casa das família Ribeiro, Freitas e Sampitro.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2188/lombada_1.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2188/lombada_1.pdf</t>
   </si>
   <si>
     <t>que seja feito uma lombada na rua Expedicionário Antônio Pires em frente colégio santo Antônio</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2189/227-2025_comunidade_bom_retiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2189/227-2025_comunidade_bom_retiro.pdf</t>
   </si>
   <si>
     <t>que seja feito a revisão das estradas da comunidade do Bom Retiro</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2190/228de2025indicacao_bairro_2_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2190/228de2025indicacao_bairro_2_irmaos.pdf</t>
   </si>
   <si>
     <t>Que seja feito os reparos no calçamento da Rua Jorge Ribas no bairro Dois Irmãos</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2196/229-2025_-_prioridade.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2196/229-2025_-_prioridade.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam implementados adesivos de prioridade (Idosos, gestante, com criança no colo e PCD), em órgão/prédios públicos.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2197/230-2025_-_pavimentacao_rua_anibal_f_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2197/230-2025_-_pavimentacao_rua_anibal_f_caldas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o calçamento com pavimentação adequada e a instalação de manilhas para drenagem pluvial em toda a extensão da Rua Aníbal Ferreira Caldas, no Bairro Pinheirinho, iniciando nas proximidades da residência da senhora Leidevane do Belém Ribeiro até o final da via.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2198/231-2025_-_iluminacao_rua_sta_barbara.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2198/231-2025_-_iluminacao_rua_sta_barbara.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de Instalação de Luminárias em LED na Rua Santa Bárbara, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2199/indicacao_232_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2199/indicacao_232_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitamos a construção de uma lombada na Rua Expedicionário Amarílio, na Vila Caldas, ao lado da oficina do Juliano, onde já existe sinalização indicando a presença de redutor de velocidade, mas a lombada não foi construída.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2200/indicacao_233_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2200/indicacao_233_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito a construção de calçadas na Rua Expedicionário Amarílio, na Vila Caldas, nas proximidades do cemitério municipal e da oficina do Juliano.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2201/indicacao_234_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2201/indicacao_234_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a troca das lâmpadas na Rua Iguaçu, Vila Caldas, nas proximidades da residência do senhor Jacir Pinheiro número 138,  e demais moradores.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2202/235-2025_-_sinalizacao_mao_unica_rua_darcilio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2202/235-2025_-_sinalizacao_mao_unica_rua_darcilio.pdf</t>
   </si>
   <si>
     <t>Que seja colocado placas de sinalização de mão única nas ruas, Darcilio Ferreira da Silva e Otacílio Ferreira da Silva.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2204/237-2025_-_estradas_avencal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2204/237-2025_-_estradas_avencal.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Poder Executivo Municipal que seja feita a manutenção das seguintes estradas, Comunidade do Avencal estrada que chega na casa da senhora Nilza Rodrigues e também na linha Poço Grande referência Antônio Mendes.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2206/238-2025_-_estrada_todos_os_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2206/238-2025_-_estrada_todos_os_santos.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Poder Executivo Municipal que seja feita a manutenção da estrada geral da Comunidade de Todos os Santos.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2207/239-2025_-_estudo_linha_transporte_coletivo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2207/239-2025_-_estudo_linha_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>Sugerir à Secretaria Municipal de Indústria, Comércio e Turismo que seja realizado um estudo técnico e social para avaliar a viabilidade da criação de uma linha de transporte coletivo que atenda os moradores das comunidades da Divineia, Santa Maria, Faxinal do Céu, Faxinal dos Taquaras, Faxinal dos Ribeiros, Serrinho, Dois Irmãos, Vila Dona Áurea, Invernadinha e demais localidades da região, com destino à sede do município.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2208/240-2025_-_ponto_onibus_avencal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2208/240-2025_-_ponto_onibus_avencal.pdf</t>
   </si>
   <si>
     <t>Que seja feito um ponto de ônibus na comunidade AVENCAL na linha escolar que vai para casa da senhora Nilza Rodrigues.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2210/nova_divineia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2210/nova_divineia.pdf</t>
   </si>
   <si>
     <t>que seja feito a revisão das estradas da Nova Divineia 2</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2220/indicacao_rua_ajsm.docx.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2220/indicacao_rua_ajsm.docx.pdf</t>
   </si>
   <si>
     <t>Assunto: Manutenção da Rua Antônio José da Silva Missioneiro e implantação de lombada -Bairro Dona Evanira.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2221/indicacao_243_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2221/indicacao_243_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito, que sejam providenciadas 6 (seis) caçambas de terra para o seguinte endereço: Bairro Colina Verde, Rua João Lino da Silva, nos fundos do Bar do Silvio.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2223/244-2025_-_pavimentacao_restante_rua_sao_vicente.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2223/244-2025_-_pavimentacao_restante_rua_sao_vicente.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o asfaltamento do trecho restante da Rua São Vicente, no bairro São Cristovão.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2224/245-2025_-_pavimentacao_restante_rua_laura_ferreira_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2224/245-2025_-_pavimentacao_restante_rua_laura_ferreira_caldas.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o asfaltamento do trecho restante da Rua Lauro Ferreira Caldas, no bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2225/246-2025_-_pavimentacao_restante_rua_jose_antonio_da_silva_missioneiro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2225/246-2025_-_pavimentacao_restante_rua_jose_antonio_da_silva_missioneiro.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o asfaltamento do trecho restante da Rua José Antônio da Silva Missioneiro, no bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2226/indicacao_pracaidoso_sol_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2226/indicacao_pracaidoso_sol_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a revitalização do espaço público localizado em frente ao Cachorrão, onde se encontram os equipamentos de ginástica ao ar livre, popularmente conhecido como 'praça do idoso”</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Que seja contratado conservador de estradas rurais.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2232/249-2025_-_acesso_cadeirantes_esf_lindouro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2232/249-2025_-_acesso_cadeirantes_esf_lindouro.pdf</t>
   </si>
   <si>
     <t>Que seja construído uma rampa de acesso para cadeirantes no ESF Lindouro.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2233/indicacao_250_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2233/indicacao_250_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as providências necessárias para a instalação de um bueiro de acesso à residência do Sr. Diego, localizada na comunidade de Faxinal dos Franças, nas proximidades da casa do Sr. Sebastião da Gaita.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2234/indicacao_251_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2234/indicacao_251_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências para a construção de um bueiro e o lançamento de algumas caçambas de pedras com o objetivo de melhorar o acesso à residência do Sr. Nivaldino Pereira Gonsalves, popularmente conhecido como Vardo Padre, na comunidade de Lajeado Feio.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_252_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_252_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências urgentes para a realização de reparos e melhorias no cruzamento das ruas Nossa Senhora de Fátima e Nossa Senhora de Belém, no bairro São Cristóvão, nas proximidades de um antigo campo de futebol, e a casa da mãe do sr. Jean Oliveira.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2236/indicacao_253_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2236/indicacao_253_assinado.pdf</t>
   </si>
   <si>
     <t>A construção de um ponto de ônibus no cruzamento entre a Rua Antônio João da Silva e a Rua Sete de Setembro, situado nos fundos do estacionamento do Supermercado Compre Mais, conforme os padrões arquitetônicos já utilizados nos pontos localizados ao longo da própria Rua Sete de Setembro.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2237/oficio_leonora_hartt.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2237/oficio_leonora_hartt.pdf</t>
   </si>
   <si>
     <t>Assunto: Sugere providências quanto à correção de problemas em obra de escoamento de esgoto e melhoria na lombada na Rua Leonora Hartt Baggio, Bairro Baggio I.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2238/255_comunidade_serra_do_pinpao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2238/255_comunidade_serra_do_pinpao.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta indicar a necessidade urgente de realização de manutenção nas estradas da localidade serra do pimpão.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2239/indicacao_iluminacao_sc.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2239/indicacao_iluminacao_sc.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhorias na iluminação pública da Rua Santa Clara, Bairro São Cristóvão, especialmente nas proximidades da residência nº 49.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2240/indicacao_pinheirinho__1.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2240/indicacao_pinheirinho__1.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhorias na Rua Nossa Senhora, Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2241/258-2025_-_troca_lampadas_rua_joao_antonio_da_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2241/258-2025_-_troca_lampadas_rua_joao_antonio_da_silva.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca das lâmpadas na Rua João Antonio da Silva, situada no Bairro Lindouro, próximo a Praça da Bíblia.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2243/indicacao_259_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2243/indicacao_259_assinado.pdf</t>
   </si>
   <si>
     <t>A destinação e o espalhamento de duas caçambas de terra no terreno do senhor Jovenir Pereira, situado no Acampamento Vitória, próximo à localidade do Bereta, em frente à congregação da Assembleia de Deus.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2244/indicacao_260_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2244/indicacao_260_assinado.pdf</t>
   </si>
   <si>
     <t>A construção de uma lombada na Rua Sete de Setembro, no Bairro Araucária, nas proximidades da residência do senhor Paulo Neves, número 39.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2245/indicacao_261_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2245/indicacao_261_assinado.pdf</t>
   </si>
   <si>
     <t>A destinação e o espalhamento de quatro (4) caçambas de pedras britadas na entrada da propriedade do senhor Valmir Costa, situada na comunidade de Serra da Cabra, em frente à congregação da Assembleia de Deus e nas proximidades da rodovia PR-170.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2246/indicacao_262_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2246/indicacao_262_assinado.pdf</t>
   </si>
   <si>
     <t>A realização de obras de calçamento na Rua Pedro Ferreira Lima, situada no bairro Colina Verde.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2247/263-2025_-_estradas_tres_barras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2247/263-2025_-_estradas_tres_barras.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção das estradas na comunidade de três Barras chegada das casas dos seguintes moradores, João Ferreira, Jose de lima, Elio Domingues e Elias Santos.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2248/oficio_azaleia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2248/oficio_azaleia.pdf</t>
   </si>
   <si>
     <t>Solicita de providências quanto ao descarte irregular de lixo na Rua Expedicionário Amarílio de Oliveira Lima, bairro Azaléia.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2251/indicacao_265_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2251/indicacao_265_assinado.pdf</t>
   </si>
   <si>
     <t>Sugerir à Secretaria Municipal de Infraestrutura a construção de um bueiro na localidade de São Miguel, mais precisamente no ponto de acesso à chácara do Senhor Dirleu e da Dona Jurema, na região do Faxinal dos Coutos, próximo ao São Roquinho.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2252/indicacao_266_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2252/indicacao_266_assinado.pdf</t>
   </si>
   <si>
     <t>Sugerir à Secretaria Municipal de Infraestrutura que viabilize o envio de uma caçamba de terra, ou, alternativamente, a extração de terra de um barranco próximo, para o nivelamento do terreno da Congregação da Igreja Assembleia de Deus na comunidade de Lajeado Feio.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2254/rampa_de_acesso_esf_guarapuavinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2254/rampa_de_acesso_esf_guarapuavinha.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a construção de uma rampa de acesso para cadeirantes na unidade de Estratégia de Saúde da Família (ESF) Guarapuavinha.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2255/268-2025_-_lombada_rua_anacleto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2255/268-2025_-_lombada_rua_anacleto.pdf</t>
   </si>
   <si>
     <t>Que seja instalada duas lombadas na rua Anacleto Leopoudino de Abreu em frente a casa n°31 - Bairro dona Evanira</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2256/indicacao_sjoao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2256/indicacao_sjoao.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita-se melhorias na iluminação pública na Rua Francisco Dellê.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2259/270-2025_-_situacao_terreno_aabb.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2259/270-2025_-_situacao_terreno_aabb.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas as medidas administrativas e jurídicas necessárias para verificar a atual situação de uso do terreno anteriormente doado à Associação Atlética do Banco do Brasil – AABB, localizado no município de Pinhão/PR, nos termos da Lei Municipal nº 04/1991 de 08/04/1991, avaliando a possibilidade de reversão do imóvel ao patrimônio público municipal, caso seja constatado o descumprimento da finalidade da doação.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2261/271-2025_-_estrada_zattar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2261/271-2025_-_estrada_zattar.pdf</t>
   </si>
   <si>
     <t>Solicita-se a realização da manutenção na estrada geral do Zattar.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2262/indicacao_272_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2262/indicacao_272_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitamos a realização de terraplanagem na Vila dos Pescadores, Associação Faxinalzinho, a pedido do Sr. Celson dos Santos Souza.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2263/273-2025_-_estradas_e_pontes_lajeado_feio_i.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2263/273-2025_-_estradas_e_pontes_lajeado_feio_i.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção das estradas e pontes dos Kraczkowki, Comunidade Lajeado feio I</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2264/274-2025_-_quadra_escola_pocinhos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2264/274-2025_-_quadra_escola_pocinhos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, sugerir ao Secretário de Esporte e lazer, o que segue: Para que seja feito uma quadra esportiva para Escola Rural Municipal Pocinhos.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2265/275-2025_-_boca_de_lobo_rua_pavao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2265/275-2025_-_boca_de_lobo_rua_pavao.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma boca de lobo no final da Rua Pavão, Bairro Agua Verde, e também fazer o alargamento do final da rua.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2269/indicacao_pavimentacao_asfaltica_sol_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2269/indicacao_pavimentacao_asfaltica_sol_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja incluída, dentro do planejamento de pavimentação asfáltica, já previsto para o município, a Rua Santa Bárbara, localizada no Bairro São Cristóvão (travessa com a rua água verde)</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2270/277-2025_-_estrada_barreiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2270/277-2025_-_estrada_barreiros.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção na estrada da Localidade dos Barreiros.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2271/278-2025_-_limpeza_posto_saude_santa_maria_readequacao_parquinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2271/278-2025_-_limpeza_posto_saude_santa_maria_readequacao_parquinho.pdf</t>
   </si>
   <si>
     <t>Necessidade de limpeza em torno do posto de saúde santa maria, e readequação do parquinho.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2272/279-2025_-_ponto_onibus_francas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2272/279-2025_-_ponto_onibus_francas.pdf</t>
   </si>
   <si>
     <t>Que seja feito um do ponto de Ônibus perto do bar do Luiz Carlos, na comunidade dos Franças.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2273/280-2025_-_reformas_pontos_onibus_albinos_faxinalenses.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2273/280-2025_-_reformas_pontos_onibus_albinos_faxinalenses.pdf</t>
   </si>
   <si>
     <t>Que seja feito a reforma dos pontos de Ônibus das Comunidades dos Albinos e Faxinalenses.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2274/281-2025_-_estradas_faxinalenses.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2274/281-2025_-_estradas_faxinalenses.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção das estradas na comunidade dos Faxinalenses.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/282-2025_-_ubs_na_cachoeirinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/282-2025_-_ubs_na_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>Que seja construído uma unidade de saúde na comunidade cachoeirinha.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_iluminacao_publica.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Que seja feita a extensão da rede de iluminação pública na Rua Manoel F. Dos Santos, 33 - Vila Santa Maria - Faxinal do Céu.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/indicacao_rsj.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/indicacao_rsj.pdf</t>
   </si>
   <si>
     <t>Solicita-se melhorias na iluminação pública Rua São José, bairro São Cristóvão.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/comunidade_serra_do_pinpao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/comunidade_serra_do_pinpao.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção nas estradas e bueiros na Localidade do Alto do Pimpão.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Jair, Josiel, Solange, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2283/286-2025_-_iluminacao_aterro_sanitario.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2283/286-2025_-_iluminacao_aterro_sanitario.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a instalação de iluminação pública e câmeras de monitoramento com placa de aviso na entrada do aterro sanitário.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2292/287-2025_-_cascalhamento_patrolamento_bairro_pinheirinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2292/287-2025_-_cascalhamento_patrolamento_bairro_pinheirinho.pdf</t>
   </si>
   <si>
     <t>Que seja feito o cascalhamento e patrolamento a estrada que da inicio no bairro pinheirinho que dá acesso a várias propriedades (Paulo Viteke) seguindo até a estrada de Santa Terezinha.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2295/288-2025_-_lombada_frente_escola_santa_terezinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2295/288-2025_-_lombada_frente_escola_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Solicita-se a implantação de uma lombada em frente à Escola Santa Terezinha.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2296/indic-azaleiaesg.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2296/indic-azaleiaesg.pdf</t>
   </si>
   <si>
     <t>Solicita-se manutenção de lombada na Rua Trajano Ferreira Santos, com adequações de drenagem, Bairro Azaleia.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2297/indic-azaleiatravessia.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2297/indic-azaleiatravessia.pdf</t>
   </si>
   <si>
     <t>Solicita-se conclusão de obra e manutenção na Rua Antônio Tussolini, Bairro Azaleia.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2299/291-2025_-_amplicacao_rede_iluminacao_publica_rua_santa_clara.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2299/291-2025_-_amplicacao_rede_iluminacao_publica_rua_santa_clara.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a viabilidade de elaboração de projeto para ampliação da rede de iluminação pública na Rua Santa Clara, em frente às residências localizadas na quadra de numeração 48, 49 e 50, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2303/292-2025_-_remocao_entulho_olaria_velha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2303/292-2025_-_remocao_entulho_olaria_velha.pdf</t>
   </si>
   <si>
     <t>Sugerir à Secretaria Municipal de Infraestrutura que viabilize a remoção de entulhos de terra e pedras que se encontram na estrada que dá acesso à Olaria Velha, nas proximidades do Acampamento Vitória.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2304/293-2025_-_melhorias_ruas_bairro_sao_jose.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2304/293-2025_-_melhorias_ruas_bairro_sao_jose.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência, a manutenção, cascalhamento, passagem do rolo compactador e também calçamento com pedras irregulares ou asfaltamento destas respectivas ruas, Nossa Senhora das Graças, final da Rua Rui Barbosa depois da igreja Deus é Amor, e final da Rua Gumercindo Ferreira Santos, rua do Ginasio Ruben Spengler, Bairro São José.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2305/294-2025_-_placa_nome_biblioteca_municipal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2305/294-2025_-_placa_nome_biblioteca_municipal.pdf</t>
   </si>
   <si>
     <t>Que seja reestruturada/feita a plaqueta de identificação e faixada da Biblioteca Municipal Joel Neri Martins, com a devida nomenclatura.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2306/295-2025_-_estrada_barreiros_tres_barras.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2306/295-2025_-_estrada_barreiros_tres_barras.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção das estradas da comunidade dos Barreiros entrada do Zattar até o Rio Turvo e Três Barras, bem como da estrada geral da Comunidade de Barreiros; Linha do Anderson Lilka Linha do Ademar Zavadaski</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2307/indicacao_miguel_k.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2307/indicacao_miguel_k.pdf</t>
   </si>
   <si>
     <t>Pavimentação com pedras irregulares na Rua Miguel Kruger, Bairro São José</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2311/297-2025_-_melhorias_na_rua_nossa_senhora_das_gracas_bairro_sao_jose.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2311/297-2025_-_melhorias_na_rua_nossa_senhora_das_gracas_bairro_sao_jose.pdf</t>
   </si>
   <si>
     <t>Melhoria viária da Rua Nossa Senhora das Graças, Bairro São José.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2312/298-2025_-_lombada_serra_da_cabra.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2312/298-2025_-_lombada_serra_da_cabra.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lambada na comunidade da Serra da Cabra em frente a casa do senhor Adão Rodrigues, observação a lombada foi tirada permanece somente as placas de sinalização.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2313/299-2025_-_bueiro_rua_santo_antonio_invernadinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2313/299-2025_-_bueiro_rua_santo_antonio_invernadinha.pdf</t>
   </si>
   <si>
     <t>Solicito manutenção em bueiro na Rua Santo Antônio, Bairro Invernadinha, em frente à residência de n.º 37.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2314/300-2025_-_fonoaudiologo_rede_municipal_educacao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2314/300-2025_-_fonoaudiologo_rede_municipal_educacao.pdf</t>
   </si>
   <si>
     <t>Solicito Secretária Municipal de Educação, Senhora Selenita do Belém Barbosa, a necessidade de contratação de um(a) profissional Fonoaudiólogo(a), específico para atuação junto à rede municipal de ensino de Pinhão.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2316/301-2025_-_iluminacao_pub_dois_irmaos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2316/301-2025_-_iluminacao_pub_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública em todo o bairro Dois Irmãos.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2315/302-2025_-_reparos_rua_valter_jose_da_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2315/302-2025_-_reparos_rua_valter_jose_da_silva.pdf</t>
   </si>
   <si>
     <t>Reparos na Rua Valter José da Silva, Bairro Dois Irmãos</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2317/303-2025_-_pavimentacao_rua_rui_barbosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2317/303-2025_-_pavimentacao_rua_rui_barbosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo para pavimentação asfáltica no trecho da Rua Rui Barbosa, no cruzamento com a Rua Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2318/304-2025_-_calcada_rua_lauro_f_da_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2318/304-2025_-_calcada_rua_lauro_f_da_silva.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, de forma urgente, pelo Departamento competente junto à Secretaria Municipal de Meio Ambiente, Obras e Urbanismo, a manutenção eficiente e adequada de uma calçada localizada na Rua Lauro Ferreira da Silva, em frente à residência n.º 112, Bairro Nossa Senhora Aparecida, quadro urbano do Município de Pinhão - PR, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2319/305-2025_-_iluminacao_rua_sao_paulo_bairro_s._cristovao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2319/305-2025_-_iluminacao_rua_sao_paulo_bairro_s._cristovao.pdf</t>
   </si>
   <si>
     <t>Necessidade de manutenção na  iluminação publica na Rua São Paulo, bairro São Cristóvão Nº17.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2320/306-2025_-_ponto_onibus_cascalhamento_santa_emilia_i.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2320/306-2025_-_ponto_onibus_cascalhamento_santa_emilia_i.pdf</t>
   </si>
   <si>
     <t>Proposição: Solicitamos a instalação de um ponto de ônibus e a execução de cascalhamento na entrada do terreno da residência do Sr. Joel Pereira.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2321/307-2025_-_cascalhamento_santa_emilia_i.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2321/307-2025_-_cascalhamento_santa_emilia_i.pdf</t>
   </si>
   <si>
     <t>Proposição: Solicitamos a execução de serviço de cascalhamento nas proximidades do Martelo, Comunidade Santa Emília I.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2323/308-2025-_manutecao_iluminacao_publica_rua_serafim_ribas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2323/308-2025-_manutecao_iluminacao_publica_rua_serafim_ribas.pdf</t>
   </si>
   <si>
     <t>Manutenção na iluminação pública na Rua Serafim Ribas esquina com a Rua Antônio José da Silva Missioneiro, Bairro Lindouro</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2325/309-2025_-_escoamento_agua_rua_rio_pinhao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2325/309-2025_-_escoamento_agua_rua_rio_pinhao.pdf</t>
   </si>
   <si>
     <t>Escoamento de água na Rua Rio Pinhão, Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2326/310-2025_-_cascalhar_rua_salvador_silveira_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2326/310-2025_-_cascalhar_rua_salvador_silveira_caldas.pdf</t>
   </si>
   <si>
     <t>Que seja cascalhado a Rua Salvador Silveira Caldas, Bairro São Jose.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2327/311-2025_-_restaurar_calcamento_rua_alcebiades_goncalves.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2327/311-2025_-_restaurar_calcamento_rua_alcebiades_goncalves.pdf</t>
   </si>
   <si>
     <t>Sugerimos ao Poder Executivo Municipal que seja realizada a restauração do calçamento da Rua Alchebide Gonsalves, no bairro São José, tendo em vista que o mesmo se encontra com diversos buracos e pontos de acúmulo de água, prejudicando a trafegabilidade e oferecendo riscos aos moradores.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2328/312-2025_-_alargar_estrada_e_bueiro_lajeado_2.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2328/312-2025_-_alargar_estrada_e_bueiro_lajeado_2.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo Municipal, através da Secretaria de Infraestrutura, que seja realizado o alargamento da curva da estrada após a ponte no Lajeado 2, bem como o alargamento do bueiro e da estrada que dá acesso à residência do Sr. Sandro Kraczkowski.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2329/313-2025_-_manilhamento_rua_das_imbuias.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2329/313-2025_-_manilhamento_rua_das_imbuias.pdf</t>
   </si>
   <si>
     <t>Que seja feito a instalação do manilhamento na Rua das Imbuia, localidade nova Divineia.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2330/314-2025_-_estrada_barreiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2330/314-2025_-_estrada_barreiros.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias nas estradas e acessos da Comunidade de Barreiros.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2331/315-2025_-_calcamento_serra_da_angelina.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2331/315-2025_-_calcamento_serra_da_angelina.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito o calçamento com pedras irregulares na Serra da Angelina, Comunidade Água Branca, interior do município</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2332/316-2025_-_placas_sinalizacao_interior.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2332/316-2025_-_placas_sinalizacao_interior.pdf</t>
   </si>
   <si>
     <t>Solicito que seja colocado placas de localização padronizadas com o nome das comunidades em todas as regiões do interior do nosso município.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2334/indicacao_deficientes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2334/indicacao_deficientes.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o fornecimento gratuito de cordões de identificação para pessoas com deficiência, incluindo o Cordão de Girassol (voltado às deficiências ocultas), a fim de promover maior inclusão e acessibilidade no município.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2335/318-2025_-_bueiro_seco_estrada_geral_lajeado_feio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2335/318-2025_-_bueiro_seco_estrada_geral_lajeado_feio.pdf</t>
   </si>
   <si>
     <t>Que seja feito um bueiro seco, na estrada geral do lajeado feio , próximo a casa do Jose Domingo na divisa do seu Arcindo Matoso.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2336/indic_colina.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2336/indic_colina.pdf</t>
   </si>
   <si>
     <t>Assunto: Melhoria viária em todo o trajeto das ruas do Bairro Colina Verde.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2337/320-2025_-_carga_terra_vila_rural.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2337/320-2025_-_carga_terra_vila_rural.pdf</t>
   </si>
   <si>
     <t>Solicitamos a disponibilização de uma caçamba de pedras de cascalho ou terra (não podendo ser entulhos), para atender a entrada da residência do Senhor Pedro Deolindo, localizada na Vila Rural, Rua Beira Mato. Informamos que, ao chegar no local, o motorista poderá se dirigir à residência do Senhor Joelson Caldas, que indicará o ponto exato para o descarregamento do material.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2338/indicacao_josedutra..pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2338/indicacao_josedutra..pdf</t>
   </si>
   <si>
     <t>Melhoria viária na Rua José Dutra Campos, Bairro Mazurechen.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2339/indicacao_muroescolas_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2339/indicacao_muroescolas_assinado.pdf</t>
   </si>
   <si>
     <t>Construção de muros nas Escolas Municipais localizadas nos bairros Água Verde e Santa Terezinha, neste município.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_praca_darci_brolini.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_praca_darci_brolini.pdf</t>
   </si>
   <si>
     <t>Que seja feita a análise de viabilidade para a ampliação dos espaços destinados à venda de alimentos/bebidas na Praça Darci Brolini, seguindo o modelo já existente de lanchonete, bem como a transferência da responsabilidade de manutenção e conservação dos banheiros públicos aos concessionários dos referidos espaços, garantindo ainda o uso gratuito destes sanitários pela população.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Necessidade de construção de uma lombada no bairro Jardim do Ivanira, na Rua João Maria Rocha, em frente à casa nº53.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>Que seja instalado mais tomadas elétricas e mais pontos de água no Cemitério Frei Francisco, localizado na Rua Expedicionário Amarílio de Oliveira lima bairro colina verde.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2361/326-2025_-_melhoria_galho_estrada_faxinal_dos_coutos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2361/326-2025_-_melhoria_galho_estrada_faxinal_dos_coutos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a execução de um galho de estrada na propriedade do Sr. Joelson, localizada no Faxinal dos Coutos, Chácara Bom Retiro, em Catanduvas, por meio do Programa Porteira Adentro.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2371/modelo_indicacao_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2371/modelo_indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitamos um levantamento técnico e posterior reparo de um bueiro que está afundado na Rua Santo Expedito, em frente à Oficina RK, de propriedade do conhecido Japonês.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2372/modelo_indicacao_assinado_1.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2372/modelo_indicacao_assinado_1.pdf</t>
   </si>
   <si>
     <t>Solicitamos a conclusão integral do serviço solicitado por meio do Ofício nº 015/2025 deste gabinete,  referente à abertura de estrada e cascalhamento no Bairro Colina Verde, ao final da Rua Domingos Ferreira, nas proximidades do mato do Suzuca. Segundo informações e verificação no local, parte da solicitação já foi atendida, com a abertura do trecho, porém o serviço de cascalhamento ainda não foi executado.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2373/329-2025_-_revitalizacao_ponto_principal_praca_darci_brolini.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2373/329-2025_-_revitalizacao_ponto_principal_praca_darci_brolini.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção e revitalização do ponto principal da Praça Darci Brolini, localizada na área central do município.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2374/330-2025_-_estrada_loc_pinhalzinho.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2374/330-2025_-_estrada_loc_pinhalzinho.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção das estradas geral da comunidade do Pinhalzinho, principalmente na localização da casa do senhor Roni Ptak.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2375/331-2025_-_estrada_comunidade_freski.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2375/331-2025_-_estrada_comunidade_freski.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção da estrada que da acesso a casa do senhor Neuzo Fresk Oliveira, na comunidade dos Fresk.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2376/modelo_indicacao_assinado_2.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2376/modelo_indicacao_assinado_2.pdf</t>
   </si>
   <si>
     <t>Solicitamos a realização de melhorias e reparos nas estradas rurais das localidades de Zatarlândia, Bom Retiro e Barreiros, com serviços de patrolamento, cascalhamento e demais ações necessárias para garantir condições adequadas de tráfego aos moradores e produtores dessas regiões.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2377/333-2025_-_placas_sizalizacao_rua_rio_pinhao_esq_rua_luiz_m._de_ramos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2377/333-2025_-_placas_sizalizacao_rua_rio_pinhao_esq_rua_luiz_m._de_ramos.pdf</t>
   </si>
   <si>
     <t>Que seja colocado placas de sinalização de lombada e preferenciais nas R. Pinhão esquina com a R. Luiz M de Ramos Bairro vila caldas.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2378/334-2025_-_manutencao_rua_olha_dagua.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2378/334-2025_-_manutencao_rua_olha_dagua.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção na R. Olho d’Água bairro Mazurechen.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2383/indicacao_nomecreche_bitur_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2383/indicacao_nomecreche_bitur_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja denominada a nova creche localizada no Bairro Jardim Dona Áurea – Bitur com o nome de: Professora Gisele Mendes de Oliveira</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2387/336-2025_-_estradas_zattarlandia_bom_retiro_mato_branco_sao_joao_poco_grande_silverios_faxinalenses.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2387/336-2025_-_estradas_zattarlandia_bom_retiro_mato_branco_sao_joao_poco_grande_silverios_faxinalenses.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção das estradas da comunidade de Zattarlandia, Bom Retiro, Mato Branco, São João, Poço Grande, Silvérios e Faxinalenses com cascalhamento e rolo batido.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2388/indicacao-sao-jose.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2388/indicacao-sao-jose.pdf</t>
   </si>
   <si>
     <t>Melhoria da iluminação pública na Rua São José, Bairro São Cristóvão</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2389/modelo_indicacao_assinado_3.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2389/modelo_indicacao_assinado_3.pdf</t>
   </si>
   <si>
     <t>Solicitamos a realização de reparos e melhorias na estrada rural que liga a localidade de Água Amarela à comunidade de Nossa Senhora de Fátima, situada na região do Faxinal dos Coutos, incluindo o trecho e o galho de acesso às residências do senhor Leonilson dos Santos Alves, do senhor Darci José Alves (conhecido como Darci Zaia) e de outras famílias residentes no local.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2390/modelo_indicacao_assinado_4.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2390/modelo_indicacao_assinado_4.pdf</t>
   </si>
   <si>
     <t>Por meio do Programa “Porteira Adentro”, solicito serviços de melhoria e recuperação na estrada rural que dá acesso às residências das famílias do senhor Leonilson dos Santos Alves, do senhor Darci José Alves (conhecido como Darci Zaia) e de outras nove famílias, situada na região do Faxinal dos Coutos, tendo como referência a estrada que liga a localidade de Água Amarela à comunidade de Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2391/340-2025_-_manutencao_estacionamento_colegio_julio_moreira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2391/340-2025_-_manutencao_estacionamento_colegio_julio_moreira.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção e revitalização do asfalto nas dependências do estacionamento da escola Estadual Professor Julio Moreira.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2392/341-2025_-_publicacao_da_lei_das_mulheres_no_diario_oficial.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2392/341-2025_-_publicacao_da_lei_das_mulheres_no_diario_oficial.pdf</t>
   </si>
   <si>
     <t>Publicação da Lei n.º 2435/2025 no Portal da Transparência do Municípío.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2393/342-2025_-_limpeza_rua_rio_parana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2393/342-2025_-_limpeza_rua_rio_parana.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a limpeza e roçada da Rua Rio Paraná, no Bairro Vila Caldas.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2394/343-2025_-_estradas_tres_barras_serra_da_mula_assentamento_silverios_nossa_senhora_salete.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2394/343-2025_-_estradas_tres_barras_serra_da_mula_assentamento_silverios_nossa_senhora_salete.pdf</t>
   </si>
   <si>
     <t>Que seja realizado melhorias e manutenção das estradas que ligam as comunidades de Três Barras, Serra da Mula, Assentamento Silvérios e Nossa Senhora Salete no interior do municipio.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2397/344-2025_-_estrada_prop_adilson_litka_de_meira_assentamento_rocio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2397/344-2025_-_estrada_prop_adilson_litka_de_meira_assentamento_rocio.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutençaoo da estrada do senhor Adilson Litka Meira</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2398/345-2025_-_estrada_zattar.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2398/345-2025_-_estrada_zattar.pdf</t>
   </si>
   <si>
     <t>Solicita-se a realização da manutenção na estrada geral do Zattar</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2401/346-2025_estrada_comunidade_dos_francas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2401/346-2025_estrada_comunidade_dos_francas.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção das estradas da comunidade dos Franças com cascalhamento e rolo batido.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>Que seja feita a manutenção da quadra de areia da Praça Darci Brolini</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2408/348-2025_-_lombada_rua_joaquim_freitas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2408/348-2025_-_lombada_rua_joaquim_freitas.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma lombada na Rua Joaquim F. Freitas, núcleo habitacional Darci Brolini.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2410/modelo_indicacao_assinado_5.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2410/modelo_indicacao_assinado_5.pdf</t>
   </si>
   <si>
     <t>Solicito serviços de reparo e melhorias nas estradas rurais, nas proximidades da residência do sr. Adriano, que ligam as comunidades do Matão ao Pinhalzinho, e também do Rocio ao Pinhalzinho, passando pelo Matão. Ressalta-se que parte das referidas vias já recebeu manutenção recentemente, porém permanece um trecho sem os devidos reparos, dificultando o tráfego de moradores, transporte escolar e o escoamento da produção agrícola.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2413/350-2025_-_ruas_santa_barbara_e_santa_rita.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2413/350-2025_-_ruas_santa_barbara_e_santa_rita.pdf</t>
   </si>
   <si>
     <t>Solicito a realização de estudos e providências visando à execução de obras de calçamento, com possibilidade de pavimentação asfáltica, nas ruas Santa Bárbara e Santa Rita, localizadas no bairro São Cristóvão.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2415/indicacao_fisio_sol5b_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2415/indicacao_fisio_sol5b_assinado.pdf</t>
   </si>
   <si>
     <t>Possibilidade para a ampliação do Programa FisioAlegria no Bairro Vila Caldas, utilizando a quadra comunitária pública existente na localidade.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao_calcamento_bitur_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao_calcamento_bitur_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a execução de calçamento, bem como o manilhamento/drenagem pluvial, na Rua Eugênia da Silva Fontoura (antiga Rua das Cerejeiras), localizada no Jardim Dona Áurea – Bairro Bitur, até a ligação com o novo loteamento.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2417/indicacao_do_sr._junior_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2417/indicacao_do_sr._junior_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a realização de serviços de reparo e melhorias nas estradas rurais da comunidade do Pinhal Preto, próximo à divisa com a Comunidade de Potreirinho, no interior da propriedade do Sr. Júnior César de Lima, a implantação de 5 (cinco) bueiros, com o objetivo de melhorar o escoamento da água e fortalecer a infraestrutura local.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2418/354-2025_-_estrada_agua_amarela.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2418/354-2025_-_estrada_agua_amarela.pdf</t>
   </si>
   <si>
     <t>Indico a realização de serviços de reparo e melhorias na estrada rural da comunidade Água Amarela, nas proximidades das fazendas do Sr. Dirceu Lori e do Sr. Vanderlei Antunes Oliveira, incluindo a implantação de 12 (doze) manilhas, com o objetivo de melhorar a drenagem e fortalecer a infraestrutura da via.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_do_sr._willes_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_do_sr._willes_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação:_x000D_
 Solicitamos a realização reparos, melhorias e cascalhamento na estrada rural da comunidade Boa Vista do Iguaçu, situada na fronteira com o município de Bituruna–PR, nas proximidades da propriedade do Sr. Willes, trecho de aproximadamente 6 km.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2422/indicacao_bairro_ivernadinha_lampadas_assinado_2.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2422/indicacao_bairro_ivernadinha_lampadas_assinado_2.pdf</t>
   </si>
   <si>
     <t>Solicito a realização de manutenção das lâmpadas dos postes localizados no Bairro Ivernadinha, visando melhorar a iluminação pública e garantir maior segurança aos moradores.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2423/pontos_de_energia_cemiterio_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2423/pontos_de_energia_cemiterio_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a implementação de mais pontos de energia elétrica (tomadas) no Cemitério Municipal Frei Francisco, localizado nas proximidades do bairro Colina Verde.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2424/359-2025_-_estrada_silverios.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2424/359-2025_-_estrada_silverios.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo Municipal, através da Secretaria de Infraestrutura, que seja realizado a manutenção da estrada que liga o Marildo das Ervas Zattar até a comunidade dos Silvérios.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2426/indicacao-beija-flor.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2426/indicacao-beija-flor.pdf</t>
   </si>
   <si>
     <t>Melhoria da iluminação pública na Rua Beija-flor, Bairro Água Verde.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2427/indicacao-gu.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2427/indicacao-gu.pdf</t>
   </si>
   <si>
     <t>Assunto: Melhoria da iluminação pública na Rua São Jorge, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao-mur.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao-mur.pdf</t>
   </si>
   <si>
     <t>Melhoria viária e de iluminação pública na Rua Expedicionário Amarílio Lima, Bairro Colina Verde.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2429/oficio-guest.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2429/oficio-guest.pdf</t>
   </si>
   <si>
     <t>Assunto: Melhoria viária na Rua São Jorge, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2431/364-2025_-_iluminacao_pub_rua_sao_paulo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2431/364-2025_-_iluminacao_pub_rua_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Solicitação de ampliação na iluminação publica na Rua São Paulo, bairro São Cristóvão.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2432/sr._alan_faxinal_dos_taquaras_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2432/sr._alan_faxinal_dos_taquaras_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a limpeza e drenagem do bueiro situado ao lado esquerdo da entrada do Faxinal dos Taquaras, nas proximidades da propriedade do Sr. Alan, a fim de assegurar o adequado escoamento das águas pluviais.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2433/comunidade_agua_amarela_sr._valmor_silva_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2433/comunidade_agua_amarela_sr._valmor_silva_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o cascalhamento da estrada localizada na comunidade Água Amarela, nas proximidades da propriedade do Sr. Valmor Silva, próximo à entrada da balsa do Floresta, a fim de garantir melhores condições de tráfego e segurança aos moradores e usuários da via.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2434/rua_das_violetas_bairro_vila_caldas_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2434/rua_das_violetas_bairro_vila_caldas_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a realização de melhorias e a execução de obras de calçamento na Rua das Violetas, situada no Bairro Vila Caldas, neste Município.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2435/368-2025_-_bueiros_guarapuavinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2435/368-2025_-_bueiros_guarapuavinha.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo Municipal, por intermédio da Secretaria competente, que seja realizada a construção de dois bueiros com manilhamento na comunidade de Guarapuavinha, na entrada da propriedade do senhor Ângelo Padinha, onde está localizada sua leitaria.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2436/estrada_dos_coutos_369_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2436/estrada_dos_coutos_369_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a manutenção da Estrada dos Coutos, incluindo serviços de patrolamento, cascalhamento e correção dos pontos críticos, a fim de garantir melhores condições de tráfego e segurança aos moradores e usuários da via.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2437/sr.amadeu_santos_lajeado_feio_manilhas_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2437/sr.amadeu_santos_lajeado_feio_manilhas_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada intervenção na Estrada do Lajeado Feio, nas proximidades da propriedade do Sr. Amadeu Santos, especificamente quanto à manutenção e substituição das manilhas existentes, uma vez que as atuais, de 40 cm, não estão suportando a força das chuvas._x000D_
 Diante da insuficiência do sistema de drenagem, sugiro a troca das manilhas de 40 cm por manilhas de 60 cm, permitindo maior capacidade de escoamento e prevenindo alagamentos e danos à via.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2438/chaca_do_zico_lajeado_feio_estrada_e_mata_burro_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2438/chaca_do_zico_lajeado_feio_estrada_e_mata_burro_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o reparo da estrada e a manutenção dos mata-burros localizados próximo à chácara do Sr. Zico, na comunidade do Lajeado Feio, a fim de garantir melhores condições de tráfego, segurança e acessibilidade aos moradores e usuários da via.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2439/pedro_kraczkowiski2c_bueiro_e_cascalhamento_lajeado_feio_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2439/pedro_kraczkowiski2c_bueiro_e_cascalhamento_lajeado_feio_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam realizadas melhorias na estrada com cascalhamento, bem como a instalação de um bueiro dentro da propriedade do Sr. Pedro Kraczkowiski, localizada na comunidade do Lajeado Feio, a fim de garantir o adequado escoamento de sua produção animal e a passagem segura de sua família.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2440/comunidade_do_laranjal_proximo_a_igreja_ass_de_deus_pastor_sidonir_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2440/comunidade_do_laranjal_proximo_a_igreja_ass_de_deus_pastor_sidonir_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam executados os reparos necessários no ramal da Estrada do Laranjal, no trecho que dá acesso à Igreja Assembleia de Deus Pentecostal, sob liderança do Pastor Sidonir, visando restabelecer condições adequadas de trafegabilidade, segurança e mobilidade aos moradores, fiéis e demais usuários da via.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/comunidade_do_laranjal_sr_joao_batista_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/comunidade_do_laranjal_sr_joao_batista_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam executados os reparos no galho da Estrada do Laranjal, nas proximidades da propriedade da Sra. Sebastiana, no trecho que segue em direção à propriedade do Sr. João Batista dos Santos, a fim de restabelecer condições adequadas de trafegabilidade, mobilidade e segurança aos moradores e demais usuários da via.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2444/375-2025_-_manutencao_calcamento_lageado_feio_i.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2444/375-2025_-_manutencao_calcamento_lageado_feio_i.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção do primeiro calçamento após a igreja Santa Maria na comunidade do lajeado feio I.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>que seja realizada a manutenção e desobstrução do bueiro localizado na comunidade de Santa Terezinha, nas proximidades da residência do Sr. Noel Kiticky, tendo em vista que o referido bueiro encontra-se totalmente entupido</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2447/faxinal_dos_albinos_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2447/faxinal_dos_albinos_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja disponibilizado o envio de 2 (duas) cargas de pedra brita, nas proximidades da propriedade do Sr. Luiz Carlos dos Santos, no Faxinal dos Albinos, onde o mesmo possui uma Leiteria, tendo como ponto de referência a Mercearia do Nego.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2448/rua_das_orquidieas_bairro_vila_caldas_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2448/rua_das_orquidieas_bairro_vila_caldas_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito o envio de 4 (quatro) cargas de terra para a propriedade do Sr. Valdo de Jesus, localizada na Rua das Orquídeas, nº 10, Vila Caldas, necessárias para o aterro do terreno, a fim de possibilitar a construção de sua moradia.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2449/iluminacao_rua_serafim_ribas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2449/iluminacao_rua_serafim_ribas.pdf</t>
   </si>
   <si>
     <t>Que seja feita a extensão da iluminação pública na Rua Serafim Ribas, considerando que tem trechos que não possuem iluminação.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2450/380-2025_-_iluminacao_publica_-_rua_lauro_ferreira_caldas_-_casa_do_nei.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2450/380-2025_-_iluminacao_publica_-_rua_lauro_ferreira_caldas_-_casa_do_nei.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública na rua Lauro Ferreira Caldas, bairro Nossa Senhora Aparecida, nas redondezas da casa do Nei de n.º 100.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2451/bairro_sao_jose_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2451/bairro_sao_jose_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito o envio de 1 (uma) caçamba de terra para a Sra. Beatriz Oliveira Camargo, residente no Bairro São José, Travessa Dona Tereza nº 23, próximo ao Chalé do João Nestor, na casa da Sra. Iraides, necessária para a pavimentação de sua casa.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2452/382-2025_-_lombadas_rua_joao_lino_da_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2452/382-2025_-_lombadas_rua_joao_lino_da_silva.pdf</t>
   </si>
   <si>
     <t>Que seja feito duas lombadas redutora de velocidade na Rua João Lino da Silva, Bairro Colina Verde.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/sr._tiago_vila_caldas_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/sr._tiago_vila_caldas_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito o envio de 1 (uma) caçamba para atendimento ao Sr. Tiago dos Santos, residente na Rua Vital Ferreira Prestes, primeiro lote à direita, Bairro Vila Caldas, destinada à retirada de galhos e troncos de árvores que já se encontram cortados e prontos para remoção. Solicito, igualmente, o encaminhamento de 1 (uma) máquina retroescavadeira para execução do serviço para efetuar a retirada desse material e, aproveitando a presença do maquinário, requer-se também o nivelamento do terreno do referido morador.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/indicacao_luc.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/indicacao_luc.pdf</t>
   </si>
   <si>
     <t>Melhoria viária na Rua Marginal, Bairro Bitur, próximo ao Clube Estradão.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2455/385-2025_-_estrada_coutos_sao_roque.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2455/385-2025_-_estrada_coutos_sao_roque.pdf</t>
   </si>
   <si>
     <t>Solicito reparos na estrada que liga o Faxinal dos Coutos à comunidade de São Roque, entre a Fazenda do Deco e a Fazenda Caroba. O trecho de 15 a 20 km apresenta deterioração acentuada por tráfego e desgastes naturais, com buracos que dificultam a mobilidade, aumentam o risco de acidentes e geram prejuízos aos usuários. A recuperação é essencial para restabelecer a segurança e a adequada infraestrutura rural.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/comunidade_serra_da_cabra_sr._antonio_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/comunidade_serra_da_cabra_sr._antonio_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção da estrada localizada à direita, para quem segue de Pinhão para a comunidade Serra da Cabra, antes da entrada da Igreja Evangélica Assembleia de Deus, que dá acesso à propriedade do Sr. Antônio Camargo. A intervenção deve incluir patrolamento, cascalhamento e correção dos pontos críticos, garantindo melhores condições de tráfego e segurança.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2462/387-2025_-_reforma_ponte_lejeado_bonito.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2462/387-2025_-_reforma_ponte_lejeado_bonito.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da ponte na localidade do Rio Lajeado Bonito</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2472/indicacao_bb.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2472/indicacao_bb.pdf</t>
   </si>
   <si>
     <t>Instalação de bebedouros com água filtrada e gelada nas praças municipais.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2473/389-2025_-_lombada_rua_nossa_sra_de_fatima.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2473/389-2025_-_lombada_rua_nossa_sra_de_fatima.pdf</t>
   </si>
   <si>
     <t>Que seja instalada uma lombada (quebra-molas) na Rua Nossa Senhora de Fátima, em frente à Esquadria Água Verde, no Bairro Água Verde.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Alain, Aroldo, Edson A., Edson F., Jair, Josiel, João, Luciano, Marcio, Solange, Varella, Vilma, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1882/01_urg_esp_antep_1.324.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1882/01_urg_esp_antep_1.324.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.324/2025, que autoriza a doação de imóvel de propriedade do Município de Pinhão/PR ao Estado do Paraná/Secretaria de Estado de Segurança Pública – SSP/PR, para fins de construção de Sede de Polícia Militar, e dá outras providências.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>Alain, Aroldo, Edson A., Jair, Solange, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1895/02_retirada_antep_1.320_1.321.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1895/02_retirada_antep_1.320_1.321.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a RETIRADA DE TRAMITAÇÃO da ORDEM DO DIA DA SESSÃO DE HOJE, 17/02/2025, os ANTEPROJETOS DE LEI N.ºs 1.320 e 1.321/2024.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>CANCELADO.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1961/requerimento_inss_pdf_2_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1961/requerimento_inss_pdf_2_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento viabilizando a retomada da realização de pericias médicas na Unidade do INSS de Pinhão</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>Alain, Aroldo, Edson A., Edson F., Jair, Josiel, João, Luciano, Marcio, Solange, Varella, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1976/06_urg_esp_antep_1.330.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1976/06_urg_esp_antep_1.330.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.330/2025, que concede reposição salarial aos Servidores Públicos Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>Alain, Aroldo, Edson A., Edson F., Jair, Josiel, Luciano, Marcio, Solange, Varella, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1977/07_urg_esp_antep_1.335.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1977/07_urg_esp_antep_1.335.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.335/2025, que dispõe sobre o Sistema Municipal de Cultura do Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>Alain, Aroldo, Edson A., Jair, Josiel, Solange, Varella, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1978/08_ref_antep_1.329.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1978/08_ref_antep_1.329.pdf</t>
   </si>
   <si>
     <t>Requerem a leitura do Anteprojeto de Lei n.º 1.329/2025, que dispõe sobre a revogação da Lei Municipal n.º 046/1990, e dá outras providências.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1991/09_urg_esp_antep_1.334.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1991/09_urg_esp_antep_1.334.pdf</t>
   </si>
   <si>
     <t>REQUEREM a tramitação em regime de urgência para o ANTEPROJETO DE LEI N.º 1.334/2025, que autoriza a Concessão de Subvenções Sociais, Auxílios e Contribuições às Entidades sem Fins Lucrativos com sede no Município de Pinhão, e dá outras providências.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1992/10_urg_esp_antep_1.333.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1992/10_urg_esp_antep_1.333.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.333/2025, que autoriza o Executivo Municipal a adquirir imóvel urbano para fins de desapropriação amigável e/ou judicial e dá outras providências.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2003/11_urg_esp_antep_1.329.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2003/11_urg_esp_antep_1.329.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a inclusão do ANTEPROJETO DE LEI N.º 1.329/2025, que dispõe sobre a revogação da Lei Municipal n.º 46/1990, e dá outras providências, para ser votado na sessão mais próxima possível.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2013/12_urg_esp_pll_02.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2013/12_urg_esp_pll_02.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE LEI DO LEGISLATIVO N.º 02/2025, que concede reposição salarial aos Servidores Públicos do Poder Legislativo Municipal de Pinhão – PR.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>Luciano, Marcio, Solange, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2018/13_info_correcao_tabela.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2018/13_info_correcao_tabela.pdf</t>
   </si>
   <si>
     <t>Informações sobre a correção da Tabela Salarial dos cargos de Professor de Artes, Língua Estrangeira Moderna, Professor de Educação Física e Pedagogo.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>Alain, Aroldo, Edson F., Jair, Josiel, João, Marcio, Solange, Varella, Vilma</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2017/14_urg_esp_antep_1.336.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2017/14_urg_esp_antep_1.336.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.336/2025, que autoriza o Executivo Municipal a celebrar Termo de Permissão de Uso de espaço público, para a instalação de um relógio tipo painel eletrônico.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>Alain, Aroldo, Edson F., Jair, Josiel, João, Luciano, Marcio, Solange, Varella, Vilma, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2031/15_urg_esp_antep_1.337.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2031/15_urg_esp_antep_1.337.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.337/2025, que autoriza crédito adicional suplementar na importância de até R$ 507.428,19 (quinhentos e sete mil quatrocentos e vinte e oito reais e dezenove centavos).</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2034/16_-_info_dobras_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2034/16_-_info_dobras_assinado.pdf</t>
   </si>
   <si>
     <t>Requerendo informações do Poder Executivo referente às dobras de horário.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>Alain, Aroldo, Edson F., Jair, Josiel, Solange, Varella, Vilma, Vinícius</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.341/2025, que autoriza crédito especial na importância de até R$ 79.000,00 (setenta e nove mil reais).</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>Edson F., João, Luciano, Marcio, Vilma</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2162/18-2025_requer_prestacao_de_contas_festa_do_pinhao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2162/18-2025_requer_prestacao_de_contas_festa_do_pinhao.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento da Prestação de Contas referente à realização da 18.ª Festa do Pinhão.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>João, Luciano, Marcio</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2169/19_info_envio_anexos_ldo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2169/19_info_envio_anexos_ldo.pdf</t>
   </si>
   <si>
     <t>Que sejam encaminhadas a esta Casa de Leis informações e/ou justificativas em razão da falta de encaminhamento dos anexos do Anteprojeto de Lei n.º 1.338/2025, que dispõe sobre as Diretrizes Orçamentárias, para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>Alain, Aroldo, Edson A., Jair, Josiel, Varella, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2205/20_urg_esp_antep_1.339.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2205/20_urg_esp_antep_1.339.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.339/2025, que dispõe sobre a organização administrativa, altera a nomenclatura de Secretarias Municipais, redistribui atribuições, desmembra a Secretaria Municipal de Meio Ambiente, Obras e Urbanismo e dá outras providências.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2228/21-2025_-_info_contrato_gestao_residuos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2228/21-2025_-_info_contrato_gestao_residuos.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o contrato de resíduos do Município.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>Alain, Aroldo, Edson A., Edson F., Jair, Josiel, João, Luciano, Marcio, Varella, Vilma, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2222/22_urg_esp_antep_1.3541.3551.3561.3571.3581.3591.3601.3611.3621.3631.3651.366.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2222/22_urg_esp_antep_1.3541.3551.3561.3571.3581.3591.3601.3611.3621.3631.3651.366.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para os seguintes projetos: ANTEPROJETOS DE LEI N.ºs 1.354, 1.355, 1.356, 1.357, 1.358, 1.359, 1.360, 1.361, 1.362, 1.363, 1.365 e 1.366/2025.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2242/23_urg_esp_antep_1.367.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2242/23_urg_esp_antep_1.367.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETOS DE LEI N.º 1.367/2025, que altera a Lei n.º 1.914/2015, de 12 de junho de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2258/24_urg_esp_antep_1.353.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2258/24_urg_esp_antep_1.353.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETOS DE LEI N.º 1.353/2025, que altera a Lei Municipal n.º 2.244 de 30 de março de 2023, concede adicional de periculosidade aos Conselheiros Tutelares e dá outras providências.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2300/25_-_info_contrato_britador_2025.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2300/25_-_info_contrato_britador_2025.pdf</t>
   </si>
   <si>
     <t>Sejam encaminhadas a esta Casa de Leis as notas fiscais e comprovantes de pagamentos efetuados à empresa, e que sejam informadas as comunidades contempladas com o serviço de cascalhamento realizado pela Secretaria de Infraestrutura no âmbito do referido contrato, bem como sejam apresentadas a pesagem de cada caminhão,  e as assinaturas dos motoristas responsáveis pelo transporte e a identificação das respectivas placas dos veículos utilizados, na retirada do cascalho da empresa Michael Douglas Woicik – CNPJ n.º 58.361.787/0001-05, referentes ao Serviço de Britagem de Pedra Basalto para Transformação em Rachão e Produto Similar, objeto do Pregão realizado em 23/12/2024, com aditivo contratual em 11/03/2025 e término previsto em 07/03/2026, abrangendo o período desde o início do contrato até o mês presente. Que as informações sejam encaminhadas de forma clara e discriminada, que possa ser identificado o que está sendo pago, referente a cada pagamento.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>Alain, Aroldo, Edson F., Jair, João, Luciano, Marcio, Solange, Vilma, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2395/26-2025_urgencia_simples_antep_1.378_ppa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2395/26-2025_urgencia_simples_antep_1.378_ppa.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA SIMPLES para o ANTEPROJETO DE LEI N.º 1.378/2025, que dispõe sobre o Plano Plurianual para o Quadriênio de 2026 a 2029, e dá outras providências.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2399/27_criar_comissao_especial_reg_fundiaria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2399/27_criar_comissao_especial_reg_fundiaria.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a constituição de uma COMISSÃO ESPECIAL com o objetivo de acompanhar a questão da Regularização Fundiária no Município de Pinhão.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2400/28_info_inventario_patrimonio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2400/28_info_inventario_patrimonio.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, e envio de expediente ao Excelentíssimo Prefeito Municipal, Senhor VALDECIR BIASEBETTI, requerendo o que segue:_x000D_
 Que seja encaminhado a esta Casa de Lei o inventário atualizado do patrimônio municipal, por secretaria, bem como os documentos que comprovem os leilões e a alienação de patrimônio público dos últimos 4 anos, uma vez que tais informações não constam no portal da transparência.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2402/29_mocao_repudio_thiago_biasebetti.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2402/29_mocao_repudio_thiago_biasebetti.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Moção de Repúdio.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2403/30_requerimento_info_van.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2403/30_requerimento_info_van.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado para esta Câmara Municipal informações acerca da aquisição da van destinada ao transporte de pacientes pelo Pregão n.º 53/2024.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>Marcio, Edson A., Edson F., João, Luciano, Varella</t>
   </si>
   <si>
     <t>O envio do presente requerimento ao Gabinete do Prefeito Municipal, Sr. Valdecir Biasebetti, bem como ao Secretário Municipal de Infraestrutura, Sr. Osvaldecir Lima para que  seja encaminhado a esta Casa de leis, no prazo de 15 dias, o cronograma de trabalho de recuperação de estradas, com a inclusão das localidades do Arroio Bonito e Barreiro, indicando ainda o prazo para realização dos referidos trabalhos.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2443/32-2025_urgencia_simples_antep_1.338_ldo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2443/32-2025_urgencia_simples_antep_1.338_ldo.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA SIMPLES para o ANTEPROJETO DE LEI N.º 1.338/2025, que dispõe sobre as Diretrizes Orçamentárias, para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>João, Luciano, Vilma</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2458/33-2025_-_urg_simples_antep_1.379-2029.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2458/33-2025_-_urg_simples_antep_1.379-2029.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA SIMPLES para o ANTEPROJETO DE LEI N.º 1.379/2025, que estima a Receita e Fixa a Despesa do Município de Pinhão para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>Aroldo, Edson A., Jair, Josiel, João, Luciano, Solange, Varella, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2467/34-2025_-_urg_especial_pll_21.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2467/34-2025_-_urg_especial_pll_21.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE LEI N.º 21/2025, que dispõe sobre a denominação de via pública localizada no Bairro Vila Caldas, e dá outras providências.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>PDec</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFFO - Comissão de Fiscalização, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/01_contas_executivo_2016.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/01_contas_executivo_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a análise da Prestação de Contas do Poder Executivo referente ao Exercício Financeiro de 2016.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2333/01_projeto_de_resolucao_altera_diarias_legislativo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2333/01_projeto_de_resolucao_altera_diarias_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n.º 04/2018, que dispõe sobre a concessão de diárias no âmbito da Câmara Municipal de Pinhão – Paraná.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2363/02_projeto_de_resolucao_altera_diarias_legislativo_assinada.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2363/02_projeto_de_resolucao_altera_diarias_legislativo_assinada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias no âmbito da Câmara Municipal de Pinhão - Paraná.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>Solange, Vilma</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/03_regimento_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/03_regimento_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regimento interno da Procuradoria da Mulher no âmbito do Legislativo do Município de Pinhão-PR.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/04-2025_-_recesso_20_dias_final_ano.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/04-2025_-_recesso_20_dias_final_ano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recesso administrativo no âmbito da Câmara Municipal de Pinhão - PR e dá outras providências.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>Emend</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2032/01_emenda_antep_1.337.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2032/01_emenda_antep_1.337.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 01/2025 - MODIFICATIVA, ao Anteprojeto de Lei n.º 1.337/2025, que autoriza crédito adicional suplementar na importância de até R$ 507.428,19 (quintos e sete mil, quatrocentos e vinte e oito reais e dezenove centavos).</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2052/02_emenda_antep_1.328_corrigida_assinada.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2052/02_emenda_antep_1.328_corrigida_assinada.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 02/2025 - MODIFICATIVA/ADITIVA, ao Anteprojeto de Lei n.º 1.328/2025, que institui o Incentivo Variável de Gratificação por Desempenho Mensal, junto à Atenção Primária à Saúde, para os Agentes Comunitários de Saúde e Agentes de Combate às Endemias, e dá outras providências.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2115/03_emenda_pll_04.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2115/03_emenda_pll_04.pdf</t>
   </si>
   <si>
     <t>Aditiva - ao Projeto de Lei do Legislativo n.º 04/2025, que autoriza a Instituição do Programa Educacional "Vale-Creche" no Município de Pinhão para atendimento temporário de crianças na educação infantil em instituições privadas, como medida transitória até a ampliação da rede pública de ensino infantil.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2160/04_emenda_pll_06.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2160/04_emenda_pll_06.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA - ao Projeto de Lei do Legislativo n.º 06/2025, que autoriza o Poder Executivo a instituir o Programa Municipal “Fisio Alegria” de fisioterapia em espaço público para idosos, no âmbito da Secretaria Municipal de Saúde do Município de Pinhão – PR.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2161/05_emenda_pll_07.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2161/05_emenda_pll_07.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA - ao Projeto de Lei do Legislativo n.º 07/2025, que autoriza o Poder Executivo a instituir o Programa Municipal “Esportividade 60+” de intervenção multidisciplinar na saúde do idoso no Município de Pinhão – PR.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2308/06_emenda_ao_antep_1.373.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2308/06_emenda_ao_antep_1.373.pdf</t>
   </si>
   <si>
     <t>ADITIVA - ao Anteprojeto de Lei n.º 1.373/2025, que autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa A B KEMPF AGROINDUSTRIA e dá outras providências.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2309/07_emenda_ao_antep_1.374.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2309/07_emenda_ao_antep_1.374.pdf</t>
   </si>
   <si>
     <t>ADITIVA - ao Anteprojeto de Lei n.º 1.374/2025, que autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa FRATTELI REPRESENTACOES LTDA e dá outras providências.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>ADITIVA - ao Anteprojeto de Lei n.º 1.369/2025, que autoriza a doação de imóvel de propriedade do Município de Pinhão/PR ao Estado do Paraná/Secretaria de Estado de Educação e do Esporte/SEED, para fins de implantação de Colégio Agrícola, e dá outras providências.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2464/09_emenda_antep_loa_2026.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2464/09_emenda_antep_loa_2026.pdf</t>
   </si>
   <si>
     <t>EMENDA - Modificativa - n.º 09/2025, ao Anteprojeto de Lei n.º 1.379/2025, LOA 2026.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2474/10_emenda_ao_antep_1.383.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2474/10_emenda_ao_antep_1.383.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA - ao Anteprojeto de Lei n.º 1.383/2025, que dispõe sobre o Programa de Desenvolvimento Econômico de Pinhão, e dá outras providências.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>APL</t>
-[...2 lines deleted...]
-    <t>Anteprojeto de Lei</t>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1877/1.324-2025_-_doacao_imovel_policia_civil.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1877/1.324-2025_-_doacao_imovel_policia_civil.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel de propriedade do Município de Pinhão/PR ao Estado do Paraná/Secretaria de Estado de Segurança Pública – SSP/PR, para fins de construção de Sede de Polícia Militar, e dá outras providências.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1878/1.325-2025_altera_lei_2028-2018_pme.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1878/1.325-2025_altera_lei_2028-2018_pme.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Municipal da Educação – PME, Lei Municipal n.º 2.028/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1880/1.326-2025_-_gaiteiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1880/1.326-2025_-_gaiteiros.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento oficial do Município de Pinhão como “Terra dos Gaiteiros” e “Capital dos Gaiteiros Estado do Paraná”, Institui o Festival dos Gaiteiros no calendário oficial de eventos do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1881/1.327-2025_programa_mae_pinhaoense_-_substituto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1881/1.327-2025_programa_mae_pinhaoense_-_substituto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Programa Rede Mãe Pinhãoense e dá outras providências.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1933/1.328-2025_incentivo_variavel_de_gratificacao_ace_e_acs.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1933/1.328-2025_incentivo_variavel_de_gratificacao_ace_e_acs.pdf</t>
   </si>
   <si>
     <t>Institui o Incentivo Variável de Gratificação por Desempenho Mensal, junto à Atenção Primária à Saúde, para os Agentes Comunitários de Saúde e Agentes de Combate às Endemias, e dá outras providências.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1960/1.329-2025_revoga_lei_46-1990.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1960/1.329-2025_revoga_lei_46-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Municipal n.º 46/1990, e dá outras providências.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1966/1.330-2025_concede_reajuste.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1966/1.330-2025_concede_reajuste.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos Servidores Públicos Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1967/1.331-2025_sec_mun_meio_ambiente.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1967/1.331-2025_sec_mun_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa, altera a nomenclatura de Secretarias municipais, redistribui atribuições, e dá outras providências.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1968/1.332-2025_sec_mun_obras_e_urbanismo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1968/1.332-2025_sec_mun_obras_e_urbanismo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa, e cria Secretaria Municipal de Obras e Urbanismo e dá outras providências.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1979/1.333-2025_desapropriacao_terreno_fax_ribeiros.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1979/1.333-2025_desapropriacao_terreno_fax_ribeiros.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir imóvel urbano para fins de desapropriação amigável e/ou judicial e dá outras providências.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1980/1.334-2025_auxilios_e_subvencoes_festa_pinhao_-_corrigido.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1980/1.334-2025_auxilios_e_subvencoes_festa_pinhao_-_corrigido.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de Subvenções Sociais, Auxílios e Contribuições às Entidades sem Fins Lucrativos com sede no Município de Pinhão, e dá outras providências.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1975/1.335-2025_sistema_de_cultura.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1975/1.335-2025_sistema_de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Pinhão, e dá outras providências.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2014/1.336-2025_termo_cessao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2014/1.336-2025_termo_cessao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar Termo de Permissão de Uso de espaço público, para a instalação de um relógio tipo painel eletrônico.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2023/1.337-2025_credito_orcamentario_r_507.42819.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2023/1.337-2025_credito_orcamentario_r_507.42819.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$ 507.428,19 (quinhentos e sete mil quatrocentos e vinte e oito reais e dezenove centavos).</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2040/1.338-2025_-_ldo_2026.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2040/1.338-2025_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias, para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2120/1.339-2025_-_desmembra_secretaria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2120/1.339-2025_-_desmembra_secretaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa, altera a nomenclatura de Secretarias Municipais, redistribui atribuições, desmembra a Secretaria Municipal de Meio Ambiente, Obras e Urbanismo e dá outras providências.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2121/1.340-2025_cria_funcoes_para_cargos_de_provimento_em_comissao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2121/1.340-2025_cria_funcoes_para_cargos_de_provimento_em_comissao.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura administrativa e cria funções, para cargos de provimento em comissão e dá outras providências.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2060/1.341-2025_credito_orcamentario_r_79.00000.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2060/1.341-2025_credito_orcamentario_r_79.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até R$ 79.000,00 (setenta e nove mil reais).</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2074/1.343-2025_-_extincao_consorcio_cis.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2074/1.343-2025_-_extincao_consorcio_cis.pdf</t>
   </si>
   <si>
     <t>Ratifica, a Ata de Extinção do Contrato de Consórcio, celebrado para a constituição do Consórcio Intermunicipal de Saúde Centro Oeste do Paraná – CIS Centro Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2095/1.344-2025_-_filiacao_atema.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2095/1.344-2025_-_filiacao_atema.pdf</t>
   </si>
   <si>
     <t>Autoriza a filiação e o repasse de contribuição associativa anual à Associação de Turismo, Cultura e Meio Ambiente do Vale do Iguaçu – ATEMA, e dá outras providências.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2230/1.345-2025_-_politica_assistencia_social.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2230/1.345-2025_-_politica_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Pública de Assistência Social do Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2122/1.346-2025_rede_protecao_crianca_e_adolescente.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2122/1.346-2025_rede_protecao_crianca_e_adolescente.pdf</t>
   </si>
   <si>
     <t>Estabelece a Rede de Proteção à Criança e ao Adolescente no Município de Pinhão, revoga a Lei Municipal n.º 2.201/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2135/1.347-2025_desapropriacao_rose_ap_santana.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2135/1.347-2025_desapropriacao_rose_ap_santana.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a desapropriar imóvel urbano para fins de interesse social de forma amigável ou judicial, revoga a Lei Municipal n.º 2.342/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2174/1.349-2025_revoga_lei_2324-2024_2326-2024_2327-2024.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2174/1.349-2025_revoga_lei_2324-2024_2326-2024_2327-2024.pdf</t>
   </si>
   <si>
     <t>Revoga as Leis Municipais n.ºs 2.324/2024, 2.326/2024 e 2.327/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2175/1.350-2025_altera_lei_2344-2024.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2175/1.350-2025_altera_lei_2344-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.344/2024, de 15 de abril de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2176/1.351-2025_cessao_uso_eduardo_eloi_revoga_lei_2362-2024.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2176/1.351-2025_cessao_uso_eduardo_eloi_revoga_lei_2362-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa EDUARDO ELOI ORBEN e dá outras providências.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2179/1.352-2025_cessao_uso_bebidas_arco_iris.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2179/1.352-2025_cessao_uso_bebidas_arco_iris.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa BEBIDAS ARCO IRIS LTDA e dá outras providências.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2253/1.353-2025_altera_lei_2244-2023.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2253/1.353-2025_altera_lei_2244-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.244 de 30 de março de 2023, concede adicional de periculosidade aos Conselheiros Tutelares e dá outras providências.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2191/1.354-2025_utilidade_publica_apfm_cantinho_do_ceu.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2191/1.354-2025_utilidade_publica_apfm_cantinho_do_ceu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação de Pais, Mestres e funcionários do Centro Municipal de Educação Infantil Cantinho do Céu.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2192/1.355-2025_utilidade_publica_apfm_n_sr._da_gloria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2192/1.355-2025_utilidade_publica_apfm_n_sr._da_gloria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Escola Municipal Nossa Senhora da Glória - Educação Infantil e Ensino Fundamental.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2193/1.356-2025_utilidade_publica_apfm_tia_felicidade.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2193/1.356-2025_utilidade_publica_apfm_tia_felicidade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação de Pais, Mestres e Funcionários do Centro Municipal de Educação Infantil Tia Felicidade.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2194/1.357-2025_utilidade_publica_apfm_santa_maria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2194/1.357-2025_utilidade_publica_apfm_santa_maria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação de Pais, Mestres e Funcionários do Centro Municipal de Educação Infantil do Campo Santa Maria.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2195/1.358-2025_utilidade_publica_apfm_tia_clarinha.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2195/1.358-2025_utilidade_publica_apfm_tia_clarinha.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação de Pais, Mestres e Funcionários do Centro Municipal de Educação Infantil Tia Clarinha.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2212/1.359-2025_utilidade_publica_apfm_tereza_kramer.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2212/1.359-2025_utilidade_publica_apfm_tereza_kramer.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação de Pais, Mestres e funcionários do Centro Municipal de Educação Infantil Tereza Machado Kramer.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2213/1.360-2025_utilidade_publica_apfm_orlando_diogo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2213/1.360-2025_utilidade_publica_apfm_orlando_diogo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação de Pais, Mestres e funcionários do Centro Municipal de Educação Infantil Vereador Orlando Diogo.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2214/1.361-2025_utilidade_publica_apfm_todos_os_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2214/1.361-2025_utilidade_publica_apfm_todos_os_santos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação de Pais, Mestres e funcionários da Escola Rural Municipal Todos os Santos.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2215/1.362-2025_utilidade_publica_apfm_pocinhos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2215/1.362-2025_utilidade_publica_apfm_pocinhos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação de Pais, Mestres e Funcionários da Escola Rural Municipal Pocinhos.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2216/1.363-2025_utilidade_publica_apfm_jocemar_nestor.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2216/1.363-2025_utilidade_publica_apfm_jocemar_nestor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação de Pais, Mestres e funcionários do Centro de Educação Infantil Jocemar Nestor.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2217/1.365-2025_utilidade_publica_apfm_cecilia_meireles.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2217/1.365-2025_utilidade_publica_apfm_cecilia_meireles.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação de Pais, Mestres e Funcionários da Escola Municipal Cecilia Meireles.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2218/1.366-2025_utilidade_publica_apaap.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2218/1.366-2025_utilidade_publica_apaap.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Declaração de Utilidade Pública Municipal da Associação de Pais e Amigos dos Autistas de Pinhão – Paraná.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2211/1.367-2025_altera_lei_pme_1914-2025.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2211/1.367-2025_altera_lei_pme_1914-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.914/2015, de 12 de junho de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2250/1.368-2025_programa_de_desenvolvimento_economico_de_pinhao_-_prodepin.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2250/1.368-2025_programa_de_desenvolvimento_economico_de_pinhao_-_prodepin.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Desenvolvimento Econômico de Pinhão, e da outras providências.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2257/1.369-2025_-_doacao_imovel_casa_familiar_rural.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2257/1.369-2025_-_doacao_imovel_casa_familiar_rural.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel de propriedade do Município de Pinhão/PR ao Estado do Paraná/Secretaria de Estado de Educação e do Esporte/SEED, para fins de implantação de Colégio Agrícola, e dá outras providências.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2266/1.370-2025_concessao_uso_barao_-_industria_e_comercio_de_erva_mate_e_chas_s.a.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2266/1.370-2025_concessao_uso_barao_-_industria_e_comercio_de_erva_mate_e_chas_s.a.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa BARÃO - INDUSTRIA E COMERCIO DE ERVA MATE E CHAS S.A. e dá outras providências.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2293/1.371-2025_dispoe_sobre_a_o_sistema_municipal_de_protecao_e_defesa_do_consumidor.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2293/1.371-2025_dispoe_sobre_a_o_sistema_municipal_de_protecao_e_defesa_do_consumidor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a o Sistema Municipal de Proteção e Defesa do Consumidor e dá outras providências.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/1.372-2025_concessao_uso_vinicius_m_b_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/1.372-2025_concessao_uso_vinicius_m_b_caldas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa VINICIUS MANOEL BATISTA CALDAS e dá outras providências.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/1.373-2025_concessao_uso_agoindustria_granja-brol.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/1.373-2025_concessao_uso_agoindustria_granja-brol.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa A B KEMPF AGROINDUSTRIA e dá outras providências.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/1.374-2025_concessao_uso_terreno_fratelli.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/1.374-2025_concessao_uso_terreno_fratelli.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa FRATTELI REPRESENTACOES LTDA e dá outras providências.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/1.375-2025_regime_de_diarias.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/1.375-2025_regime_de_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de diárias para viagens no âmbito do Poder Executivo Municipal de Pinhão, revogando a Lei n.º 2.217/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2412/1.376-2025_-_dispoe_sobre_servicos_funerarios_no_ambito_do_municipio_de_pinhao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2412/1.376-2025_-_dispoe_sobre_servicos_funerarios_no_ambito_do_municipio_de_pinhao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização, fiscalização e o funcionamento dos serviços funerários no âmbito do Município de Pinhão por meio de credenciamento contínuo, institui a Central Municipal de Triagem Funerária e dá outras providências.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2301/1.377-2025_concessao_uso_marcelo_ramos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2301/1.377-2025_concessao_uso_marcelo_ramos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa MARCELO RAMOS e dá outras providências.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2302/1.378-2025_-_ppa_2026-2029.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2302/1.378-2025_-_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio de 2026 a 2029, e dá outras providências.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2362/1.379-2025_-_loa_2026.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2362/1.379-2025_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Pinhão para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2384/1.380-2025_ratifica_consorcio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2384/1.380-2025_ratifica_consorcio.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal n.º 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2385/1.381-2025_concessao_uso_fratelli.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2385/1.381-2025_concessao_uso_fratelli.pdf</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2386/1.382-2025_concessao_uso_therus.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2386/1.382-2025_concessao_uso_therus.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa THERUS INDUSTRIA E COMERCIO LTDA e dá outras providências.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2396/1.383-2025_programa_de_desenvolvimento_economico_de_pinhao_-_ultima_versao.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2396/1.383-2025_programa_de_desenvolvimento_economico_de_pinhao_-_ultima_versao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Desenvolvimento Econômico de Pinhão, e dá outras providências.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2409/1.384-2025_ratifica_ciascantu.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2409/1.384-2025_ratifica_ciascantu.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções celebrado entre os Municípios da Cantuquiriguaçu, com a finalidade de constituir o Consórcio Intermunicipal de Assistência Social da Cantuquiriguaçu – CIASCANTU, e dá outras providências.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2411/1.385-2025_-_altera_lei_2.283_-_procon.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2411/1.385-2025_-_altera_lei_2.283_-_procon.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.283/2023 de 14 de setembro 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/1.386-2025_dispoe_sobre_o_plano_municipal_de_gestao_integrada_de_residuos_solidos_urbanos_pmgirsu.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/1.386-2025_dispoe_sobre_o_plano_municipal_de_gestao_integrada_de_residuos_solidos_urbanos_pmgirsu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Municipal de Gestão Integrada de Resíduos Sólidos Urbanos (PMGIRSU) do Município de Pinhão, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2457/1.387-2025_concessao_uso_joao_marcos_walter.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2457/1.387-2025_concessao_uso_joao_marcos_walter.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa JOAO MARCOS WALTER e dá outras providências.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2493/1.388-2025_fundo_saneamento_basico.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2493/1.388-2025_fundo_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Saneamento Básico e Ambiental do Município de Pinhão e cria o Conselho Municipal de Saneamento Básico e Ambiental – CMSBA, e dá outras providências.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1875/pl_dona_aurea_01-2025_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1875/pl_dona_aurea_01-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Travessa no Bairro Dona Aurea, e dá outras providências.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1999/02-2025_-_reajuste_salarial_legislativo_2025.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1999/02-2025_-_reajuste_salarial_legislativo_2025.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos Servidores Públicos do Poder Legislativo Municipal de Pinhão – PR.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2033/03_-_regulamentacao_transporte_app.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2033/03_-_regulamentacao_transporte_app.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação dos serviços de transporte por aplicativo no Município de Pinhão-PR.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>Vinícius, Solange</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2046/04-2025_-_autoriza_vale-creche.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2046/04-2025_-_autoriza_vale-creche.pdf</t>
   </si>
   <si>
     <t>Autoriza a Instituição do Programa Educacional "Vale-Creche" no Município de Pinhão para atendimento temporário de crianças na educação infantil em instituições privadas, como medida transitória até a ampliação da rede pública de ensino infantil.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2067/05-2025_-_fios_irregulares.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2067/05-2025_-_fios_irregulares.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de retirada de fios, cabos e equipamentos inutilizados instalados nos postes localizados em vias públicas do Município de Pinhão/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2082/06_fisio_alegria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2082/06_fisio_alegria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL "FISIO ALEGRIA" DE FISIOTERAPIA EM ESPAÇO PÚBLICO PARA IDOSOS, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE PINHÃO – PR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2083/07_projeto_esportividade_60.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2083/07_projeto_esportividade_60.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL "ESPORTIVIDADE 60+" DE INTERVENÇÃO MULTIDISCIPLINAR NA SAÚDE DO IDOSO NO MUNICÍPIO DE PINHÃO, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2123/08-2025_-_cidade_amiga_da_pessoa_idosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2123/08-2025_-_cidade_amiga_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Institui o Programa 'Cidade Amiga da Pessoa Idosa' no Município de Pinhão/PR e dá outras providências.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2125/09-2025_-_cuidando_de_quem_cuida_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2125/09-2025_-_cuidando_de_quem_cuida_assinado.pdf</t>
   </si>
   <si>
     <t>INSTITUI DIRETRIZES, ESTRATÉGIAS E AÇÕES PARA O PROGRAMA DE ATENÇÃO E ORIENTAÇÃO ÀS MÃES ATÍPICAS – CUIDANDO DE QUEM CUIDA, NO MUNICÍPIO DE PINHÃO.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2178/pl_-_preferencia_ao_comerciante_local_festas_publicas_terceirizadas_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2178/pl_-_preferencia_ao_comerciante_local_festas_publicas_terceirizadas_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a preferência ao comerciante local para a venda de produtos e serviços nas festas públicas municipais realizadas sob o regime de terceirização ou de parcerias, no âmbito do Município de Pinhão-PR, e dá outras providências.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2209/11-2025_-_denomina_rodoviaria_terezinha_do_rosario.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2209/11-2025_-_denomina_rodoviaria_terezinha_do_rosario.pdf</t>
   </si>
   <si>
     <t>Denomina "Rodoviária Terezinha do Rosário" o Terminal Rodoviário Municipal de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2219/12_denomina_rua_dilair_kitzula_de_lima.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2219/12_denomina_rua_dilair_kitzula_de_lima.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Dilair Kitzula de Lima o logradouro público localizado no aglomerado urbano de Santa Maria II, Distrito de Faxinal do Céu, e dá outras providências.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2249/13-2025_banco_de_dados_de_nomes_de_mulheres.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2249/13-2025_banco_de_dados_de_nomes_de_mulheres.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Dados Municipal da História e Memória das Mulheres Pinhãoenses e dá outras providências.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2260/14-2025_-_agosto_lilas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2260/14-2025_-_agosto_lilas.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Pinhão a campanha “AGOSTO LILÁS”, destinada à conscientização para o fim da violência contra a mulher.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2294/15_denomina_travessa_joao_moreira_de_farias.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2294/15_denomina_travessa_joao_moreira_de_farias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Travessa João Moreira de Farias o logradouro público localizado no Bairro Baggio II, e dá outras providências.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2322/16_2025_-_dispoe_sobre_o_programa_farmacia_solidaria.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2322/16_2025_-_dispoe_sobre_o_programa_farmacia_solidaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa Farmácia Solidária para doação de medicamentos não utilizados e dentro do prazo de validade por pessoas físicas e jurídicas à Farmácia Central e às Unidades de Saúde do Município, para fins de redistribuição gratuita à população.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>Luciano, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2406/17-2025_-_altera_lei_2.051_-_orc_impositivo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2406/17-2025_-_altera_lei_2.051_-_orc_impositivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.° 2.051/2019, que dispõе sobre o Orçamento Impositivo no âmbito do Município de Pinhão - PR.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2405/18_-_dec_uti_pub_ass_moradores_vitoria_assinado_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2405/18_-_dec_uti_pub_ass_moradores_vitoria_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Moradores da Comunidade Vitória - AMCV.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>João, Luciano, Vilma, Alain, Aroldo, Edson A., Edson F., Jair, Josiel, Marcio, Solange, Varella, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2414/institui_plano_cargos_carreira_valorizacao_servidores_legislativo_-_corrigido.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2414/19-2025_-_institui_plano_cargos_carreira_valorizacao_servidores_legislativo_-_corrigido.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos, Carreira e Valorização dos Servidores do Poder Legislativo Municipal de Pinhão – PR.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>Edson A., Jair</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2421/20-2025__-_denomina_quadra_esportiva_dhionatta_andrade_oliveira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2421/20-2025__-_denomina_quadra_esportiva_dhionatta_andrade_oliveira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Quadra Esportiva Dhionatta de Andrade Oliveira de Siqueira, localizada no Bairro Vila Caldas, Município de Pinhão - PR e dá outras providências.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2442/21-2025_-_denomina_rua_otto_da_costa_hintze.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2442/21-2025_-_denomina_rua_otto_da_costa_hintze.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Otto da Costa Hintze, a via pública localizada no Bairro Vila Caldas, e dá outras providências.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2466/rua_pr._zacarias_monteiro_neto_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2466/rua_pr._zacarias_monteiro_neto_assinado.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Pastor Zacarias Monteiro Neto, a via pública localizada no Bairro Baggio, e dá outras providências.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2471/23-2025_-_utilidade_publica_alto_alecrim.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2471/23-2025_-_utilidade_publica_alto_alecrim.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Comunitária Para o Desenvolvimento Rural do Alto Alecrim.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2146/01_pesar_raimund_himmelsbach.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2146/01_pesar_raimund_himmelsbach.pdf</t>
   </si>
   <si>
     <t>Votos de Pesar aos familiares do Sr. RAIMUND HIMMELSBACH, face ao seu falecimento ocorrido em 10/02/2025.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2147/02_congratulacoes_mari_nayeli.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2147/02_congratulacoes_mari_nayeli.pdf</t>
   </si>
   <si>
     <t>Votos de Congratulações à jovem estudante MARI NAYELI DE ALMEIDA BARBOSA.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2148/03_congratulacoes_guilherme_mendes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2148/03_congratulacoes_guilherme_mendes.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao jovem estudante Guilherme Nunes Mendes.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2149/04_congratulacoes_mariana_basilio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2149/04_congratulacoes_mariana_basilio.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Professora MARIANA  BASÍLIO, pela coordenação de seus alunos classificados no Programa Parlamento Juvenil do Mercosul no ano de 2025.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2150/05_pesar_gerson_luis_da_cruz.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2150/05_pesar_gerson_luis_da_cruz.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR aos familiares do Sr. GERSON  LUIS  DA  CRUZ, face ao seu falecimento ocorrido nesta data.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2151/06_congratulacoes_cresol.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2151/06_congratulacoes_cresol.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Cooperativa de Crédito e Investimento com Interação Solidária Grandes Lagos PR/SP – CRESOL, pelos seus 30 anos.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2152/07_pesar_orlando_costa_silverio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2152/07_pesar_orlando_costa_silverio.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR aos familiares do Sr. ORLANDO  COSTA  SILVÉRIO, face ao seu falecimento ocorrido em 18/04/2025.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2153/08_congratulacoes_professor_grupo_de_esportividade.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2153/08_congratulacoes_professor_grupo_de_esportividade.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Professor de Educação Física HENRIQUE  TIENE  DOLIVEIRA, em reconhecimento ao seu exemplar trabalho e dedicação junto ao grupo Esportividade, especialmente no atendimento e cuidado com a população idosa do nosso Município.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2154/09_pesar_alberto_rickli.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2154/09_pesar_alberto_rickli.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR aos familiares do Sr. ALBERTO RICKLI, face ao seu falecimento ocorrido em 18/05/2025.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2155/10_repudio_adin_7.796.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2155/10_repudio_adin_7.796.pdf</t>
   </si>
   <si>
     <t>Repúdio à Ação Direta de Inconstitucionalidade (ADI) n.º 7796, que ameaça o funcionamento das APAEs e instituições congêneres no Estado do Paraná.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2156/11_b_congratulacoes_delegado_andersson.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2156/11_b_congratulacoes_delegado_andersson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO ao Delegado de Polícia Civil Dr. ANDERSON CARNEIRO DE SANTANA, em razão da notável transformação administrativa, estrutural e operacional promovida à frente da Delegacia de Polícia de Pinhão desde janeiro de 2023.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2157/12_congratulacoes_leonilson_dos_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2157/12_congratulacoes_leonilson_dos_santos.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Sr. LEONILSOM DOS SANTOS, conhecido como Barretão, peão de touro, pela conquista do 3.º Lugar no Rodeio Country da 18.ª Festa do Pinhão, realizada em nosso Município nos dias 9,10 e 11 de maio de 2025.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2158/13_congratulacoes_brajeiradas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2158/13_congratulacoes_brajeiradas.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Ponto de Cultura BRAJEIRADAS.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2159/14_congratulacoes_asgapi.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2159/14_congratulacoes_asgapi.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à ASSOCIAÇÃO DOS GAITEIROS DE PINHÃO – ASGAPI.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2186/15_apelo_incra.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2186/15_apelo_incra.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO ao Instituto Nacional de Colonização e Reforma Agrária – INCRA.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2284/16_congratulacoes_grupo_teatro.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2284/16_congratulacoes_grupo_teatro.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Grupo de Teatro Faça Bonito, pela brilhante encenação da Paixão, Morte e Ressurreição de Cristo, realizada neste ano de 2025.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2285/17_congratulacoes_banda_municipal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2285/17_congratulacoes_banda_municipal.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Banda Municipal de Pinhão, pela brilhante conquista do 1.º Lugar na Copa Nacional de Bandas e Fanfarras, realizada na cidade de Reserva, Estado do Paraná, evento que reuniu talentos de todo o país em uma grande celebração da música e da cultura.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2286/18_congratulacoes_iara_assistente_social.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2286/18_congratulacoes_iara_assistente_social.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Assistente Social  IARA  APARECIDA DE OLIVEIRA, pelos relevantes serviços prestados ao Município de Pinhão ao longo de sua trajetória profissional.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2287/19__congratulacoes_time_futsal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2287/19__congratulacoes_time_futsal.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao TIME DE FUTSAL que representou com brilhantismo o Município de Pinhão nos Jogos Abertos do Paraná, pela conquista inédita do primeiro título de sua história nesta importante competição esportiva, ocorrido no ano de 2025.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2288/20_congratulacoes_otilia_silveira_gomes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2288/20_congratulacoes_otilia_silveira_gomes.pdf</t>
   </si>
   <si>
     <t>Manifesta, por meio desta moção, o mais profundo reconhecimento e gratidão à Sr.ª OTÍLIA DA SILVEIRA GOMES, pela sua trajetória exemplar e pelos inestimáveis serviços prestados à saúde pública do nosso município, culminando, neste ano de 2025, com sua merecida aposentadoria.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2289/21_pesar_jose_da_fonseca_-_xarope.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2289/21_pesar_jose_da_fonseca_-_xarope.pdf</t>
   </si>
   <si>
     <t>Manifestam profundo pesar pelo falecimento do Sr. JOSÉ DA FONSECA, carinhosamente conhecido como “Xarope”, ocorrido no dia 20 de agosto de 2025.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/22__congratulacoes_time_handebol.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/22__congratulacoes_time_handebol.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao TIME DE HANDEBOL MASCULINO que representou com brilhantismo o Município de Pinhão nos Jogos da Juventude Fase Regional no Município de Cantagalo, pela conquista inédita do primeiro título de sua história nesta importante competição esportiva, ocorrido no ano de 2025.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2291/23_pesar_bruno_eric_caldas_santos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2291/23_pesar_bruno_eric_caldas_santos.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR aos familiares do Jovem BRUNO  ERIC  CALDAS  SANTOS, face ao seu falecimento ocorrido em 24/08/2025.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2340/24_-_pesar_hugo_ubiratan_da_costa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2340/24_-_pesar_hugo_ubiratan_da_costa.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR aos familiares do Jovem HUGO  UBIRATAN  DA  COSTA, face ao seu falecimento ocorrido em 29/08/2025.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2341/25_-_pesar_ivan_matoso_de_oliveira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2341/25_-_pesar_ivan_matoso_de_oliveira.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR aos familiares do Jovem IVAN  MATOSO  DE  OLIVEIRA, face ao seu falecimento ocorrido em 30/08/2025.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2342/26_-_congratulacoes_andarilhos.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2342/26_-_congratulacoes_andarilhos.pdf</t>
   </si>
   <si>
     <t>Congratulações ao Grupo Andarilhos Trike, fundado no ano 2000, formado por casais apaixonados pelo triciclo e pela liberdade das estradas, que ao longo de sua história têm cultivado a amizade, a aventura, o respeito pela natureza e a segurança no trânsito.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2343/27_-_congratulacoes_maria_helena.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2343/27_-_congratulacoes_maria_helena.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Sr.ª MARIA HELENA SPENGLER, técnica e coordenadora do Judô no Município de Pinhão, contemplada pelo programa geração olímpica do Estado do Paraná e pelo terceiro ano consecutivo convocada como técnica da seleção estadual em campeonatos nacionais, pela conquista inédita do primeiro título de sua história nesta importante competição esportiva, ocorrido no ano de 2025.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2344/28_-_congratulacoes_alicia_caldas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2344/28_-_congratulacoes_alicia_caldas.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Jovem ALICIA CALDAS, Vice-Campeã Brasileira Região V em Canoas - RS, Campeã da Fase Final dos Jogos Escolares Sub-15, Classificada para o Campeonato Brasileiro Escolar em Uberlândia - MG, pela conquista inédita do primeiro título de sua história nesta importante competição esportiva, ocorrido no ano de 2025.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2345/29_-_congratulacoes_helena_watanabe.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2345/29_-_congratulacoes_helena_watanabe.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à jovem atleta HELENA WATANABE, Campeã Estadual Sênior Marrom e Preta, Campeã Brasileira Região V Sub-18 e medalhista de bronze na mesma competição na Classe Sub-21 em Canoas - RS, conquistou também o Título de Campeã Estadual Sub-18 e Sub-21, se classificando para o Campeonato Brasileiro Sub-18 e Sub-21 em Salvador - BA e Caxias - RS. Além disso se consagrou campeã da fase final dos jogos escolares e está classificada para o Campeonato Brasileiro Escolar Sub-18 em Brasília, pela conquista inédita do primeiro título de sua história nesta importante competição esportiva, ocorrido no ano de 2025.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2346/30_-_congratulacoes_eduardo_freitas.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2346/30_-_congratulacoes_eduardo_freitas.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao jovem atleta EDUARDO FREITAS, Vice-campeão da Fase Final dos Jogos Escolares e Vice-Campeão Estadual; Classificado para o Campeonato Brasileiro Sub-15 em João Pessoa - PB, pela conquista inédita do primeiro título de sua história nesta importante competição esportiva, ocorrido no ano de 2025.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2347/31_-_congratulacoes_luiza_prestes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2347/31_-_congratulacoes_luiza_prestes.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à jovem atleta LUIZA PRESTES, Campeã Estadual e classificada para o Campeonato Brasileiro Sub-13 em João Pessoa - PB, pela conquista inédita do primeiro título de sua história nesta importante competição esportiva, ocorrido no ano de 2025.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2348/32_-_congratulacoes_luiza_pilatti_tavares.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2348/32_-_congratulacoes_luiza_pilatti_tavares.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à jovem atleta LUIZA  PILATTI  TAVARES.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2352/33_-_congratulacoes_dr._jose_augusto.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2352/33_-_congratulacoes_dr._jose_augusto.pdf</t>
   </si>
   <si>
     <t>Homenagem e reconhecimento ao médico DR. JOSÉ AUGUSTO LOPES DE CASTRO, pela conquista recente do seu registro no Conselho Regional de Medicina (CRM); mais uma conquista em sua uma trajetória de dedicação, estudo e compromisso com a saúde da população.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2353/34_-_pesar_nereu_souza_oliveira.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2353/34_-_pesar_nereu_souza_oliveira.pdf</t>
   </si>
   <si>
     <t>Manifestam pesar pelo falecimento de NEREU SOUZA OLIVEIRA, ocorrido em 06 de setembro de 2025, aos 76 anos de idade.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2354/35_-_pesar_pedro_barbosa.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2354/35_-_pesar_pedro_barbosa.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR aos familiares do Sr. PEDRO  FERREIRA  DE  OLIVEIRA  BARBOSA, face ao seu falecimento ocorrido em 31 de agosto de 2025.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>João, Alain, Aroldo, Edson A., Edson F., Jair, Josiel, Luciano, Marcio, Solange, Varella, Vilma, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2355/36_-_congratulacoes_escola_eroni.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2355/36_-_congratulacoes_escola_eroni.pdf</t>
   </si>
   <si>
     <t>Homenagem à Escola Municipal Professora Eroni Santos Ferreira, que neste ano celebra 55 anos de história, dedicação e compromisso com a educação.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2356/37_-_alunos_agrinho_eroni.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2356/37_-_alunos_agrinho_eroni.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao jovem estudante LUIZ HENRIQUE MATIAS MARTINS, aluno do 5.º ano, à sua professora GABRIELA APARECIDA PROENÇA MENDES BERTÉ, e à ESCOLA MUNICIPAL ERONI SANTOS FERREIRA, sob a Direção da Professora Daniele Ferreira da Rosa, pelo 1.º Lugar na Categoria Redação Regional – Programa Agrinho 2025 – Rede Pública.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao jovem estudante LUIZ GUILHERME DE PAULA SANTOS, aluno do 2.º ano, à sua professora MARIA LEIDIANE CALDAS e à ESCOLA MUNICIPAL JOÃO JOSÉ ZATTAR, sob a Direção da Professora Cristiane Boeira dos Santos, pelo 3.º Lugar na Categoria Redação Regional – Programa Agrinho 2025 – Rede Pública.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2358/39_congratulacoes_prof_juvenal.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2358/39_congratulacoes_prof_juvenal.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Sr. JUVENAL  JOSÉ  CALDAS, pelo seu tempo de dedicação ao serviço público prestado ao Município de Pinhão, e que aposentou-se em 01/09/2025. Desde 22/08/1995 no cargo efetivo de Professor dos Anos Iniciais. Portanto, foram pouco mais de 30 anos dedicados em prol do Município de Pinhão.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Sr. LAERTES  JOSÉ  MARTINS, pela sua exemplar trajetória dedicada à educação e ao desenvolvimento do município, coroado, neste ano de 2025, com sua merecida aposentadoria, após 39 anos de relevantes serviços à formação das futuras gerações de Pinhão.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>Alain, Jair</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO, o reconhecimento e valorização à Equipe de Laço de Pinhão, pela brilhante participação na Prova Campeira nos Jogos Abertos da Cantuquiriguaçu (Jarcan’s) 2025, realizada no Município de Guaraniaçu.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES à aluna CLARA MILLENA DE LARA, do 6.º ano, à Professora ANDREIA DE FÁTIMA RIBAS e ao Colégio Estadual Procópio Ferreira Caldas, pela conquista do 2.º Lugar na categoria Redação do Programa Agrinho 2025.</t>
   </si>
@@ -6582,378 +6582,378 @@
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao professor JOÃO MANUEL DE LIMA e às alunas GISELLY CAMARGO DE MACEDO, MARIANE SANTOS ALVES, LETÍCIA VITÓRIA DA COSTA LOPES e JOSIANE ANTUNES ALVES, do Colégio Estadual do Campo Bento Munhoz da Rocha Netto, pelas relevantes conquistas obtidas com o Projeto Detectacio: 1.º Lugar no Programa Agrinho 2025, 2.º Lugar no Educatec – Núcleo e a classificação entre os 6 melhores projetos do Paraná no Liga Jovem.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Colégio Estadual Mário Evaldo Morski, bem como aos alunos Luiz Miguel Fonseca Ribeiro (6.º ano A) e Bruna Pichorz de Camargo (9.º ano B), pela premiação na Olimpíada de Matemática das Escolas Públicas do Paraná.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Colégio Estadual Mário Evaldo Morski,e ao estudante MATHEUS GOES, pela conquista da medalha de ouro na Olimpíada Brasileira de Matemática (OMAP).</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES o Colégio Estadual Cornélio Pires Ribeiro, e sua aluna que conquistou a Medalha de Cobre:  NOELMA RENATA ROTH DE OLIVEIRA, na Olimpíada de Matemática das Escolas Públicas do Paraná, reconhecendo o empenho e a dedicação de todos na busca pela excelência no aprendizado.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2380/51_-_congratulacoes_basquete_feminino.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2380/51_-_congratulacoes_basquete_feminino.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Time Feminino de Basquete de Pinhão, pela brilhante conquista do 1.º Lugar nos Jogos Abertos da Cantuquiriguaçu (JARCAN’S) 2025, representando com dedicação, empenho e talento o nosso município.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2381/52_-_congratulacoes_basquete_masculino.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2381/52_-_congratulacoes_basquete_masculino.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Time Masculino de Basquete de Pinhão, pela grandiosa conquista do 1.º Lugar nos Jogos Abertos da Cantuquiriguaçu (JARCAN’S) 2025, alcançando esse feito pela décima sexta vez nesta competição.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2382/53_-_pesar_giordano_leopoldino_tussi.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2382/53_-_pesar_giordano_leopoldino_tussi.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR aos familiares do Sr. GIORDANO  LEOPOLDINO  TUSSI, face ao seu falecimento ocorrido em 03 de outubro de 2025.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Colégio Estadual Bento Munhoz da Rocha Netto, e ao estudante ALAN PATRICK CHAGAS, que conquistou a Medalha de Prata na Olimpíada de Matemática das Escolas Públicas do Paraná, reconhecendo o empenho e a dedicação na busca pela excelência no aprendizado.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Colégio Estadual São José, e à estudante CAMILA  CORREIA  DE  RAMOS que conquistou a Medalha de Ouro nas Olimpíada de Matemática das Escolas Públicas do Paraná, reconhecendo o empenho e a dedicação de todos na busca pela excelência no aprendizado.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Colégio Estadual Santo Antônio, seus professores, funcionários e às alunas que conquistaram medalhas na Olimpíada de Matemática das Escolas Públicas do Paraná, reconhecendo o empenho e a dedicação de todos na busca pela excelência no aprendizado.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Colégio Estadual Júlio Moreira, e seus alunos que conquistaram medalhas na Olimpíada de Matemática das Escolas Públicas do Paraná, pelo brilhante desempenho e dedicação demonstrados na competição.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Colégio Estadual Sebastiana Silvério Caldas, e à estudante ANA MARIA BUENO DE LIMA, que conquistou a Medalha de Cobre na Olimpíada de Matemática das Escolas Públicas do Paraná, reconhecendo o empenho e a dedicação de todos na busca pela excelência no aprendizado.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Colégio Estadual Procópio Ferreira Caldas e aos alunos LUAN RAFAEL DE LIMA, ALÍCIA CÁSSIA DE ALMEIDA, JOÃO HENRIQUE SEMPREBOM CORTES e CLARA MILLENA DE LARA, que conquistaram Medalhas de Cobre na Olimpíada de Matemática das Escolas Públicas do Paraná, reconhecendo o empenho e a dedicação de todos na busca pela excelência no aprendizado.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES aos professores do município de Pinhão reconhecidos pelo Núcleo Regional de Educação de Guarapuava com o Prêmio Professor Diamante, em homenagem ao compromisso, dedicação e impacto positivo que exercem na vida dos estudantes da rede estadual de ensino. O prêmio é resultado da pesquisa “Fala, Estudante!”, que ouviu alunos de toda a rede e destacou os docentes que se tornaram referência por sua atuação inspiradora em sala de aula. A iniciativa valoriza o papel do professor como agente transformador da educação, reforçando a importância de reconhecer quem, com amor e dedicação, faz a diferença no dia a dia escolar.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2480/61_congratulacoes_mariane_dhenyffer_ricardo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2480/61_congratulacoes_mariane_dhenyffer_ricardo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO às profissionais de saúde MARIANE MARIA SILVEIRA VIEIRA, DHENYFFER BRUNA ALMEIDA PEREZ e ao psicólogo RICARDO CORREA DE ALMEIDA, pelos relevantes serviços prestados ao município por meio do projeto Fisio Alegria, que vem promovendo o bem-estar físico e emocional da população idosa, com dedicação, sensibilidade e compromisso com a saúde integral.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>Luciano, Marcio</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2481/63_repudio_apaes.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2481/63_repudio_apaes.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pinhão – PR, no uso de suas obrigações legais e regimentais, manifesta repúdio ao Decreto Federal n.º 12.686/2025, editado pelo Governo Federal, que altera a Política Nacional de Educação Especial e coloca em risco o trabalho desenvolvido pelas APAEs e demais instituições especializadas no atendimento a pessoas com deficiência.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/64_congratulacoes_corrida_feminino.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/64_congratulacoes_corrida_feminino.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Time de Corrida Rústica Feminino de Pinhão, pela brilhante conquista do título de 3.º Lugar nos Jogos Abertos da Cantuquiriguaçu (Jarcan´s) 2025.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/65_congratulacoes_bolao_feminino.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/65_congratulacoes_bolao_feminino.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Time de Bolão Femenino de Pinhão, pela brilhante conquista do título de 3.º Lugar nos Jogos Abertos da Cantuquiriguaçu (Jarcan´s) 2025.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/66_congratulacoes_xadrez_masculino.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/66_congratulacoes_xadrez_masculino.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Time de Xadrez Masculino de Pinhão, pela brilhante conquista do título de 1.º Lugar nos Jogos Abertos da Cantuquiriguaçu (Jarcan´s) 2025.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/67_congratulacoes_xadrez_faminino.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/67_congratulacoes_xadrez_faminino.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Time de Xadrez Feminino de Pinhão, pela brilhante conquista do título de 1.º Lugar nos Jogos Abertos da Cantuquiriguaçu (Jarcan´s) 2025.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/68_congratulacoes_voleibol_masculino.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/68_congratulacoes_voleibol_masculino.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Time de Voleibol Masculino de Pinhão, pela brilhante conquista do título de 3.º Lugar nos Jogos Abertos da Cantuquiriguaçu (Jarcan´s) 2025.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/69_congratulacoes_voleibol_feminino.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/69_congratulacoes_voleibol_feminino.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Time de Voleibol Feminino de Pinhão, pela brilhante conquista do título de Vice Campeão nos Jogos Abertos da Cantuquiriguaçu (Jarcan´s) 2025.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/70_congratulacoes_voleibol_praia_masculino.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/70_congratulacoes_voleibol_praia_masculino.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Time de Vôlei de Praia Masculino de Pinhão, pela brilhante conquista do título de 3.º Lugar nos Jogos Abertos da Cantuquiriguaçu (Jarcan´s) 2025.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/71_congratulacoes_tiro_esportivo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/71_congratulacoes_tiro_esportivo.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Time de Tiro Esportivo de Pinhão, pela brilhante conquista do título de 3.º Lugar nos Jogos Abertos da Cantuquiriguaçu (Jarcan´s) 2025.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/73_congratulacoes_handebol_feminino.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/73_congratulacoes_handebol_feminino.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Time de Handebol Feminino de PInhão, pela brilhante conquista do título Campeão nos Jogos Abertos da Cantuquiriguaçu (Jarcan´s) 2025.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2491/74_congratulacoes_futsal_masculino.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2491/74_congratulacoes_futsal_masculino.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Time de Futsal Masculino de Pinhão, pela brilhante conquista do título de 3.º Lugar nos Jogos Abertos da Cantuquiriguaçu (Jarcan´s) 2025.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/75_pesar_juliana_tesseroli.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/75_pesar_juliana_tesseroli.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR aos familiares da Sr.ª JULIANA APARECIDA TESSEROLI, face ao seu falecimento ocorrido em 22/11/2025.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2143/01-2025_-_veto_-_projeto_de_lei_1328-2025.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2143/01-2025_-_veto_-_projeto_de_lei_1328-2025.pdf</t>
   </si>
   <si>
     <t>Veta, parcialmente, o Projeto de Lei n.º 1.328/2025.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2177/02-2025_-_veto_-_projeto_de_lei_legislativo_04-2025_vale-creche.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2177/02-2025_-_veto_-_projeto_de_lei_legislativo_04-2025_vale-creche.pdf</t>
   </si>
   <si>
     <t>Veta integralmente o Projeto de Lei do Legislativo n.º 04/2025, que autoriza a Instituição do Programa Educacional "Vale-Creche" no Município de Pinhão para atendimento temporário de crianças na educação infantil em instituições privadas, como medida transitória até a ampliação da rede pública de ensino infantil.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>PSub</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
     <t>Alain, Aroldo, Edson A., Edson F., Jair, Josiel, Marcio, Solange, Varella, Vilma, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/19_substitutivo.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/19_substitutivo.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos, Carreira e Valorização dos Servidores, cria cargos e vagas no Quadro de Servidores do Poder Legislativo Municipal de Pinhão – PR, e dá outras providências.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>EMENDA N.º 10/2025 - SUPRESSIVA - ao Projeto de Lei Substitutivo ao Projeto de_x000D_
 Lei do Legislativo n.º 19/2025, que institui o Plano de Cargos, Carreira e Valorização_x000D_
 dos Servidores, cria cargos e vagas no Quadro de Servidores do Poder Legislativo_x000D_
 Municipal de Pinhão – PR, e dá outras providências.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>PCom</t>
   </si>
   <si>
-    <t>Parecer C. Legislação, Justiça e Redação Final</t>
+    <t>Parecer C. de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2015/05_antep_1.329.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2015/05_antep_1.329.pdf</t>
   </si>
   <si>
     <t>PARECER DESFAVORÁVEL à tramitação em Plenário do ANTEPROJETO DE LEI N.º 1.329/2025, que dispõe sobre a revogação da Lei Municipal n.º 46/1990, e dá outras providências.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>PeLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à LOM (Lei Orgânica Municipal)</t>
   </si>
   <si>
     <t>João, Luciano, Marcio, Vilma, Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2407/01-2025_-_altera_orc_impositivo_e_art._73.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2407/01-2025_-_altera_orc_impositivo_e_art._73.pdf</t>
   </si>
   <si>
     <t>Altera o art. 73 e o § 1.° do art. 159-A da Lei Orgânica do Município de Pinhão - PR.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>POCam</t>
   </si>
   <si>
     <t>Proposta Orçamentária da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2298/orcamento_poder_legislativo_2026.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2298/orcamento_poder_legislativo_2026.pdf</t>
   </si>
   <si>
     <t>Proposta Orçamentária do Poder Legislativo Municipal para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>JAus</t>
   </si>
   <si>
     <t>Justificativa de ausência em sessão/votação</t>
   </si>
   <si>
     <t>Justificativa de ausência na sessão ordinária do dia 19/07/2025 (descentralizada).</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2446/2._josiel_-_10-11-2025_-_relatorio.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2446/2._josiel_-_10-11-2025_-_relatorio.pdf</t>
   </si>
   <si>
     <t>Relatório com a justificativa da ausência do Vereador Josiel da Silva Santos, na sessão ordinária realizada em 10/11/2025.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>Den</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2267/oficio_126-25_-_camara_vereadores_pinhao_-_castracao_criminosa_1.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2267/oficio_126-25_-_camara_vereadores_pinhao_-_castracao_criminosa_1.pdf</t>
   </si>
   <si>
     <t>do Deputado Federal Delegado Matheus Laiola em face do Vereador Romário Varella Batista.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2268/oficio_204-2025_-__denuncia_sobre_maus_tratos_a_animais_-_presidente_da_camara_de_vereadores_de_pinhao_-_denuncia_de_maus_tratos_.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2268/oficio_204-2025_-__denuncia_sobre_maus_tratos_a_animais_-_presidente_da_camara_de_vereadores_de_pinhao_-_denuncia_de_maus_tratos_.pdf</t>
   </si>
   <si>
     <t>da Ordem dos Advogados do Brasil - OAB - Subseção de Guarapuava em face do Vereador Romário Varella Batista.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7260,67 +7260,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1879/indicacao_001_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1883/02-2025_-_rua_bairro_baggio_ii.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1884/03-2025_-_estradas_pimpao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1885/04-2025_-_desentupimento_manilhas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1886/05-2025_-_lombada_rua_joaquim_f_freitas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_incentivomusicqal_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_terreno_para_escola_faxinal_dos_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1889/08-2025_-__estradas_arroio_bonito_sta_emilia_serra_da_cabra.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1890/09-2025_-_estrada_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1891/10-2025_-_manutencao_ruas_do_lindouro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1892/11-2025__rua_primeiro_maio_2_irmao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1893/12-2025_-_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1894/13-2025_-_ponto_onibus_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1896/14-2025_-_calcamento_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1897/15-2025_-_recapamento_2_irmao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1898/16-2025_-_trevo_dois_irmao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1899/17-2025_-_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1900/18-2025_-_iluminacao_publica_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1901/19-2025_-_manilhamento_rua_valter_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1902/20-2025_-_lombada_rua_pedro_a_da_silva.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1903/21-2025_serra_da_cabra.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1904/22-2025_-_castracoes_de_caes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_de_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1906/lombada_ou_travessia_elevada_bairro_dona_evanira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1907/25-2025_-_nossa_senhora_da_gloria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1908/26-2025_-_rua_sao_lourenco.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_lampadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_ponto_miguel_kruger_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1912/30-2025_-_escola_n.s.gloria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1913/31-2025_-_escola_orlando_diogo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1914/32-2025_-_estrada_sta_emilia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1915/33-2025_-_lombada_rua_19_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1916/34-2025_-_reducacao_issqn_taxistas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1918/timbrado-indicacao_iluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1919/timbrado-indicacao_lombada_rua_sao_jorge_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1920/timbrado-indicacao_readequacao_das_ruas_bairro_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1922/indicacao_escola_divineia_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_posto_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1924/indicacao_de_sinalizacao_para_pedestres_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1925/manilhamento_associacao_vida_nova.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1926/manutencao_cemiterios_municipais.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1927/travessia_elevada_oliverio_beira_fontoura_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1928/reparo_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1929/47-2025_-_caixa_agua_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1930/48-2025_-_calcamento_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1931/49-2025_-_reconstrucao_ponte_capao_grande.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_cram.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_2_escola_divineia_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1937/52-2025_-_calcamento_rua_das_garcas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1938/53-2025_-_lombada_rua_das_garcas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1939/54-2025_-_rua_pedro_da_costa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1940/55-2025_-_calcamento_rua_eugenio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1941/56-2025_-_lombada_rua_francisca.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1942/57-2025_-_calcamento_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1943/58-2025_-_manutencao_rede_esgoto_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1944/cascalhamento_comunidade_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1945/60-2025_-_calcamento_fax._coutos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1946/61-2025_-_estrada_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1947/62-2025_-_pavimentacao_rua_antonio_tussoline.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_ceps_vila_c._assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1949/64-2025_-_reforma_calcada_praca.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1950/indicacao_lombada_inacio_milos_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1951/66-2025_-_ubs_dona_aurea.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_ponto_santana_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1953/68-2025_-_calcamento_rua_lauro_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1954/69-2025_-_equiparacao_reequilibrio_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1956/71-2025_-_estradas_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1957/patrolamento_e_reposicao_de_cascalho_santa_emilia_pdf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1958/ponto_de_onibus_edonin_pdf.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1962/75-2025_-_ponte_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1963/76-2025_-_iluminacao_pr_170.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1964/renovacao_refip_pdf.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1965/78-2025_-_travessa_sao_conrado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1969/79-2025_-_lampada_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1970/80-2025_-_ponto_onibus_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_081-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_82-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_maquinas_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1974/84-2025_-_ponto_rio_turvo_barreiros.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1981/85-2025_-_alojamento.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1982/86-2025_-_pintura_faixas_pedestres.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1983/indicacao_87-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1984/88-2025_-_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1985/89-2025_-_rua_nossa_senhora_gracas.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1986/90-2025_-_calcamento_rua_gumercindo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1987/91-2025_-_estradas_alecrim_e_francas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1988/92-2025_-_estrada_alecrim.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1989/93-2025_-_retirar_torre_patio_escola_zattar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1990/94-2025_-_cemiterio_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1993/95-2025_-_jardinagem_pr_170.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_construcao_de_capela_mortuaria_comunidade_faxinal_dos_ribeiros_pdf.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1995/implantacao_de_estar.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1996/98-2025_-_rua_projetada_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1997/99-2025_-_toldo_postao_de_saude.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1998/100-2025_ponto_onibus_parque.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2002/101-2025_-_cessao_servidora_a_dpc.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2001/102-2025_-_padronizacao_lombadas.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2000/101-2025_-_cessao_servidora_a_dpc.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2004/104-2025_-_dona_evanira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2005/105-2025_-_estradas_fax_coutos.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2006/106-2024_-_ponto_coleta_roupas_lixo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2007/107-2025_-_travessia_elevada_rua_joao_f_da_silva.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2008/108-2025_-_lombada_rua_joao_f_da_silva.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2009/109-2025_-_iluminacao_pub_rua_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2010/110-2025_-_lombada_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2011/111-2025_-_pedras_irregulares_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2012/112-2025_-_bairro_2_irmaos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2016/113-2025_-_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2019/114-2025_-_lombada_rua_sebastiao_p_ferreira.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2020/115-2025_-_ar_condicionado_centro_eventos.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_de_servidor_incra_pdf.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2022/indicacao_escola_nossa_senhora_da_gloria_pdf.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2024/118-2025_-_info_terrenos_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2025/indicacao_-_secretaria_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2026/120-2025_-_reparos_quadra_praca.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2027/121-2025_-_vala_aberta_rua_anibal_siqueira.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2028/122-2025_-_estrada_alto_alecrim.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2029/123-2025_-_manutencao_travessa_santo_expedito.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2030/124-2025_-__manutecao_quadra_escola_sta_terezinha.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2035/125-2025_-_estrada_todos_os_santos_santana.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2036/126-2025_-_estradas_bom_retiro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2037/127-2025_-_estrada_fax_francas.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2038/128-2025_-_manilhas_rua_07.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2039/129-2025_-_estrada_guarapuavinha_1_prox_ponte_rio_pinhao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2041/130-2025_-_iluminacao_publica_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2042/131-2025_-_limpeza_terrenos_baldios_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2043/132-2025_-_ponto_onibus_bairro_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2044/133-2025_-_ruas_bairro_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2045/134-2025_-_tampas_bocas_de_lobo_rua_joao_lino.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2047/135-2025_-_placas_sinalizacao_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2048/136-2025_-_melhoria_rua_joao_vicente.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2049/137-2025_-_limpeza_rua_vital_ferreira.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2050/138-2025_-_estradas_bom_retiro.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2051/indicacao_iluminacao_publica_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2053/140-2025_-_ponto_onibus_mato_queimado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2054/141-2025_-_meio_fios_rua_fco_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2055/142-2025_-_espelho_convexo_frente_col._decisao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2056/143-2025_-_ecoponto_santa_emilia.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2057/144-2025_-_iluminacao_bairro_bitur.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2058/145-2025_-_iliminacao_bairro_n_s_aparecida.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2059/146-2025_-_iluminacao_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2062/digitalizado_20250519-0901.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2063/148-2025_-_ponto_onibus_av._hipolito.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2065/149-2025_-_pavimentacao_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2066/150-2025_-_troca_lampadas_rua_hortencias_rua_das_dalias.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_pontodeonibus_coutos_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2072/152-2025_-_ponto_onibus_localidade_guarapuavinha_2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2073/153-2025_estradas_faxinal_dos_coutos.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2075/154-2025_-_estradas_fax._coutos.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2076/155-2025_-_ponto_de_onibus_invernadinha_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2078/156-2025_-_nossa_senhora_aparecida_campo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2079/157-2025_-_ponto_de_onibus_nossa_senhora.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2080/158-2025_-_comunidade_coutos_ponte.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2081/159-2025_-_bueiro_rua_basilio_grosko.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2084/160-2025_-_lombada_rua_manoel.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2085/161-2025_-_faixa_pedestres_centro.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2086/162-2025_-_lombada_rua_vicente_ramos.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2087/163-2025_-_estrada_santa_emilia_2.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2088/164-2025_-_boca_de_lobo_rua_albari.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2089/165-2025_-_lombada_rua_rio_pinhao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2091/167-2025_-_boca_de_lobo_rua_pastora_juce.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2092/168-2025_-_ponto_onibus_fax._ribeiros.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2093/169-2025_-_galho_estrada_prox_rio_pinhao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2094/170-2025_-_ruas_fax_carvalhos_mazurechem.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2096/171-2025_-_ponte_invernada_de_fora.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2097/digitalizado_20250602-0930.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2098/digitalizado_20250602-0942.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2099/174-2025_-_boca_de_lobo_av._hipolito.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2100/175-2025_-_ponto_onubus_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2101/176-2025_-_lombada_e_sinalizacao_rua_pastora_juce_adrosnki.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2102/177-2025_-_adesao_projeto_cidade_amiga_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2103/indicacao_junhovioleta_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2104/179-2025_-_revisar_calcamento_rua_3_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2105/180-2025_-_iluminacao_pub_rua_13_de_julho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2106/181-2025_-_estradas_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao_de_pavimentacao_rua_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao_pavimentacao_rua_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao_pavimentacao_rua_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2111/185-2025_-_rua_vitorino_prestes.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2112/186-2025_-_calcamento_rua_exp_amarilio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2113/187-2025_-_reforma_ponto_prox_col_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2114/188-2025_-_sessao_descentralizada.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2117/189-2025_-_sessao_descentralizada_fax._taquaras.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2118/indicacao_lombada_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2119/191-2025_-_boca_de_lobo_rua_miguel_kruger.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2124/192-2025_-_melhorias_rua_santa_margarida.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2126/193-2025_-_melhorias_rua_13_de_julho_lombada.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2127/194-2025_-_manutencao_rua_miguel_kruger.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2128/195-2025_-_alargar_estrada_avencal.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2129/196-2025_-_ponto_de_onibus_lagedo_feio_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2130/197-2025_lombada_frente_escola_eroni.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2131/198-2025_asfalto_trav_st_expedito_e_rua_antonio_joao.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2132/indicacao_nc2ba608_jair_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2133/indicacao_n.200.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2134/indicacao_paisagismo_bairro_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2136/202-2025_-_bueiro_rua_projetada_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2137/indicacao_203_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2138/indicacao_204_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2139/indicacao_205_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2140/206-2025_-_estrada_linha_pedreira.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2141/207-2025_-_boca_de_lobo_rua_darcilio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2163/210-2025_-_abrir_estrada_final_rua_domingos_ferreira.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_211_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2165/indicacao_212_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2166/213-2025_-_unificacao_de_departamentos.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2167/214-2025_-_iliminacao_pub_rua_dos_papagaios.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2170/215-2025_-_ponto_onibus_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2171/216-2025_-_estudo_ref._terreno_doado_a_aabb.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2172/indicacao_217_assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2173/ponto_oba_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2180/indicacao_219_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2181/indicacao_220_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2182/221-2025_-_quadra_escola_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2183/reurb_indicacao.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2184/indicacao_223_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_224_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2187/225-2025_-_bueiro_estrada_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2188/lombada_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2189/227-2025_comunidade_bom_retiro.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2190/228de2025indicacao_bairro_2_irmaos.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2196/229-2025_-_prioridade.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2197/230-2025_-_pavimentacao_rua_anibal_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2198/231-2025_-_iluminacao_rua_sta_barbara.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2199/indicacao_232_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2200/indicacao_233_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2201/indicacao_234_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2202/235-2025_-_sinalizacao_mao_unica_rua_darcilio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2204/237-2025_-_estradas_avencal.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2206/238-2025_-_estrada_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2207/239-2025_-_estudo_linha_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2208/240-2025_-_ponto_onibus_avencal.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2210/nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2220/indicacao_rua_ajsm.docx.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2221/indicacao_243_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2223/244-2025_-_pavimentacao_restante_rua_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2224/245-2025_-_pavimentacao_restante_rua_laura_ferreira_caldas.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2225/246-2025_-_pavimentacao_restante_rua_jose_antonio_da_silva_missioneiro.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2226/indicacao_pracaidoso_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2232/249-2025_-_acesso_cadeirantes_esf_lindouro.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2233/indicacao_250_assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2234/indicacao_251_assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_252_assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2236/indicacao_253_assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2237/oficio_leonora_hartt.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2238/255_comunidade_serra_do_pinpao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2239/indicacao_iluminacao_sc.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2240/indicacao_pinheirinho__1.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2241/258-2025_-_troca_lampadas_rua_joao_antonio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2243/indicacao_259_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2244/indicacao_260_assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2245/indicacao_261_assinado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2246/indicacao_262_assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2247/263-2025_-_estradas_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2248/oficio_azaleia.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2251/indicacao_265_assinado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2252/indicacao_266_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2254/rampa_de_acesso_esf_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2255/268-2025_-_lombada_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2256/indicacao_sjoao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2259/270-2025_-_situacao_terreno_aabb.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2261/271-2025_-_estrada_zattar.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2262/indicacao_272_assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2263/273-2025_-_estradas_e_pontes_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2264/274-2025_-_quadra_escola_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2265/275-2025_-_boca_de_lobo_rua_pavao.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2269/indicacao_pavimentacao_asfaltica_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2270/277-2025_-_estrada_barreiros.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2271/278-2025_-_limpeza_posto_saude_santa_maria_readequacao_parquinho.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2272/279-2025_-_ponto_onibus_francas.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2273/280-2025_-_reformas_pontos_onibus_albinos_faxinalenses.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2274/281-2025_-_estradas_faxinalenses.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/282-2025_-_ubs_na_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/indicacao_rsj.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/comunidade_serra_do_pinpao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2283/286-2025_-_iluminacao_aterro_sanitario.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2292/287-2025_-_cascalhamento_patrolamento_bairro_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2295/288-2025_-_lombada_frente_escola_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2296/indic-azaleiaesg.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2297/indic-azaleiatravessia.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2299/291-2025_-_amplicacao_rede_iluminacao_publica_rua_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2303/292-2025_-_remocao_entulho_olaria_velha.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2304/293-2025_-_melhorias_ruas_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2305/294-2025_-_placa_nome_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2306/295-2025_-_estrada_barreiros_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2307/indicacao_miguel_k.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2311/297-2025_-_melhorias_na_rua_nossa_senhora_das_gracas_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2312/298-2025_-_lombada_serra_da_cabra.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2313/299-2025_-_bueiro_rua_santo_antonio_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2314/300-2025_-_fonoaudiologo_rede_municipal_educacao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2316/301-2025_-_iluminacao_pub_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2315/302-2025_-_reparos_rua_valter_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2317/303-2025_-_pavimentacao_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2318/304-2025_-_calcada_rua_lauro_f_da_silva.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2319/305-2025_-_iluminacao_rua_sao_paulo_bairro_s._cristovao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2320/306-2025_-_ponto_onibus_cascalhamento_santa_emilia_i.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2321/307-2025_-_cascalhamento_santa_emilia_i.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2323/308-2025-_manutecao_iluminacao_publica_rua_serafim_ribas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2325/309-2025_-_escoamento_agua_rua_rio_pinhao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2326/310-2025_-_cascalhar_rua_salvador_silveira_caldas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2327/311-2025_-_restaurar_calcamento_rua_alcebiades_goncalves.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2328/312-2025_-_alargar_estrada_e_bueiro_lajeado_2.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2329/313-2025_-_manilhamento_rua_das_imbuias.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2330/314-2025_-_estrada_barreiros.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2331/315-2025_-_calcamento_serra_da_angelina.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2332/316-2025_-_placas_sinalizacao_interior.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2334/indicacao_deficientes.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2335/318-2025_-_bueiro_seco_estrada_geral_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2336/indic_colina.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2337/320-2025_-_carga_terra_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2338/indicacao_josedutra..pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2339/indicacao_muroescolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_praca_darci_brolini.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2361/326-2025_-_melhoria_galho_estrada_faxinal_dos_coutos.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2371/modelo_indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2372/modelo_indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2373/329-2025_-_revitalizacao_ponto_principal_praca_darci_brolini.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2374/330-2025_-_estrada_loc_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2375/331-2025_-_estrada_comunidade_freski.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2376/modelo_indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2377/333-2025_-_placas_sizalizacao_rua_rio_pinhao_esq_rua_luiz_m._de_ramos.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2378/334-2025_-_manutencao_rua_olha_dagua.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2383/indicacao_nomecreche_bitur_assinado.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2387/336-2025_-_estradas_zattarlandia_bom_retiro_mato_branco_sao_joao_poco_grande_silverios_faxinalenses.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2388/indicacao-sao-jose.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2389/modelo_indicacao_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2390/modelo_indicacao_assinado_4.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2391/340-2025_-_manutencao_estacionamento_colegio_julio_moreira.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2392/341-2025_-_publicacao_da_lei_das_mulheres_no_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2393/342-2025_-_limpeza_rua_rio_parana.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2394/343-2025_-_estradas_tres_barras_serra_da_mula_assentamento_silverios_nossa_senhora_salete.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2397/344-2025_-_estrada_prop_adilson_litka_de_meira_assentamento_rocio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2398/345-2025_-_estrada_zattar.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2401/346-2025_estrada_comunidade_dos_francas.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2408/348-2025_-_lombada_rua_joaquim_freitas.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2410/modelo_indicacao_assinado_5.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2413/350-2025_-_ruas_santa_barbara_e_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2415/indicacao_fisio_sol5b_assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao_calcamento_bitur_assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2417/indicacao_do_sr._junior_assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2418/354-2025_-_estrada_agua_amarela.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_do_sr._willes_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2422/indicacao_bairro_ivernadinha_lampadas_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2423/pontos_de_energia_cemiterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2424/359-2025_-_estrada_silverios.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2426/indicacao-beija-flor.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2427/indicacao-gu.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao-mur.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2429/oficio-guest.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2431/364-2025_-_iluminacao_pub_rua_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2432/sr._alan_faxinal_dos_taquaras_assinado.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2433/comunidade_agua_amarela_sr._valmor_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2434/rua_das_violetas_bairro_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2435/368-2025_-_bueiros_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2436/estrada_dos_coutos_369_assinado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2437/sr.amadeu_santos_lajeado_feio_manilhas_assinado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2438/chaca_do_zico_lajeado_feio_estrada_e_mata_burro_assinado.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2439/pedro_kraczkowiski2c_bueiro_e_cascalhamento_lajeado_feio_assinado.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2440/comunidade_do_laranjal_proximo_a_igreja_ass_de_deus_pastor_sidonir_assinado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/comunidade_do_laranjal_sr_joao_batista_assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2444/375-2025_-_manutencao_calcamento_lageado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2447/faxinal_dos_albinos_assinado.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2448/rua_das_orquidieas_bairro_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2449/iluminacao_rua_serafim_ribas.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2450/380-2025_-_iluminacao_publica_-_rua_lauro_ferreira_caldas_-_casa_do_nei.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2451/bairro_sao_jose_assinado.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2452/382-2025_-_lombadas_rua_joao_lino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/sr._tiago_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/indicacao_luc.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2455/385-2025_-_estrada_coutos_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/comunidade_serra_da_cabra_sr._antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2462/387-2025_-_reforma_ponte_lejeado_bonito.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2472/indicacao_bb.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2473/389-2025_-_lombada_rua_nossa_sra_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1882/01_urg_esp_antep_1.324.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1895/02_retirada_antep_1.320_1.321.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1961/requerimento_inss_pdf_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1976/06_urg_esp_antep_1.330.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1977/07_urg_esp_antep_1.335.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1978/08_ref_antep_1.329.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1991/09_urg_esp_antep_1.334.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1992/10_urg_esp_antep_1.333.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2003/11_urg_esp_antep_1.329.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2013/12_urg_esp_pll_02.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2018/13_info_correcao_tabela.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2017/14_urg_esp_antep_1.336.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2031/15_urg_esp_antep_1.337.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2034/16_-_info_dobras_assinado.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2162/18-2025_requer_prestacao_de_contas_festa_do_pinhao.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2169/19_info_envio_anexos_ldo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2205/20_urg_esp_antep_1.339.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2228/21-2025_-_info_contrato_gestao_residuos.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2222/22_urg_esp_antep_1.3541.3551.3561.3571.3581.3591.3601.3611.3621.3631.3651.366.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2242/23_urg_esp_antep_1.367.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2258/24_urg_esp_antep_1.353.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2300/25_-_info_contrato_britador_2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2395/26-2025_urgencia_simples_antep_1.378_ppa.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2399/27_criar_comissao_especial_reg_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2400/28_info_inventario_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2402/29_mocao_repudio_thiago_biasebetti.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2403/30_requerimento_info_van.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2443/32-2025_urgencia_simples_antep_1.338_ldo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2458/33-2025_-_urg_simples_antep_1.379-2029.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2467/34-2025_-_urg_especial_pll_21.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/01_contas_executivo_2016.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2333/01_projeto_de_resolucao_altera_diarias_legislativo.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2363/02_projeto_de_resolucao_altera_diarias_legislativo_assinada.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/03_regimento_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/04-2025_-_recesso_20_dias_final_ano.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2032/01_emenda_antep_1.337.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2052/02_emenda_antep_1.328_corrigida_assinada.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2115/03_emenda_pll_04.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2160/04_emenda_pll_06.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2161/05_emenda_pll_07.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2308/06_emenda_ao_antep_1.373.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2309/07_emenda_ao_antep_1.374.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2464/09_emenda_antep_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2474/10_emenda_ao_antep_1.383.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1877/1.324-2025_-_doacao_imovel_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1878/1.325-2025_altera_lei_2028-2018_pme.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1880/1.326-2025_-_gaiteiros.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1881/1.327-2025_programa_mae_pinhaoense_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1933/1.328-2025_incentivo_variavel_de_gratificacao_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1960/1.329-2025_revoga_lei_46-1990.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1966/1.330-2025_concede_reajuste.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1967/1.331-2025_sec_mun_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1968/1.332-2025_sec_mun_obras_e_urbanismo.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1979/1.333-2025_desapropriacao_terreno_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1980/1.334-2025_auxilios_e_subvencoes_festa_pinhao_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1975/1.335-2025_sistema_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2014/1.336-2025_termo_cessao.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2023/1.337-2025_credito_orcamentario_r_507.42819.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2040/1.338-2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2120/1.339-2025_-_desmembra_secretaria.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2121/1.340-2025_cria_funcoes_para_cargos_de_provimento_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2060/1.341-2025_credito_orcamentario_r_79.00000.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2074/1.343-2025_-_extincao_consorcio_cis.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2095/1.344-2025_-_filiacao_atema.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2230/1.345-2025_-_politica_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2122/1.346-2025_rede_protecao_crianca_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2135/1.347-2025_desapropriacao_rose_ap_santana.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2174/1.349-2025_revoga_lei_2324-2024_2326-2024_2327-2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2175/1.350-2025_altera_lei_2344-2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2176/1.351-2025_cessao_uso_eduardo_eloi_revoga_lei_2362-2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2179/1.352-2025_cessao_uso_bebidas_arco_iris.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2253/1.353-2025_altera_lei_2244-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2191/1.354-2025_utilidade_publica_apfm_cantinho_do_ceu.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2192/1.355-2025_utilidade_publica_apfm_n_sr._da_gloria.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2193/1.356-2025_utilidade_publica_apfm_tia_felicidade.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2194/1.357-2025_utilidade_publica_apfm_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2195/1.358-2025_utilidade_publica_apfm_tia_clarinha.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2212/1.359-2025_utilidade_publica_apfm_tereza_kramer.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2213/1.360-2025_utilidade_publica_apfm_orlando_diogo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2214/1.361-2025_utilidade_publica_apfm_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2215/1.362-2025_utilidade_publica_apfm_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2216/1.363-2025_utilidade_publica_apfm_jocemar_nestor.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2217/1.365-2025_utilidade_publica_apfm_cecilia_meireles.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2218/1.366-2025_utilidade_publica_apaap.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2211/1.367-2025_altera_lei_pme_1914-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2250/1.368-2025_programa_de_desenvolvimento_economico_de_pinhao_-_prodepin.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2257/1.369-2025_-_doacao_imovel_casa_familiar_rural.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2266/1.370-2025_concessao_uso_barao_-_industria_e_comercio_de_erva_mate_e_chas_s.a.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2293/1.371-2025_dispoe_sobre_a_o_sistema_municipal_de_protecao_e_defesa_do_consumidor.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/1.372-2025_concessao_uso_vinicius_m_b_caldas.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/1.373-2025_concessao_uso_agoindustria_granja-brol.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/1.374-2025_concessao_uso_terreno_fratelli.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/1.375-2025_regime_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2412/1.376-2025_-_dispoe_sobre_servicos_funerarios_no_ambito_do_municipio_de_pinhao.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2301/1.377-2025_concessao_uso_marcelo_ramos.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2302/1.378-2025_-_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2362/1.379-2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2384/1.380-2025_ratifica_consorcio.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2385/1.381-2025_concessao_uso_fratelli.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2386/1.382-2025_concessao_uso_therus.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2396/1.383-2025_programa_de_desenvolvimento_economico_de_pinhao_-_ultima_versao.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2409/1.384-2025_ratifica_ciascantu.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2411/1.385-2025_-_altera_lei_2.283_-_procon.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/1.386-2025_dispoe_sobre_o_plano_municipal_de_gestao_integrada_de_residuos_solidos_urbanos_pmgirsu.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2457/1.387-2025_concessao_uso_joao_marcos_walter.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2493/1.388-2025_fundo_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1875/pl_dona_aurea_01-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1999/02-2025_-_reajuste_salarial_legislativo_2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2033/03_-_regulamentacao_transporte_app.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2046/04-2025_-_autoriza_vale-creche.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2067/05-2025_-_fios_irregulares.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2082/06_fisio_alegria.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2083/07_projeto_esportividade_60.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2123/08-2025_-_cidade_amiga_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2125/09-2025_-_cuidando_de_quem_cuida_assinado.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2178/pl_-_preferencia_ao_comerciante_local_festas_publicas_terceirizadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2209/11-2025_-_denomina_rodoviaria_terezinha_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2219/12_denomina_rua_dilair_kitzula_de_lima.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2249/13-2025_banco_de_dados_de_nomes_de_mulheres.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2260/14-2025_-_agosto_lilas.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2294/15_denomina_travessa_joao_moreira_de_farias.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2322/16_2025_-_dispoe_sobre_o_programa_farmacia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2406/17-2025_-_altera_lei_2.051_-_orc_impositivo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2405/18_-_dec_uti_pub_ass_moradores_vitoria_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2414/institui_plano_cargos_carreira_valorizacao_servidores_legislativo_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2421/20-2025__-_denomina_quadra_esportiva_dhionatta_andrade_oliveira.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2442/21-2025_-_denomina_rua_otto_da_costa_hintze.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2466/rua_pr._zacarias_monteiro_neto_assinado.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2471/23-2025_-_utilidade_publica_alto_alecrim.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2146/01_pesar_raimund_himmelsbach.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2147/02_congratulacoes_mari_nayeli.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2148/03_congratulacoes_guilherme_mendes.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2149/04_congratulacoes_mariana_basilio.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2150/05_pesar_gerson_luis_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2151/06_congratulacoes_cresol.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2152/07_pesar_orlando_costa_silverio.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2153/08_congratulacoes_professor_grupo_de_esportividade.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2154/09_pesar_alberto_rickli.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2155/10_repudio_adin_7.796.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2156/11_b_congratulacoes_delegado_andersson.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2157/12_congratulacoes_leonilson_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2158/13_congratulacoes_brajeiradas.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2159/14_congratulacoes_asgapi.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2186/15_apelo_incra.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2284/16_congratulacoes_grupo_teatro.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2285/17_congratulacoes_banda_municipal.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2286/18_congratulacoes_iara_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2287/19__congratulacoes_time_futsal.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2288/20_congratulacoes_otilia_silveira_gomes.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2289/21_pesar_jose_da_fonseca_-_xarope.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/22__congratulacoes_time_handebol.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2291/23_pesar_bruno_eric_caldas_santos.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2340/24_-_pesar_hugo_ubiratan_da_costa.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2341/25_-_pesar_ivan_matoso_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2342/26_-_congratulacoes_andarilhos.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2343/27_-_congratulacoes_maria_helena.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2344/28_-_congratulacoes_alicia_caldas.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2345/29_-_congratulacoes_helena_watanabe.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2346/30_-_congratulacoes_eduardo_freitas.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2347/31_-_congratulacoes_luiza_prestes.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2348/32_-_congratulacoes_luiza_pilatti_tavares.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2352/33_-_congratulacoes_dr._jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2353/34_-_pesar_nereu_souza_oliveira.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2354/35_-_pesar_pedro_barbosa.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2355/36_-_congratulacoes_escola_eroni.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2356/37_-_alunos_agrinho_eroni.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2358/39_congratulacoes_prof_juvenal.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2380/51_-_congratulacoes_basquete_feminino.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2381/52_-_congratulacoes_basquete_masculino.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2382/53_-_pesar_giordano_leopoldino_tussi.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2480/61_congratulacoes_mariane_dhenyffer_ricardo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2481/63_repudio_apaes.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/64_congratulacoes_corrida_feminino.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/65_congratulacoes_bolao_feminino.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/66_congratulacoes_xadrez_masculino.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/67_congratulacoes_xadrez_faminino.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/68_congratulacoes_voleibol_masculino.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/69_congratulacoes_voleibol_feminino.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/70_congratulacoes_voleibol_praia_masculino.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/71_congratulacoes_tiro_esportivo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/73_congratulacoes_handebol_feminino.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2491/74_congratulacoes_futsal_masculino.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/75_pesar_juliana_tesseroli.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2143/01-2025_-_veto_-_projeto_de_lei_1328-2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2177/02-2025_-_veto_-_projeto_de_lei_legislativo_04-2025_vale-creche.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/19_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2015/05_antep_1.329.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2407/01-2025_-_altera_orc_impositivo_e_art._73.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2298/orcamento_poder_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2446/2._josiel_-_10-11-2025_-_relatorio.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2267/oficio_126-25_-_camara_vereadores_pinhao_-_castracao_criminosa_1.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2268/oficio_204-2025_-__denuncia_sobre_maus_tratos_a_animais_-_presidente_da_camara_de_vereadores_de_pinhao_-_denuncia_de_maus_tratos_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1879/indicacao_001_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1883/02-2025_-_rua_bairro_baggio_ii.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1884/03-2025_-_estradas_pimpao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1885/04-2025_-_desentupimento_manilhas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1886/05-2025_-_lombada_rua_joaquim_f_freitas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_incentivomusicqal_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_terreno_para_escola_faxinal_dos_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1889/08-2025_-__estradas_arroio_bonito_sta_emilia_serra_da_cabra.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1890/09-2025_-_estrada_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1891/10-2025_-_manutencao_ruas_do_lindouro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1892/11-2025__rua_primeiro_maio_2_irmao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1893/12-2025_-_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1894/13-2025_-_ponto_onibus_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1896/14-2025_-_calcamento_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1897/15-2025_-_recapamento_2_irmao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1898/16-2025_-_trevo_dois_irmao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1899/17-2025_-_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1900/18-2025_-_iluminacao_publica_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1901/19-2025_-_manilhamento_rua_valter_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1902/20-2025_-_lombada_rua_pedro_a_da_silva.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1903/21-2025_serra_da_cabra.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1904/22-2025_-_castracoes_de_caes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_de_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1906/lombada_ou_travessia_elevada_bairro_dona_evanira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1907/25-2025_-_nossa_senhora_da_gloria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1908/26-2025_-_rua_sao_lourenco.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_lampadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_ponto_miguel_kruger_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1912/30-2025_-_escola_n.s.gloria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1913/31-2025_-_escola_orlando_diogo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1914/32-2025_-_estrada_sta_emilia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1915/33-2025_-_lombada_rua_19_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1916/34-2025_-_reducacao_issqn_taxistas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1918/timbrado-indicacao_iluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1919/timbrado-indicacao_lombada_rua_sao_jorge_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1920/timbrado-indicacao_readequacao_das_ruas_bairro_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1922/indicacao_escola_divineia_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_posto_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1924/indicacao_de_sinalizacao_para_pedestres_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1925/manilhamento_associacao_vida_nova.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1926/manutencao_cemiterios_municipais.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1927/travessia_elevada_oliverio_beira_fontoura_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1928/reparo_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1929/47-2025_-_caixa_agua_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1930/48-2025_-_calcamento_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1931/49-2025_-_reconstrucao_ponte_capao_grande.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_cram.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_2_escola_divineia_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1937/52-2025_-_calcamento_rua_das_garcas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1938/53-2025_-_lombada_rua_das_garcas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1939/54-2025_-_rua_pedro_da_costa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1940/55-2025_-_calcamento_rua_eugenio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1941/56-2025_-_lombada_rua_francisca.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1942/57-2025_-_calcamento_rua_sao_simao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1943/58-2025_-_manutencao_rede_esgoto_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1944/cascalhamento_comunidade_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1945/60-2025_-_calcamento_fax._coutos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1946/61-2025_-_estrada_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1947/62-2025_-_pavimentacao_rua_antonio_tussoline.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_ceps_vila_c._assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1949/64-2025_-_reforma_calcada_praca.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1950/indicacao_lombada_inacio_milos_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1951/66-2025_-_ubs_dona_aurea.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_ponto_santana_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1953/68-2025_-_calcamento_rua_lauro_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1954/69-2025_-_equiparacao_reequilibrio_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1956/71-2025_-_estradas_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1957/patrolamento_e_reposicao_de_cascalho_santa_emilia_pdf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1958/ponto_de_onibus_edonin_pdf.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1962/75-2025_-_ponte_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1963/76-2025_-_iluminacao_pr_170.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1964/renovacao_refip_pdf.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1965/78-2025_-_travessa_sao_conrado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1969/79-2025_-_lampada_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1970/80-2025_-_ponto_onibus_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_081-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_82-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_maquinas_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1974/84-2025_-_ponto_rio_turvo_barreiros.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1981/85-2025_-_alojamento.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1982/86-2025_-_pintura_faixas_pedestres.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1983/indicacao_87-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1984/88-2025_-_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1985/89-2025_-_rua_nossa_senhora_gracas.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1986/90-2025_-_calcamento_rua_gumercindo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1987/91-2025_-_estradas_alecrim_e_francas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1988/92-2025_-_estrada_alecrim.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1989/93-2025_-_retirar_torre_patio_escola_zattar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1990/94-2025_-_cemiterio_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1993/95-2025_-_jardinagem_pr_170.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_construcao_de_capela_mortuaria_comunidade_faxinal_dos_ribeiros_pdf.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1995/implantacao_de_estar.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1996/98-2025_-_rua_projetada_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1997/99-2025_-_toldo_postao_de_saude.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1998/100-2025_ponto_onibus_parque.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2002/101-2025_-_cessao_servidora_a_dpc.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2001/102-2025_-_padronizacao_lombadas.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2000/101-2025_-_cessao_servidora_a_dpc.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2004/104-2025_-_dona_evanira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2005/105-2025_-_estradas_fax_coutos.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2006/106-2024_-_ponto_coleta_roupas_lixo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2007/107-2025_-_travessia_elevada_rua_joao_f_da_silva.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2008/108-2025_-_lombada_rua_joao_f_da_silva.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2009/109-2025_-_iluminacao_pub_rua_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2010/110-2025_-_lombada_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2011/111-2025_-_pedras_irregulares_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2012/112-2025_-_bairro_2_irmaos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2016/113-2025_-_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2019/114-2025_-_lombada_rua_sebastiao_p_ferreira.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2020/115-2025_-_ar_condicionado_centro_eventos.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_de_servidor_incra_pdf.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2022/indicacao_escola_nossa_senhora_da_gloria_pdf.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2024/118-2025_-_info_terrenos_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2025/indicacao_-_secretaria_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2026/120-2025_-_reparos_quadra_praca.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2027/121-2025_-_vala_aberta_rua_anibal_siqueira.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2028/122-2025_-_estrada_alto_alecrim.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2029/123-2025_-_manutencao_travessa_santo_expedito.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2030/124-2025_-__manutecao_quadra_escola_sta_terezinha.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2035/125-2025_-_estrada_todos_os_santos_santana.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2036/126-2025_-_estradas_bom_retiro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2037/127-2025_-_estrada_fax_francas.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2038/128-2025_-_manilhas_rua_07.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2039/129-2025_-_estrada_guarapuavinha_1_prox_ponte_rio_pinhao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2041/130-2025_-_iluminacao_publica_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2042/131-2025_-_limpeza_terrenos_baldios_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2043/132-2025_-_ponto_onibus_bairro_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2044/133-2025_-_ruas_bairro_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2045/134-2025_-_tampas_bocas_de_lobo_rua_joao_lino.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2047/135-2025_-_placas_sinalizacao_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2048/136-2025_-_melhoria_rua_joao_vicente.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2049/137-2025_-_limpeza_rua_vital_ferreira.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2050/138-2025_-_estradas_bom_retiro.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2051/indicacao_iluminacao_publica_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2053/140-2025_-_ponto_onibus_mato_queimado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2054/141-2025_-_meio_fios_rua_fco_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2055/142-2025_-_espelho_convexo_frente_col._decisao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2056/143-2025_-_ecoponto_santa_emilia.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2057/144-2025_-_iluminacao_bairro_bitur.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2058/145-2025_-_iliminacao_bairro_n_s_aparecida.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2059/146-2025_-_iluminacao_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2062/digitalizado_20250519-0901.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2063/148-2025_-_ponto_onibus_av._hipolito.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2065/149-2025_-_pavimentacao_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2066/150-2025_-_troca_lampadas_rua_hortencias_rua_das_dalias.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_pontodeonibus_coutos_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2072/152-2025_-_ponto_onibus_localidade_guarapuavinha_2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2073/153-2025_estradas_faxinal_dos_coutos.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2075/154-2025_-_estradas_fax._coutos.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2076/155-2025_-_ponto_de_onibus_invernadinha_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2078/156-2025_-_nossa_senhora_aparecida_campo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2079/157-2025_-_ponto_de_onibus_nossa_senhora.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2080/158-2025_-_comunidade_coutos_ponte.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2081/159-2025_-_bueiro_rua_basilio_grosko.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2084/160-2025_-_lombada_rua_manoel.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2085/161-2025_-_faixa_pedestres_centro.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2086/162-2025_-_lombada_rua_vicente_ramos.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2087/163-2025_-_estrada_santa_emilia_2.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2088/164-2025_-_boca_de_lobo_rua_albari.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2089/165-2025_-_lombada_rua_rio_pinhao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2091/167-2025_-_boca_de_lobo_rua_pastora_juce.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2092/168-2025_-_ponto_onibus_fax._ribeiros.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2093/169-2025_-_galho_estrada_prox_rio_pinhao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2094/170-2025_-_ruas_fax_carvalhos_mazurechem.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2096/171-2025_-_ponte_invernada_de_fora.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2097/digitalizado_20250602-0930.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2098/digitalizado_20250602-0942.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2099/174-2025_-_boca_de_lobo_av._hipolito.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2100/175-2025_-_ponto_onubus_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2101/176-2025_-_lombada_e_sinalizacao_rua_pastora_juce_adrosnki.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2102/177-2025_-_adesao_projeto_cidade_amiga_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2103/indicacao_junhovioleta_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2104/179-2025_-_revisar_calcamento_rua_3_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2105/180-2025_-_iluminacao_pub_rua_13_de_julho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2106/181-2025_-_estradas_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao_de_pavimentacao_rua_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao_pavimentacao_rua_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao_pavimentacao_rua_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2111/185-2025_-_rua_vitorino_prestes.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2112/186-2025_-_calcamento_rua_exp_amarilio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2113/187-2025_-_reforma_ponto_prox_col_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2114/188-2025_-_sessao_descentralizada.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2117/189-2025_-_sessao_descentralizada_fax._taquaras.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2118/indicacao_lombada_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2119/191-2025_-_boca_de_lobo_rua_miguel_kruger.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2124/192-2025_-_melhorias_rua_santa_margarida.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2126/193-2025_-_melhorias_rua_13_de_julho_lombada.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2127/194-2025_-_manutencao_rua_miguel_kruger.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2128/195-2025_-_alargar_estrada_avencal.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2129/196-2025_-_ponto_de_onibus_lagedo_feio_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2130/197-2025_lombada_frente_escola_eroni.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2131/198-2025_asfalto_trav_st_expedito_e_rua_antonio_joao.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2132/indicacao_nc2ba608_jair_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2133/indicacao_n.200.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2134/indicacao_paisagismo_bairro_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2136/202-2025_-_bueiro_rua_projetada_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2137/indicacao_203_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2138/indicacao_204_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2139/indicacao_205_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2140/206-2025_-_estrada_linha_pedreira.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2141/207-2025_-_boca_de_lobo_rua_darcilio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2163/210-2025_-_abrir_estrada_final_rua_domingos_ferreira.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_211_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2165/indicacao_212_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2166/213-2025_-_unificacao_de_departamentos.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2167/214-2025_-_iliminacao_pub_rua_dos_papagaios.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2170/215-2025_-_ponto_onibus_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2171/216-2025_-_estudo_ref._terreno_doado_a_aabb.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2172/indicacao_217_assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2173/ponto_oba_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2180/indicacao_219_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2181/indicacao_220_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2182/221-2025_-_quadra_escola_agua_verde.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2183/reurb_indicacao.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2184/indicacao_223_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_224_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2187/225-2025_-_bueiro_estrada_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2188/lombada_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2189/227-2025_comunidade_bom_retiro.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2190/228de2025indicacao_bairro_2_irmaos.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2196/229-2025_-_prioridade.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2197/230-2025_-_pavimentacao_rua_anibal_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2198/231-2025_-_iluminacao_rua_sta_barbara.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2199/indicacao_232_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2200/indicacao_233_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2201/indicacao_234_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2202/235-2025_-_sinalizacao_mao_unica_rua_darcilio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2204/237-2025_-_estradas_avencal.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2206/238-2025_-_estrada_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2207/239-2025_-_estudo_linha_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2208/240-2025_-_ponto_onibus_avencal.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2210/nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2220/indicacao_rua_ajsm.docx.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2221/indicacao_243_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2223/244-2025_-_pavimentacao_restante_rua_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2224/245-2025_-_pavimentacao_restante_rua_laura_ferreira_caldas.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2225/246-2025_-_pavimentacao_restante_rua_jose_antonio_da_silva_missioneiro.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2226/indicacao_pracaidoso_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2232/249-2025_-_acesso_cadeirantes_esf_lindouro.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2233/indicacao_250_assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2234/indicacao_251_assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_252_assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2236/indicacao_253_assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2237/oficio_leonora_hartt.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2238/255_comunidade_serra_do_pinpao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2239/indicacao_iluminacao_sc.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2240/indicacao_pinheirinho__1.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2241/258-2025_-_troca_lampadas_rua_joao_antonio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2243/indicacao_259_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2244/indicacao_260_assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2245/indicacao_261_assinado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2246/indicacao_262_assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2247/263-2025_-_estradas_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2248/oficio_azaleia.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2251/indicacao_265_assinado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2252/indicacao_266_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2254/rampa_de_acesso_esf_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2255/268-2025_-_lombada_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2256/indicacao_sjoao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2259/270-2025_-_situacao_terreno_aabb.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2261/271-2025_-_estrada_zattar.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2262/indicacao_272_assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2263/273-2025_-_estradas_e_pontes_lajeado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2264/274-2025_-_quadra_escola_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2265/275-2025_-_boca_de_lobo_rua_pavao.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2269/indicacao_pavimentacao_asfaltica_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2270/277-2025_-_estrada_barreiros.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2271/278-2025_-_limpeza_posto_saude_santa_maria_readequacao_parquinho.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2272/279-2025_-_ponto_onibus_francas.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2273/280-2025_-_reformas_pontos_onibus_albinos_faxinalenses.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2274/281-2025_-_estradas_faxinalenses.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/282-2025_-_ubs_na_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/indicacao_rsj.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/comunidade_serra_do_pinpao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2283/286-2025_-_iluminacao_aterro_sanitario.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2292/287-2025_-_cascalhamento_patrolamento_bairro_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2295/288-2025_-_lombada_frente_escola_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2296/indic-azaleiaesg.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2297/indic-azaleiatravessia.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2299/291-2025_-_amplicacao_rede_iluminacao_publica_rua_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2303/292-2025_-_remocao_entulho_olaria_velha.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2304/293-2025_-_melhorias_ruas_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2305/294-2025_-_placa_nome_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2306/295-2025_-_estrada_barreiros_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2307/indicacao_miguel_k.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2311/297-2025_-_melhorias_na_rua_nossa_senhora_das_gracas_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2312/298-2025_-_lombada_serra_da_cabra.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2313/299-2025_-_bueiro_rua_santo_antonio_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2314/300-2025_-_fonoaudiologo_rede_municipal_educacao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2316/301-2025_-_iluminacao_pub_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2315/302-2025_-_reparos_rua_valter_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2317/303-2025_-_pavimentacao_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2318/304-2025_-_calcada_rua_lauro_f_da_silva.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2319/305-2025_-_iluminacao_rua_sao_paulo_bairro_s._cristovao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2320/306-2025_-_ponto_onibus_cascalhamento_santa_emilia_i.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2321/307-2025_-_cascalhamento_santa_emilia_i.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2323/308-2025-_manutecao_iluminacao_publica_rua_serafim_ribas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2325/309-2025_-_escoamento_agua_rua_rio_pinhao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2326/310-2025_-_cascalhar_rua_salvador_silveira_caldas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2327/311-2025_-_restaurar_calcamento_rua_alcebiades_goncalves.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2328/312-2025_-_alargar_estrada_e_bueiro_lajeado_2.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2329/313-2025_-_manilhamento_rua_das_imbuias.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2330/314-2025_-_estrada_barreiros.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2331/315-2025_-_calcamento_serra_da_angelina.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2332/316-2025_-_placas_sinalizacao_interior.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2334/indicacao_deficientes.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2335/318-2025_-_bueiro_seco_estrada_geral_lajeado_feio.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2336/indic_colina.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2337/320-2025_-_carga_terra_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2338/indicacao_josedutra..pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2339/indicacao_muroescolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_praca_darci_brolini.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2361/326-2025_-_melhoria_galho_estrada_faxinal_dos_coutos.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2371/modelo_indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2372/modelo_indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2373/329-2025_-_revitalizacao_ponto_principal_praca_darci_brolini.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2374/330-2025_-_estrada_loc_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2375/331-2025_-_estrada_comunidade_freski.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2376/modelo_indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2377/333-2025_-_placas_sizalizacao_rua_rio_pinhao_esq_rua_luiz_m._de_ramos.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2378/334-2025_-_manutencao_rua_olha_dagua.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2383/indicacao_nomecreche_bitur_assinado.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2387/336-2025_-_estradas_zattarlandia_bom_retiro_mato_branco_sao_joao_poco_grande_silverios_faxinalenses.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2388/indicacao-sao-jose.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2389/modelo_indicacao_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2390/modelo_indicacao_assinado_4.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2391/340-2025_-_manutencao_estacionamento_colegio_julio_moreira.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2392/341-2025_-_publicacao_da_lei_das_mulheres_no_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2393/342-2025_-_limpeza_rua_rio_parana.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2394/343-2025_-_estradas_tres_barras_serra_da_mula_assentamento_silverios_nossa_senhora_salete.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2397/344-2025_-_estrada_prop_adilson_litka_de_meira_assentamento_rocio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2398/345-2025_-_estrada_zattar.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2401/346-2025_estrada_comunidade_dos_francas.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2408/348-2025_-_lombada_rua_joaquim_freitas.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2410/modelo_indicacao_assinado_5.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2413/350-2025_-_ruas_santa_barbara_e_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2415/indicacao_fisio_sol5b_assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao_calcamento_bitur_assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2417/indicacao_do_sr._junior_assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2418/354-2025_-_estrada_agua_amarela.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_do_sr._willes_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2422/indicacao_bairro_ivernadinha_lampadas_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2423/pontos_de_energia_cemiterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2424/359-2025_-_estrada_silverios.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2426/indicacao-beija-flor.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2427/indicacao-gu.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao-mur.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2429/oficio-guest.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2431/364-2025_-_iluminacao_pub_rua_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2432/sr._alan_faxinal_dos_taquaras_assinado.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2433/comunidade_agua_amarela_sr._valmor_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2434/rua_das_violetas_bairro_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2435/368-2025_-_bueiros_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2436/estrada_dos_coutos_369_assinado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2437/sr.amadeu_santos_lajeado_feio_manilhas_assinado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2438/chaca_do_zico_lajeado_feio_estrada_e_mata_burro_assinado.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2439/pedro_kraczkowiski2c_bueiro_e_cascalhamento_lajeado_feio_assinado.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2440/comunidade_do_laranjal_proximo_a_igreja_ass_de_deus_pastor_sidonir_assinado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/comunidade_do_laranjal_sr_joao_batista_assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2444/375-2025_-_manutencao_calcamento_lageado_feio_i.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2447/faxinal_dos_albinos_assinado.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2448/rua_das_orquidieas_bairro_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2449/iluminacao_rua_serafim_ribas.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2450/380-2025_-_iluminacao_publica_-_rua_lauro_ferreira_caldas_-_casa_do_nei.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2451/bairro_sao_jose_assinado.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2452/382-2025_-_lombadas_rua_joao_lino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/sr._tiago_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/indicacao_luc.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2455/385-2025_-_estrada_coutos_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/comunidade_serra_da_cabra_sr._antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2462/387-2025_-_reforma_ponte_lejeado_bonito.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2472/indicacao_bb.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2473/389-2025_-_lombada_rua_nossa_sra_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1882/01_urg_esp_antep_1.324.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1895/02_retirada_antep_1.320_1.321.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1961/requerimento_inss_pdf_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1976/06_urg_esp_antep_1.330.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1977/07_urg_esp_antep_1.335.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1978/08_ref_antep_1.329.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1991/09_urg_esp_antep_1.334.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1992/10_urg_esp_antep_1.333.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2003/11_urg_esp_antep_1.329.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2013/12_urg_esp_pll_02.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2018/13_info_correcao_tabela.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2017/14_urg_esp_antep_1.336.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2031/15_urg_esp_antep_1.337.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2034/16_-_info_dobras_assinado.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2162/18-2025_requer_prestacao_de_contas_festa_do_pinhao.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2169/19_info_envio_anexos_ldo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2205/20_urg_esp_antep_1.339.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2228/21-2025_-_info_contrato_gestao_residuos.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2222/22_urg_esp_antep_1.3541.3551.3561.3571.3581.3591.3601.3611.3621.3631.3651.366.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2242/23_urg_esp_antep_1.367.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2258/24_urg_esp_antep_1.353.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2300/25_-_info_contrato_britador_2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2395/26-2025_urgencia_simples_antep_1.378_ppa.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2399/27_criar_comissao_especial_reg_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2400/28_info_inventario_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2402/29_mocao_repudio_thiago_biasebetti.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2403/30_requerimento_info_van.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2443/32-2025_urgencia_simples_antep_1.338_ldo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2458/33-2025_-_urg_simples_antep_1.379-2029.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2467/34-2025_-_urg_especial_pll_21.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/01_contas_executivo_2016.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2333/01_projeto_de_resolucao_altera_diarias_legislativo.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2363/02_projeto_de_resolucao_altera_diarias_legislativo_assinada.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/03_regimento_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/04-2025_-_recesso_20_dias_final_ano.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2032/01_emenda_antep_1.337.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2052/02_emenda_antep_1.328_corrigida_assinada.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2115/03_emenda_pll_04.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2160/04_emenda_pll_06.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2161/05_emenda_pll_07.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2308/06_emenda_ao_antep_1.373.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2309/07_emenda_ao_antep_1.374.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2464/09_emenda_antep_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2474/10_emenda_ao_antep_1.383.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1877/1.324-2025_-_doacao_imovel_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1878/1.325-2025_altera_lei_2028-2018_pme.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1880/1.326-2025_-_gaiteiros.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1881/1.327-2025_programa_mae_pinhaoense_-_substituto.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1933/1.328-2025_incentivo_variavel_de_gratificacao_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1960/1.329-2025_revoga_lei_46-1990.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1966/1.330-2025_concede_reajuste.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1967/1.331-2025_sec_mun_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1968/1.332-2025_sec_mun_obras_e_urbanismo.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1979/1.333-2025_desapropriacao_terreno_fax_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1980/1.334-2025_auxilios_e_subvencoes_festa_pinhao_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1975/1.335-2025_sistema_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2014/1.336-2025_termo_cessao.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2023/1.337-2025_credito_orcamentario_r_507.42819.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2040/1.338-2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2120/1.339-2025_-_desmembra_secretaria.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2121/1.340-2025_cria_funcoes_para_cargos_de_provimento_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2060/1.341-2025_credito_orcamentario_r_79.00000.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2074/1.343-2025_-_extincao_consorcio_cis.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2095/1.344-2025_-_filiacao_atema.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2230/1.345-2025_-_politica_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2122/1.346-2025_rede_protecao_crianca_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2135/1.347-2025_desapropriacao_rose_ap_santana.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2174/1.349-2025_revoga_lei_2324-2024_2326-2024_2327-2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2175/1.350-2025_altera_lei_2344-2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2176/1.351-2025_cessao_uso_eduardo_eloi_revoga_lei_2362-2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2179/1.352-2025_cessao_uso_bebidas_arco_iris.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2253/1.353-2025_altera_lei_2244-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2191/1.354-2025_utilidade_publica_apfm_cantinho_do_ceu.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2192/1.355-2025_utilidade_publica_apfm_n_sr._da_gloria.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2193/1.356-2025_utilidade_publica_apfm_tia_felicidade.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2194/1.357-2025_utilidade_publica_apfm_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2195/1.358-2025_utilidade_publica_apfm_tia_clarinha.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2212/1.359-2025_utilidade_publica_apfm_tereza_kramer.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2213/1.360-2025_utilidade_publica_apfm_orlando_diogo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2214/1.361-2025_utilidade_publica_apfm_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2215/1.362-2025_utilidade_publica_apfm_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2216/1.363-2025_utilidade_publica_apfm_jocemar_nestor.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2217/1.365-2025_utilidade_publica_apfm_cecilia_meireles.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2218/1.366-2025_utilidade_publica_apaap.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2211/1.367-2025_altera_lei_pme_1914-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2250/1.368-2025_programa_de_desenvolvimento_economico_de_pinhao_-_prodepin.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2257/1.369-2025_-_doacao_imovel_casa_familiar_rural.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2266/1.370-2025_concessao_uso_barao_-_industria_e_comercio_de_erva_mate_e_chas_s.a.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2293/1.371-2025_dispoe_sobre_a_o_sistema_municipal_de_protecao_e_defesa_do_consumidor.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/1.372-2025_concessao_uso_vinicius_m_b_caldas.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/1.373-2025_concessao_uso_agoindustria_granja-brol.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/1.374-2025_concessao_uso_terreno_fratelli.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/1.375-2025_regime_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2412/1.376-2025_-_dispoe_sobre_servicos_funerarios_no_ambito_do_municipio_de_pinhao.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2301/1.377-2025_concessao_uso_marcelo_ramos.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2302/1.378-2025_-_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2362/1.379-2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2384/1.380-2025_ratifica_consorcio.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2385/1.381-2025_concessao_uso_fratelli.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2386/1.382-2025_concessao_uso_therus.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2396/1.383-2025_programa_de_desenvolvimento_economico_de_pinhao_-_ultima_versao.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2409/1.384-2025_ratifica_ciascantu.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2411/1.385-2025_-_altera_lei_2.283_-_procon.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/1.386-2025_dispoe_sobre_o_plano_municipal_de_gestao_integrada_de_residuos_solidos_urbanos_pmgirsu.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2457/1.387-2025_concessao_uso_joao_marcos_walter.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2493/1.388-2025_fundo_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1875/pl_dona_aurea_01-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/1999/02-2025_-_reajuste_salarial_legislativo_2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2033/03_-_regulamentacao_transporte_app.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2046/04-2025_-_autoriza_vale-creche.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2067/05-2025_-_fios_irregulares.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2082/06_fisio_alegria.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2083/07_projeto_esportividade_60.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2123/08-2025_-_cidade_amiga_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2125/09-2025_-_cuidando_de_quem_cuida_assinado.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2178/pl_-_preferencia_ao_comerciante_local_festas_publicas_terceirizadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2209/11-2025_-_denomina_rodoviaria_terezinha_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2219/12_denomina_rua_dilair_kitzula_de_lima.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2249/13-2025_banco_de_dados_de_nomes_de_mulheres.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2260/14-2025_-_agosto_lilas.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2294/15_denomina_travessa_joao_moreira_de_farias.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2322/16_2025_-_dispoe_sobre_o_programa_farmacia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2406/17-2025_-_altera_lei_2.051_-_orc_impositivo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2405/18_-_dec_uti_pub_ass_moradores_vitoria_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2414/19-2025_-_institui_plano_cargos_carreira_valorizacao_servidores_legislativo_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2421/20-2025__-_denomina_quadra_esportiva_dhionatta_andrade_oliveira.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2442/21-2025_-_denomina_rua_otto_da_costa_hintze.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2466/rua_pr._zacarias_monteiro_neto_assinado.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2471/23-2025_-_utilidade_publica_alto_alecrim.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2146/01_pesar_raimund_himmelsbach.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2147/02_congratulacoes_mari_nayeli.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2148/03_congratulacoes_guilherme_mendes.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2149/04_congratulacoes_mariana_basilio.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2150/05_pesar_gerson_luis_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2151/06_congratulacoes_cresol.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2152/07_pesar_orlando_costa_silverio.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2153/08_congratulacoes_professor_grupo_de_esportividade.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2154/09_pesar_alberto_rickli.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2155/10_repudio_adin_7.796.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2156/11_b_congratulacoes_delegado_andersson.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2157/12_congratulacoes_leonilson_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2158/13_congratulacoes_brajeiradas.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2159/14_congratulacoes_asgapi.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2186/15_apelo_incra.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2284/16_congratulacoes_grupo_teatro.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2285/17_congratulacoes_banda_municipal.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2286/18_congratulacoes_iara_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2287/19__congratulacoes_time_futsal.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2288/20_congratulacoes_otilia_silveira_gomes.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2289/21_pesar_jose_da_fonseca_-_xarope.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/22__congratulacoes_time_handebol.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2291/23_pesar_bruno_eric_caldas_santos.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2340/24_-_pesar_hugo_ubiratan_da_costa.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2341/25_-_pesar_ivan_matoso_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2342/26_-_congratulacoes_andarilhos.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2343/27_-_congratulacoes_maria_helena.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2344/28_-_congratulacoes_alicia_caldas.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2345/29_-_congratulacoes_helena_watanabe.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2346/30_-_congratulacoes_eduardo_freitas.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2347/31_-_congratulacoes_luiza_prestes.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2348/32_-_congratulacoes_luiza_pilatti_tavares.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2352/33_-_congratulacoes_dr._jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2353/34_-_pesar_nereu_souza_oliveira.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2354/35_-_pesar_pedro_barbosa.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2355/36_-_congratulacoes_escola_eroni.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2356/37_-_alunos_agrinho_eroni.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2358/39_congratulacoes_prof_juvenal.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2380/51_-_congratulacoes_basquete_feminino.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2381/52_-_congratulacoes_basquete_masculino.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2382/53_-_pesar_giordano_leopoldino_tussi.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2480/61_congratulacoes_mariane_dhenyffer_ricardo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2481/63_repudio_apaes.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/64_congratulacoes_corrida_feminino.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/65_congratulacoes_bolao_feminino.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/66_congratulacoes_xadrez_masculino.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/67_congratulacoes_xadrez_faminino.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/68_congratulacoes_voleibol_masculino.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/69_congratulacoes_voleibol_feminino.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/70_congratulacoes_voleibol_praia_masculino.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/71_congratulacoes_tiro_esportivo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/73_congratulacoes_handebol_feminino.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2491/74_congratulacoes_futsal_masculino.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/75_pesar_juliana_tesseroli.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2143/01-2025_-_veto_-_projeto_de_lei_1328-2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2177/02-2025_-_veto_-_projeto_de_lei_legislativo_04-2025_vale-creche.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/19_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2015/05_antep_1.329.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2407/01-2025_-_altera_orc_impositivo_e_art._73.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2298/orcamento_poder_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2446/2._josiel_-_10-11-2025_-_relatorio.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2267/oficio_126-25_-_camara_vereadores_pinhao_-_castracao_criminosa_1.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2025/2268/oficio_204-2025_-__denuncia_sobre_maus_tratos_a_animais_-_presidente_da_camara_de_vereadores_de_pinhao_-_denuncia_de_maus_tratos_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H602"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="89.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="202.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="201.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>