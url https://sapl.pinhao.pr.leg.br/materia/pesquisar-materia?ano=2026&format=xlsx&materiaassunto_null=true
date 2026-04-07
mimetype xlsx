--- v0 (2026-02-20)
+++ v1 (2026-04-07)
@@ -10,345 +10,1511 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="989" uniqueCount="485">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Josiel</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2494/rua_sete_de_setembro_luz_e_limpeza_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2494/rua_sete_de_setembro_luz_e_limpeza_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a realização de manutenção da iluminação pública, com substituição de lâmpadas queimadas, bem como a limpeza do local com roçada e retirada de mato, na Rua Sete de Setembro, atrás da Rodoviária, próximo à residência do Sr. Odair José Vieira, visando melhorar a visibilidade, organização do espaço e garantir maior segurança aos moradores.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2495/vila_caldas_limpeza_de_terreno_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2495/vila_caldas_limpeza_de_terreno_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a limpeza do terreno, com roçada e retirada de mato, localizado na Vila Caldas, na Rua Expedicionário Amarílio Lima, nº 68, próximo à residência do Sr. Thiago, visando melhorar a organização do espaço, evitar a proliferação de insetos e garantir maior segurança aos moradores.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2496/rua_santa_basrbara_n_13_bairro_agua_verde_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2496/rua_santa_basrbara_n_13_bairro_agua_verde_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada intervenção e melhorias, com calçamento ou asfaltamento, na Rua Santa Bárbara, nº 13, localizada no Bairro Água Verde, próximo à residência da Sra. Luciana, visando proporcionar melhores condições de tráfego, segurança e qualidade de vida aos moradores, tendo em vista que a situação atual vem causando excesso de poeira em períodos de estiagem e alagamentos em dias de chuva, atingindo inclusive a casa de alguns moradores da localidade.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2497/lixeira_de_reciclaveis_bairro_sao_cristovao_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2497/lixeira_de_reciclaveis_bairro_sao_cristovao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de uma lixeira destinada a materiais recicláveis no Bairro São Cristóvão, próximo à Pastelaria D. Neli, visando melhorar a organização, limpeza e o descarte correto de resíduos no local.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2498/lixeiras_vila_caldas_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2498/lixeiras_vila_caldas_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de lixeiras no Bairro Vila Caldas, nas proximidades do Campo do Dioninho e do Cemitério Municipal, visando melhorar a organização e limpeza do local._x000D_
 Requeiro ainda que seja realizada a concretagem dos buracos existentes dentro do cemitério, os quais estão dificultando a circulação e principalmente a manobra dos carros funerários.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2499/rua_santa_catarina_bairoo_sao_cristovao_gisele_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2499/rua_santa_catarina_bairoo_sao_cristovao_gisele_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada intervenção e melhorias na Rua Santa Catarina, localizada no Bairro São Cristóvão, próximo à residência da Sra. Gisele, devido às más condições da via.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2500/bairro_sao_jose_rua_olho_d27agua_lampadas_queimadas_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2500/bairro_sao_jose_rua_olho_d27agua_lampadas_queimadas_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a realização de manutenção e substituição das lâmpadas queimadas dos postes localizados no Bairro São José, na Rua Olho D’Água, visando melhorar a iluminação pública e garantir maior segurança aos moradores.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2501/lajeado_feio_sr._fernando_silva_estrada_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2501/lajeado_feio_sr._fernando_silva_estrada_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada intervenção e melhorias na Estrada do Lajeado Feio, próximo à Igreja Assembleia de Deus, na Comunidade São Pedro, nas mediações da Linha Eletrosul, onde residem os senhores Fernando Silva e Adão Gabriel, devido à má condição da via ocasionada por fenômenos naturais, resultando em pontos de, erosões e dificuldade de tráfego.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2502/serra_da_cabra_sr_daniel_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2502/serra_da_cabra_sr_daniel_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada intervenção e melhorias na estrada da Serra da Cabra, próximo à entrada da antiga Igreja Assembleia de Deus, nas proximidades da residência do Sr. Daniel, devido às más condições da via, dificultando o tráfego no local.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2503/serra_da_cabra_ponto_de_onibus_sr_eroni_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2503/serra_da_cabra_ponto_de_onibus_sr_eroni_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada reforma do ponto de ônibus localizado na Serra da Cabra, próximo à Igreja Assembleia de Deus, nas proximidades da residência da Sra. Eroni, local onde o Sr. Jacir morava.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2504/sao_roque_2c_sao_roquinho_e_faxinalense_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2504/sao_roque_2c_sao_roquinho_e_faxinalense_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam realizadas intervenções e melhorias na estrada da Comunidade São Roque e São Roquinho, bem como no trecho próximo ao barracão dos Sem-Terra, na Comunidade Faxinalense, nas proximidades onde atua a Sra. Josielma, Agente de Saúde, e onde reside o Sr. Amauri Oliveira, devido às más condições da via.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2505/faxinal_dos_silverios_sr_yago_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2505/faxinal_dos_silverios_sr_yago_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada terraplanagem em um lote de terra localizado na comunidade Faxinal dos Silvérios, antes da entrada do Laranjal, à direita, na propriedade do Sr. Yago Camargo.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2506/santa_maria_2_emerson_soares_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2506/santa_maria_2_emerson_soares_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada melhoria com cascalhamento e nivelamento na Comunidade Santa Maria, atrás do posto de saúde, próximo à propriedade do Sr. Emerson Soares.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2507/faxinal_dos_ribeiros_sr_jeca_eugenio_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2507/faxinal_dos_ribeiros_sr_jeca_eugenio_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de um Ponto de Ônibus na Comunidade Faxinal dos Ribeiros, próximo à propriedade do Sr. Zeca Eugênio.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Vinícius</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2509/adesao_ao_projeto_sandbox.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2509/adesao_ao_projeto_sandbox.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a adesão ao Projeto Sandbox, da Agência Nacional de Telecomunicações (Anatel), voltado à ampliação da conectividade por meio da instalação de infraestrutura de telecomunicações em áreas sem cobertura.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Solange</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2510/indicacao_meioambiente_sol_assinado.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2510/indicacao_meioambiente_sol_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada gestão junto à empresa responsável pela coleta de resíduos sólidos no município, para que seja viabilizada a distribuição de sacos específicos para separação de material reciclável às residências..</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Vilma</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/</t>
-[...2 lines deleted...]
-    <t>RECUPERAÇÃO E EXECUÇÃO DE ESTRADA NA COMUNIDADE NOSSA SENHORA DOS NAVEGANTES – RIO SÃO PEDRO</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2511/17-2026_-_recuperacao_e_execucao_de_estrada_na_comunidade_nossa_senhora_dos_navegantes__rio_sao_pedro.pdf</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO E EXECUÇÃO DE ESTRADA NA COMUNIDADE NOSSA SENHORA DOS NAVEGANTES – RIO SÃO PEDRO.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Edson F.</t>
   </si>
   <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/</t>
+  </si>
+  <si>
     <t>Que seja realizada manutenção da estrada geral do Zattar</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Marcio</t>
   </si>
   <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2513/19-2026_-_apoio_deslocamento_pericia_inss.pdf</t>
+  </si>
+  <si>
     <t>Criação de programa de apoio a munícipes que necessitam se deslocar para outros municípios para realização de perícia médica junto ao Instituto Nacional do Seguro Social.</t>
   </si>
   <si>
+    <t>2514</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Que seja feito dois boeiros na  estrada que liga a casa do Valdir, passando pela propriedade do Arcel Lapiano ate a estrada geral na comunidade São Pedro.</t>
+  </si>
+  <si>
+    <t>2515</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Pedido de Poda de Árvore – Bairro Azaleia.</t>
+  </si>
+  <si>
+    <t>2516</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Que seja realizado um bueiro na Rua: Ana Maria Barbosa.</t>
+  </si>
+  <si>
+    <t>2517</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Varella</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2517/23-2026_-_estrada_geral_fax._ribeiros.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, vem por meio desta indicar à Secretaria Municipal de Infraestrutura que seja realizada, com a máxima urgência, a manutenção da estrada rural localizada na Comunidade dos Ribeiros, especificamente no trecho de acesso à residência da senhora Maria Aparecida Camargo, seguindo no sentido do Tuke, à esquerda, nas proximidades da Igreja Santa Rita.</t>
+  </si>
+  <si>
+    <t>2518</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>João</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2518/24-2026_-_estadas_loc._sta_terezinha.pdf</t>
+  </si>
+  <si>
+    <t>Sugiro ao Poder Público competente a necessidade de melhorias nas estradas da Comunidade Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>2519</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2519/25-2026_-_estradas_loc._fax._silverios.pdf</t>
+  </si>
+  <si>
+    <t>Sugiro ao Poder Público competente a necessidade de melhorias nas estradas da Comunidade de Faxinal dos Silvérios.</t>
+  </si>
+  <si>
+    <t>2520</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2520/26-2026_-_estradas_loc._volta_grande.pdf</t>
+  </si>
+  <si>
+    <t>Sugiro ao Poder Público competente a necessidade de melhorias nas estradas da Comunidade Volta Grande.</t>
+  </si>
+  <si>
+    <t>2521</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2521/27-2026_-_estradas_loc._laranjal.pdf</t>
+  </si>
+  <si>
+    <t>Sugiro ao Poder Público competente a necessidade de melhorias nas estradas da Comunidade Laranjal.</t>
+  </si>
+  <si>
+    <t>2524</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2524/28-2026_-_estradas_loc._poco_grande.pdf</t>
+  </si>
+  <si>
+    <t>Sugiro ao Poder Público competente a necessidade de melhorias nas estradas da Comunidade Poço Grande.</t>
+  </si>
+  <si>
+    <t>2526</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2526/29-2026_-_estradas_loc._zattarlandia.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizadas melhorias nas estradas da Comunidade Zattarlândia.</t>
+  </si>
+  <si>
+    <t>2528</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Luciano</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2528/indicacao-bebedouros-n30-27-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de bebedouros com água filtrada e gelada nas praças municipais.</t>
+  </si>
+  <si>
+    <t>2529</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2529/31-2026_-_estradas_serra_da_cabra.pdf</t>
+  </si>
+  <si>
+    <t>Readequação da estrada nas localidades da Serra da Cabra.</t>
+  </si>
+  <si>
+    <t>2530</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2530/32-2026_-_estrada_arroio_bonito_prox_nova_divineia.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito a readequação da estrada do povoado Arroio Bonito, da antiga subestação da Copel,  próximo a Nova Divineia, no antigo Incra velho.</t>
+  </si>
+  <si>
+    <t>2531</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2531/33-2026_-_drenagem_pluvial_rua_francisco_f_caldas.pdf</t>
+  </si>
+  <si>
+    <t>Que seja tomado as providências com relação aos alagamentos das casas do final da R João Ferreira da Silva, no Bairro Mazurechen.</t>
+  </si>
+  <si>
+    <t>2534</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Jair</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2534/34-2026_-_ecoponto_prox_escola_e_colegio_ribeiros.pdf</t>
+  </si>
+  <si>
+    <t>Indicação a Secretaria de Educação e Cultura, para que seja feito um Eco ponto ao lado das Escolas Municipal  Noberto Serápio e Escola Estadual Ezaltino R. de Bastos.</t>
+  </si>
+  <si>
+    <t>2536</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Aroldo</t>
+  </si>
+  <si>
+    <t>Que seja feito dois abrigos escolares um na estrada que a acesso a propriedade do senhor Alceu Lupepsa e outro na estrada que da acesso a granja próximo a propriedade do senhor Silton Abreu.</t>
+  </si>
+  <si>
+    <t>2537</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Que seja colocado lâmpadas na Rua Uva do Japão, no Bairro Invernadinha II.</t>
+  </si>
+  <si>
+    <t>2540</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Alain</t>
+  </si>
+  <si>
+    <t>Solicito que seja feito a ampliação do horário estendido de atendimento da Farmácia Municipal de Saúde Pinhão-PR, até às 22hrs00.</t>
+  </si>
+  <si>
+    <t>2541</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Solicita a construção de ponto de ônibus escolar na Rua das Rosas, Bairro Água Verde.</t>
+  </si>
+  <si>
+    <t>2542</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2542/39-2026_-_melhorias_posto_saude_centro.pdf</t>
+  </si>
+  <si>
+    <t>solicitação de melhorias estruturais na ASF centro.</t>
+  </si>
+  <si>
+    <t>2543</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Implantação de atendimento mensal em horário estendido, ou aos sábados, nas Unidades de Saúde, especificamente para pacientes crônicos.</t>
+  </si>
+  <si>
+    <t>2544</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2544/indicacao-toldo-saude-06-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção da estrutura do toldo da Unidade Básica de Saúde do Bairro São Cristóvão.</t>
+  </si>
+  <si>
+    <t>2545</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2545/indicacao-ponto-onibus-bdoisirmaos-06-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de melhorias em ponto de ônibus na Rua 3 de outubro, Bairro Dois Irmãos</t>
+  </si>
+  <si>
+    <t>2547</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_magisterio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja avaliada a possibilidade de encaminhamento de projeto de lei visando à alteração da redação do inciso II do §1º do art. 23 da Lei Municipal nº 1.718/2012.</t>
+  </si>
+  <si>
+    <t>2548</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2548/indicacao_infraestrutura_rocio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas as providências necessárias para manutenção ou construção de um mata-burro na estrada geral que dá acesso a Escola do Assentamento Rocio, mais especificamente na entrada da chácara do srº Carlito Paitner.</t>
+  </si>
+  <si>
+    <t>2549</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Que seja realizada manutenção com cascalhos da estrada geral do Zattar</t>
+  </si>
+  <si>
+    <t>2550</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2550/ati_-_academia.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a instalação de uma ATI – Academia da Terceira Idade na Comunidade de Guarapuavinha, preferencialmente em local próximo ao ESF da Comunidade, proporcionando um espaço adequado para a prática de atividades físicas e promoção da saúde da população.</t>
+  </si>
+  <si>
+    <t>2551</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2551/ramais_do_sao_roque2c_sao_roquinho2c_agua_amarela2c_nossa_senhora_de_aparecida._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que sejam realizadas intervenções nos ramais que se conectam à estrada principal das Comunidades São Roquinho, São Roque, Água Amarela e Nossa Senhora Aparecida, considerando as dificuldades enfrentadas pelo transporte escolar, produtores rurais e demais usuários, conforme relatos dos motoristas escolares.</t>
+  </si>
+  <si>
+    <t>2552</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2552/sra_marly_bairro_colina_verde_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam disponibilizadas e instaladas manilhas para o controle do escoamento da água pluvial na Rua José Maria Strk, nº 38, Bairro Colina Verde, em frente à residência da Sra. Marly Aparecida Ferreira da Silva.</t>
+  </si>
+  <si>
+    <t>2553</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2553/49-2026_-_calcamento_rua_valter_jose_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o calçamento da Rua Valter José da Silva, no trecho que vai do Posto de Saúde até a Oficina do Gaúcho, no Bairro Dois Irmãos.</t>
+  </si>
+  <si>
+    <t>2559</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2559/50-2026_-_ponto_de_onibus.pdf</t>
+  </si>
+  <si>
+    <t>Que seja construído um ponto de ônibus, na Rua Manoel Mendes de Almeida, esquina com a Rua Rivail Alberto Gomes, Bairro Dona Evanira</t>
+  </si>
+  <si>
+    <t>2563</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2563/52-2026_-_ampliacao_do_horario_de_atendimento_do_setor_de_agendamento_de_exames_e_consultas.pdf</t>
+  </si>
+  <si>
+    <t>Ampliação do horário de atendimento do setor de agendamento de exames e consultas.</t>
+  </si>
+  <si>
+    <t>2569</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2569/53-2026_-_rebaixar_rua_frente_posto_saude_dois_irmaos.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o rebaixamento e nivelamento da rua em frente ao posto de saúde do Dois Irmãos.</t>
+  </si>
+  <si>
+    <t>2570</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2570/54-2026_-_banheiro_posto_saude_dois_irmaos__toldo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja construída uma sala com banheiro para uso do ACS e que seja instalado um toldo na frente do posto de saúde.</t>
+  </si>
+  <si>
+    <t>2571</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2571/indicacao-cemiterio-ampliacao-55-2026.pdf</t>
+  </si>
+  <si>
+    <t>Melhoria da infraestrutura de água e energia elétrica nos cemitérios municipais</t>
+  </si>
+  <si>
+    <t>2572</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2572/56-2026_-_estradas_fax_dos_silverios.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o patrolamento das estradas das comunidades Faxinal dos Silvérios, Laranjal, Poço Grande e Descaderado.</t>
+  </si>
+  <si>
+    <t>2573</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao-limpeza-cemiterios-57-2026-att.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de limpeza nos Cemitérios Municipais.</t>
+  </si>
+  <si>
+    <t>2583</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>Reativação do Programa Municipal “Seu Bairro, Nossa Meta.</t>
+  </si>
+  <si>
+    <t>2585</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2585/indicacao_totem_acesso_principal.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o reposicionamento do totem informativo localizado no trevo de acesso principal da cidade, visando não prejudicar a visibilidade dos motoristas que trafegam pelo local.</t>
+  </si>
+  <si>
+    <t>2588</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2588/indicacao_cascalho.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o cascalhamento de estrada na Serra da Cabra, após o final do calçamento.</t>
+  </si>
+  <si>
+    <t>2589</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Que sejam colocadas manilhas de maior diâmetro em dois pontos da estrada geral do Zattar, sendo um na comunidade de Dois Irmãos e outro na comunidade de Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>2590</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>Que seja realizado o reparo da ponte localizada próximo a propriedade do Sr. Alcemir Vinícios, na comunidade de Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>2591</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca da tampa do bueiro localizado em frente à Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>2592</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2592/indicacao-poste-ssimao-saocrist-23-03.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se a realização da troca de lâmpadas da iluminação pública em dois postes localizados na Rua São Simão, esquina com a via do Bairro São Cristóvão.</t>
+  </si>
+  <si>
+    <t>2594</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2594/65-2026_-_redutor_velocidade_rua_rio_de_janeiro.pdf</t>
+  </si>
+  <si>
+    <t>Indico, na forma regimental, ao Excelentíssimo Senhor Prefeito Municipal, bem como à Secretaria Municipal de Obras, que seja realizado estudo técnico e posterior implantação de redutor de velocidade (lombada) na Rua Rio de Janeiro, em frente à residência nº 32, neste município</t>
+  </si>
+  <si>
+    <t>2596</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2596/66-2026_-_conserto_calcamento_bairro_invernadinha.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador, no uso de suas atribuições legais, vem por meio desta indicar ao Poder Executivo Municipal, que, através da Secretaria competente, realize com urgência o conserto do calçamento do bairro Invernadinha.</t>
+  </si>
+  <si>
+    <t>2597</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2597/67-2026_-_conserto_calcamento_lajeado_feio_ii.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador, no uso de suas atribuições legais, vem por meio desta indicar ao Poder Executivo Municipal, que, através da Secretaria competente, realize com urgência o conserto do calçamento recentemente executado na comunidade de Lajeado Feio II.</t>
+  </si>
+  <si>
+    <t>2602</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2602/68-2026_-_manutencao_estrada_velha.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito a manutenção na estrada velha que faz a ligação  dos bairro 2 irmão, Recanto Verde, Colina Verde, e Vila Caldas.</t>
+  </si>
+  <si>
+    <t>2603</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>Solicito o desmembramento do ponto de atendimento de saúde da Escola Municipal dos Pocinhos, e que seja feito uma construção de novo ponto de atendimento na Comunidade.</t>
+  </si>
+  <si>
+    <t>2604</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>Solicito a construção de uma quadra poliesportiva em anexo à Escola Municipal da Comunidade dos Pocinhos.</t>
+  </si>
+  <si>
+    <t>2605</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>Instalação de Desfibriladores Externos Automáticos (DEA) nas Unidades de Saúde e capacitação de profissionais</t>
+  </si>
+  <si>
+    <t>2606</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2606/72-2026_-_indicacao_-_manutencao_de_bueiro_em_frente_ao_moveis_planejados_cleber.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção no bueiro localizado na Rua Trajano Ferreira dos Santos, nº 77, Bairro Azaleia, em frente ao estabelecimento Móveis Planejados do Cléber</t>
+  </si>
+  <si>
+    <t>2607</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2607/73-2026_-_indicacao_-_instalacao_de_ecoponto_na_localidade_mato_branco__zattar_mais_precisamente_ao_lado_do_barracao_da_associacao_para_o_desenvolvimento_rural_de_faxinal_dos_albinos.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de Ecoponto na Localidade Mato Branco – Zattar, mais precisamente ao lado do barracão da Associação para o Desenvolvimento Rural de Faxinal dos Albinos</t>
+  </si>
+  <si>
+    <t>2608</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2608/74-2026_-_indicacao_-_manutencao_da_iluminacao_publica_-_rua_sao_simao_bairro_sao_cristovao.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção da Iluminação Pública - Rua São Simão, Bairro São Cristóvão</t>
+  </si>
+  <si>
+    <t>2613</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2613/75-2026_-_estradas_santana_todos_os_santos.pdf</t>
+  </si>
+  <si>
+    <t>Indica-se ao Poder Executivo Municipal que seja feita a manutenção das seguintes estradas geral, Comunidade de Santana e Todos os Santos</t>
+  </si>
+  <si>
+    <t>2614</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção e o reparo da boca de lobo localizada na Rua Trajano Ferreira dos Santos, nº 77, no Bairro Azaleia.</t>
+  </si>
+  <si>
+    <t>2615</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2615/77-2026_-_bebedouros_agua_potavel.pdf</t>
+  </si>
+  <si>
+    <t>QUE seja feita a instalação de totens de água potável  em pontos estratégicos da cidade, oferecendo água natural, gelada e quente, além de um espaço exclusivo para abastecimento de água para pets.</t>
+  </si>
+  <si>
+    <t>2617</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2617/78-2026_-_indicacao_-_lombada_rua_basilho_grosko.pdf</t>
+  </si>
+  <si>
+    <t>Lombada na Rua Basilio Grosko, Bairro São Cristovão / Ligação com Bairro Invernadinha</t>
+  </si>
+  <si>
+    <t>2527</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Vinícius, Alain, Aroldo, Jair, Josiel, Luciano, Solange, Varella</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2527/01-2026_-_urg_esp_antep_1.388.pdf</t>
+  </si>
+  <si>
+    <t>Requerem a tramitação em regime de urgência especial para o Anteprojeto de Lei n.º 1.388/2025, que institui o Fundo Municipal de Saneamento Básico e Ambiental do Município de Pinhão e cria o Conselho Municipal de Saneamento Básico e Ambiental – CMSBA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2535</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2535/02-2026_procuradoria_da_mulher_-_elaboracao_de_planejamento_estrategico_para_construcao_de_diagnostico_municipal_da_violencia_contra_a_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Requer a elaboração conjunta de Planejamento Estratégico para construção do Diagnóstico Municipal da Violência contra a Mulher.</t>
+  </si>
+  <si>
+    <t>2561</t>
+  </si>
+  <si>
+    <t>Edson F., Alain, Aroldo, Edson A., Jair, João, Luciano, Marcio, Varella, Vilma, Vinícius</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2561/03-2026_-_info_sanepar_copel.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações do Poder Executivo referente ao contrato com a Companhia de Saneamento do Paraná - Sanepar, bem como informações sobre as inúmeras reclamações sobre falta de água, baixa pressão e excesso de turbidez.</t>
+  </si>
+  <si>
+    <t>2562</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2562/04-2026_-_requerimento_copel_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo encaminhe informações a respeito das medidas que veem sendo adotadas junto à Companhia Paranaense de Energia -Copel - para solucionar os problemas recorrentes de queda de energia em Pinhão.</t>
+  </si>
+  <si>
+    <t>2565</t>
+  </si>
+  <si>
+    <t>Alain, Aroldo, Edson A., Edson F., Jair, João, Luciano, Marcio, Varella, Vilma, Vinícius</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2565/05_urg_esp_antep_1.392.pdf</t>
+  </si>
+  <si>
+    <t>REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE LEI N.º 1.392/2026, que concede reposição salarial aos Servidores Públicos Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2576</t>
+  </si>
+  <si>
+    <t>Vinícius, Alain, Aroldo, Edson A., Jair, João, Varella</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2576/06-2026_-_urg_esp_pl_1.393.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE LEI N.º 1.393/2026.</t>
+  </si>
+  <si>
+    <t>2577</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2577/07-2026_-_informacoes_contratacao_paee.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a contratação dos Professores de Apoio Educacional Especializado (PAEE).</t>
+  </si>
+  <si>
+    <t>2587</t>
+  </si>
+  <si>
+    <t>Luciano, João, Vilma</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2587/08-2026_-_info_convocacoes_concurso.pdf</t>
+  </si>
+  <si>
+    <t>Requerem informações oficiais acerca da convocação dos candidatos aprovados no Concurso Público regido pelo Edital nº 001/2024, promovido pela Prefeitura Municipal de Pinhão.</t>
+  </si>
+  <si>
+    <t>2611</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2611/requerimento_04_-_denuncias_maus_tratos_e_mutilacao_de_animais_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 04 - denuncias maus tratos e mutilação de animais no município</t>
+  </si>
+  <si>
+    <t>2612</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2612/10-2025_-_requer_informacoes_contrato_limpa_fossa.pdf</t>
+  </si>
+  <si>
+    <t>REQUER que a Secretaria de Obras e Urbanismo informe:_x000D_
+_x000D_
+1. Nome completo e CPF das pessoas atendidas pelo serviço de limpa fossa;_x000D_
+2. Quantidade de pessoas atendidas;_x000D_
+3. Endereço dos atendimentos realizados;_x000D_
+4. Período solicitado: meses de janeiro, fevereiro e março de 2026.</t>
+  </si>
+  <si>
+    <t>2539</t>
+  </si>
+  <si>
+    <t>PRes</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>João, Luciano, Vilma</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2539/01-2026_-_disciplina_uso_frota_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as rotinas e procedimentos de gerenciamento, controle e uso da frota de veículos da Câmara Municipal de Pinhão, cria a função de Gestor de Frota e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2546</t>
+  </si>
+  <si>
+    <t>Emend</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2546/emenda_substitutiva_no_01.pdfassinada.pdf</t>
+  </si>
+  <si>
+    <t>Emenda n.º 01/2026 - MODIFICATIVA - ao Anteprojeto de Lei n.º 1.388/2025.</t>
+  </si>
+  <si>
+    <t>2574</t>
+  </si>
+  <si>
+    <t>João, Alain, Aroldo, Edson A., Edson F., Jair, Luciano, Marcio, Varella, Vilma, Vinícius</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2574/02_emenda_antep_1.392.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICATIVA/ADITIVA - AO PROJETO DE LEI N.º 1.392/2025, que concede reposição salarial aos Servidores Públicos Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2593</t>
+  </si>
+  <si>
+    <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2593/03_emenda_pl_1.393.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICATIVA/ADITIVA - AO PROJETO DE LEI N.º 1.393/2025, que institui o Fundo Municipal de Saneamento Básico do Município de Pinhão, cria o Conselho Municipal de Saneamento Básico e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2595</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2595/04_emenda_ao_pll_10-2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda - Aditiva - ao Projeto de Lei do Legislativo n.º 10/2025, que dispõe sobre a preferência ao comerciante local para a venda de produtos e serviços nas festas públicas municipais realizadas sob o regime de terceirização ou de parcerias, no âmbito do Município de Pinhão-PR, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2598</t>
+  </si>
+  <si>
+    <t>Vinícius, Alain, Aroldo, Edson A., Jair, Josiel, Solange, Varella</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2598/05_emenda_aditiva_pl_10-2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva ao Projeto de Lei do Legislativo n.º 10/2025.</t>
+  </si>
+  <si>
     <t>2508</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>APL</t>
-[...2 lines deleted...]
-    <t>Anteprojeto de Lei</t>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2508/1.389-2026_-_concessao_uso_geovane_silva.pdf</t>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2508/1.389-2026_-_concessao_uso_geovane_silva.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa GEOVANE DA SILVA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2532</t>
+  </si>
+  <si>
+    <t>1390</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2532/1.390-2026_altera_lei_2452-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera Lei Municipal n.º 2.452/2026, que dispõe sobre a estrutura administrativa, cria funções, para cargos de provimento em comissão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2533</t>
+  </si>
+  <si>
+    <t>1391</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2533/1.391-2026_altera_a_lei_1048-2001_ctm.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n.º 1.048/2001 que institui o Código Tributário do Município de Pinhão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2566</t>
+  </si>
+  <si>
+    <t>1392</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2566/1.392-2026_reposicao_salarial.pdf</t>
+  </si>
+  <si>
+    <t>Concede reposição salarial aos Servidores Públicos Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2567</t>
+  </si>
+  <si>
+    <t>1393</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2567/1.393-2026_fundo_saneamento_basico.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Fundo Municipal de Saneamento Básico do Município de Pinhão, cria o Conselho Municipal de Saneamento Básico e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2522</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>João, Luciano, Solange, Vilma, Vinícius</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2522/01-2026_-_utilidade_publica_apae.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a Associação de Pais e Amigos dos Excepcionais de Pinhão - APAE.</t>
+  </si>
+  <si>
+    <t>2523</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2523/02-2026_-_ajuste_orcamento_camara.pdf</t>
+  </si>
+  <si>
+    <t>Altera os anexos da Lei n.º 2.447/2025 que fazem referência ao Orçamento da Câmara Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2525</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2525/03-2026_-_declara_utilidade_publica_guerreiros_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública o Instituto Guerreiros da Saúde.</t>
+  </si>
+  <si>
+    <t>2538</t>
+  </si>
+  <si>
+    <t>Luciano, Alain, Aroldo, Edson A., Edson F., Jair, Josiel, João, Marcio, Solange, Varella, Vilma, Vinícius</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2538/04-2026_-_diretrizes_app_digital_saude.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para implantação e funcionamento de aplicativo digital de saúde no Município de Pinhão - PR.</t>
+  </si>
+  <si>
+    <t>2575</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2575/06-2026_-_reposicao_subsidios_prefeito_vice_secretarios_presidente_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Concede reposição aos subsídios do Prefeito, Vice-Prefeito, Secretários Municipais, Presidente da Câmara e Vereadores do Município de Pinhão – PR.</t>
+  </si>
+  <si>
+    <t>2564</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2564/07-2026_-_rua_cleusa_aparecida_de_lima.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Rua CLEUSA APARECIDA DE LIMA o logradouro público localizado no Bairro Baggio II, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2568</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2568/08-2026_-_restricoes_contra_qme_comete_crimes_contra_mulheres_-_nova_versao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre restrições administrativas para nomeação, contratação e exercício de funções públicas por pessoas condenadas por crimes contra a mulher, contra crianças e adolescentes e por participação em organização criminosa, no âmbito do Município de Pinhão – PR, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2609</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2609/09_-_declara_uti_pub_assoc_passos_para_a_liberdade.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a Associação Passos para a Liberdade.</t>
+  </si>
+  <si>
+    <t>2584</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2584/10-2026_-festival_idosos.pdf</t>
+  </si>
+  <si>
+    <t>Institui o 'Festival Municipal da Pessoa Idosa – 60+” no Município de Pinhão/PR e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2610</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2610/11-2026_-_regularizacao_fundiaria.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atuação de empresas privadas de apoio técnico à Regularização Fundiária Urbana - REURB no Município de Pinhão-PR, estabelece regras para cadastro, delimitação de atuação, elaboração de projetos, responsabilidade técnica, proteção dos ocupantes e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2554</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2554/01_congratulacoes_lui_levinski_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE CONGRATULAÇÕES ao infante LUI  LEVINSKI  OLIVEIRA, de 7 anos, pela conquista do 2.º Lugar – categoria infantil, no Canta Cantu – Concurso Regional dos Municípios da Cantuquiriguaçu.</t>
+  </si>
+  <si>
+    <t>2555</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2555/02_congratulacoes_tryades.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE CONGRATULAÇÕES ao trio TRYADES, formado pelas jovens:  LARA MARIA LEVINSKI  OLIVEIRA, de 10 anos; CECÍLIA  FRIEDRICH  DE  OLIVEIRA, de 11 anos; e JÚLIA  KITCKY  HENRIQUE, de 10 anos; pela conquista do 1.º Lugar – categoria infanto-juvenil, no Canta Cantu – Concurso Regional dos Municípios da Cantuquiriguaçu.</t>
+  </si>
+  <si>
+    <t>2556</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2556/03_congratulacoes_rodrigo_e_leudimar.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE CONGRATULAÇÕES à dupla RODRIGO &amp; LEUDIMAR, formada pelos jovens  RODRIGO  MACEDO  DOS  SANTOS e LEUDIMAR  GONÇALVES  DE  MACEDO, pela conquista do 3.º Lugar – categoria popular gospel, no Canta Cantu – Concurso Regional dos Municípios da Cantuquiriguaçu.</t>
+  </si>
+  <si>
+    <t>2557</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2557/04_congratulacoes_joao_e_ademir.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE CONGRATULAÇÕES à dupla JOÃO PROENÇA &amp; ADEMIR  MENDES, pela conquista do 1.º Lugar – categoria sertanejo, no Canta Cantu – Concurso Regional dos Municípios da Cantuquiriguaçu.</t>
+  </si>
+  <si>
+    <t>2558</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2558/05_congratulacoes_adan_lucas_rocha.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE CONGRATULAÇÕES ao jovem ADAN  LUCAS  ROCHA, pela conquista do 1.º Lugar – categoria nativista, no Canta Cantu – Concurso Regional dos Municípios da Cantuquiriguaçu.</t>
+  </si>
+  <si>
+    <t>2599</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2599/06_congratulacoes_mara_regina_neto.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES à professora MARA REGINA NETO, pelo destaque em Alfabetização, pelo excelente trabalho realizado com os alunos do 1.º ano em 2025.</t>
+  </si>
+  <si>
+    <t>2600</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2600/07_congratulacoes_trindade_estegue_do_nascimento.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES à professora TRINDADE ESTEGUE DO NASCIMENTO, pelo destaque em Alfabetização, pelo excelente trabalho realizado com os alunos do 2.º em 2025.</t>
+  </si>
+  <si>
+    <t>2601</t>
+  </si>
+  <si>
+    <t>Edson A.</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2601/08_congratulacoes_-_presidente_e_diretor_-_der.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES e AGRADECIMENTOS ao Sr. FERNANDO FURIATI SABÓIA – Diretor-Presidente do Departamento de Estradas de Rodagem – DER /PR; e ao Sr. ALEXANDRE CASTRO FERNANDES – Diretor de Operações do Departamento de Estradas de Rodagem – DER /PR.</t>
+  </si>
+  <si>
+    <t>2578</t>
+  </si>
+  <si>
+    <t>PCom</t>
+  </si>
+  <si>
+    <t>Parecer C. de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2578/01_pll_22_23.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FOI FAVORÁVEL à tramitação no Plenário para: PROJETO DE LEI DO LEGISLATIVO N.º 22/2025, que denomina de Rua Pastor Zacarias Monteiro Neto a via pública localizada no Bairro Baggio II, e dá outras providências; e o PROJETO DE LEI DO LEGISLATIVO N.º 23/2025, que declara de Utilidade Pública a Associação Comunitária Para o Desenvolvimento Rural do Alto Alecrim.</t>
+  </si>
+  <si>
+    <t>2579</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2579/02_antep_1.390_pll_01_04_proj_resolucao_01.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FOI FAVORÁVEL à tramitação no Plenário para: PROJETO DE LEI N.º 1.390/2026, que altera Lei Municipal n.º 2.452/2026, que dispõe sobre a estrutura administrativa, cria funções, para cargos de provimento em comissão e dá outras providências; PROJETO DE LEI DO LEGISLATIVO N.º 01/2026, que declara de Utilidade Pública a Associação de Pais e Amigos dos Excepcionais de Pinhão – APAE; PROJETO DE LEI DO LEGISLATIVO N.º 04/2026, que dispõe sobre diretrizes para implantação e funcionamento de aplicativo digital de saúde no Município de Pinhão–PR; PROJETO DE RESOLUÇÃO N.º 01/2026, que dispõe sobre as rotinas e procedimentos de gerenciamento, controle e uso da frota de veículos da Câmara Municipal de Pinhão, cria a função de Gestor de Frota e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2580</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2580/03_antep_1.392.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FOI FAVORÁVEL à tramitação no Plenário para: PROJETO DE LEI N.º 1.392/2026, que concede reposição salarial aos Servidores Públicos Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2586</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2586/04_antep_1.386_1.389_1.391_1.393_pll_02_03_06_07.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL à tramitação no Plenário aos PROJETOS DE LEI N.ºs 1.386/2025, 1.391/2026 e 1.393/2026; PROJETOS DE LEI DO LEGISLATIVO N.ºs 06 e 07/2026. PARECER DESFAVORÁVEL, sugerindo o arquivamento,  aos PROJETOS DE LEI DO LEGISLATIVO N.ºs 02 e 03/2026.</t>
+  </si>
+  <si>
+    <t>2581</t>
+  </si>
+  <si>
+    <t>Parecer C. de Fiscalização, Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>CFFO - Comissão de Fiscalização, Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2581/01_antep_1.390_pll_01_04_proj_resolucao_01.pdf</t>
+  </si>
+  <si>
+    <t>2582</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2582/02_antep_1.392.pdf</t>
+  </si>
+  <si>
+    <t>2616</t>
+  </si>
+  <si>
+    <t>Den</t>
+  </si>
+  <si>
+    <t>Denúncia</t>
+  </si>
+  <si>
+    <t>do Sr. Geovane Fernandes em face do Vereador Josiel da Silva Santos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -652,67 +1818,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2494/rua_sete_de_setembro_luz_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2495/vila_caldas_limpeza_de_terreno_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2496/rua_santa_basrbara_n_13_bairro_agua_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2497/lixeira_de_reciclaveis_bairro_sao_cristovao_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2498/lixeiras_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2499/rua_santa_catarina_bairoo_sao_cristovao_gisele_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2500/bairro_sao_jose_rua_olho_d27agua_lampadas_queimadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2501/lajeado_feio_sr._fernando_silva_estrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2502/serra_da_cabra_sr_daniel_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2503/serra_da_cabra_ponto_de_onibus_sr_eroni_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2504/sao_roque_2c_sao_roquinho_e_faxinalense_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2505/faxinal_dos_silverios_sr_yago_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2506/santa_maria_2_emerson_soares_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2507/faxinal_dos_ribeiros_sr_jeca_eugenio_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2509/adesao_ao_projeto_sandbox.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2510/indicacao_meioambiente_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2508/1.389-2026_-_concessao_uso_geovane_silva.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2494/rua_sete_de_setembro_luz_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2495/vila_caldas_limpeza_de_terreno_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2496/rua_santa_basrbara_n_13_bairro_agua_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2497/lixeira_de_reciclaveis_bairro_sao_cristovao_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2498/lixeiras_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2499/rua_santa_catarina_bairoo_sao_cristovao_gisele_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2500/bairro_sao_jose_rua_olho_d27agua_lampadas_queimadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2501/lajeado_feio_sr._fernando_silva_estrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2502/serra_da_cabra_sr_daniel_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2503/serra_da_cabra_ponto_de_onibus_sr_eroni_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2504/sao_roque_2c_sao_roquinho_e_faxinalense_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2505/faxinal_dos_silverios_sr_yago_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2506/santa_maria_2_emerson_soares_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2507/faxinal_dos_ribeiros_sr_jeca_eugenio_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2509/adesao_ao_projeto_sandbox.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2510/indicacao_meioambiente_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2511/17-2026_-_recuperacao_e_execucao_de_estrada_na_comunidade_nossa_senhora_dos_navegantes__rio_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2513/19-2026_-_apoio_deslocamento_pericia_inss.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2517/23-2026_-_estrada_geral_fax._ribeiros.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2518/24-2026_-_estadas_loc._sta_terezinha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2519/25-2026_-_estradas_loc._fax._silverios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2520/26-2026_-_estradas_loc._volta_grande.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2521/27-2026_-_estradas_loc._laranjal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2524/28-2026_-_estradas_loc._poco_grande.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2526/29-2026_-_estradas_loc._zattarlandia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2528/indicacao-bebedouros-n30-27-02-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2529/31-2026_-_estradas_serra_da_cabra.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2530/32-2026_-_estrada_arroio_bonito_prox_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2531/33-2026_-_drenagem_pluvial_rua_francisco_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2534/34-2026_-_ecoponto_prox_escola_e_colegio_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2542/39-2026_-_melhorias_posto_saude_centro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2544/indicacao-toldo-saude-06-03-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2545/indicacao-ponto-onibus-bdoisirmaos-06-03-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_magisterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2548/indicacao_infraestrutura_rocio_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2550/ati_-_academia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2551/ramais_do_sao_roque2c_sao_roquinho2c_agua_amarela2c_nossa_senhora_de_aparecida._assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2552/sra_marly_bairro_colina_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2553/49-2026_-_calcamento_rua_valter_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2559/50-2026_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2563/52-2026_-_ampliacao_do_horario_de_atendimento_do_setor_de_agendamento_de_exames_e_consultas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2569/53-2026_-_rebaixar_rua_frente_posto_saude_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2570/54-2026_-_banheiro_posto_saude_dois_irmaos__toldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2571/indicacao-cemiterio-ampliacao-55-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2572/56-2026_-_estradas_fax_dos_silverios.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao-limpeza-cemiterios-57-2026-att.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2585/indicacao_totem_acesso_principal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2588/indicacao_cascalho.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2592/indicacao-poste-ssimao-saocrist-23-03.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2594/65-2026_-_redutor_velocidade_rua_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2596/66-2026_-_conserto_calcamento_bairro_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2597/67-2026_-_conserto_calcamento_lajeado_feio_ii.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2602/68-2026_-_manutencao_estrada_velha.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2606/72-2026_-_indicacao_-_manutencao_de_bueiro_em_frente_ao_moveis_planejados_cleber.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2607/73-2026_-_indicacao_-_instalacao_de_ecoponto_na_localidade_mato_branco__zattar_mais_precisamente_ao_lado_do_barracao_da_associacao_para_o_desenvolvimento_rural_de_faxinal_dos_albinos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2608/74-2026_-_indicacao_-_manutencao_da_iluminacao_publica_-_rua_sao_simao_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2613/75-2026_-_estradas_santana_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2615/77-2026_-_bebedouros_agua_potavel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2617/78-2026_-_indicacao_-_lombada_rua_basilho_grosko.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2527/01-2026_-_urg_esp_antep_1.388.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2535/02-2026_procuradoria_da_mulher_-_elaboracao_de_planejamento_estrategico_para_construcao_de_diagnostico_municipal_da_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2561/03-2026_-_info_sanepar_copel.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2562/04-2026_-_requerimento_copel_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2565/05_urg_esp_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2576/06-2026_-_urg_esp_pl_1.393.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2577/07-2026_-_informacoes_contratacao_paee.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2587/08-2026_-_info_convocacoes_concurso.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2611/requerimento_04_-_denuncias_maus_tratos_e_mutilacao_de_animais_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2612/10-2025_-_requer_informacoes_contrato_limpa_fossa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2539/01-2026_-_disciplina_uso_frota_legislativo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2546/emenda_substitutiva_no_01.pdfassinada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2574/02_emenda_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2593/03_emenda_pl_1.393.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2595/04_emenda_ao_pll_10-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2598/05_emenda_aditiva_pl_10-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2508/1.389-2026_-_concessao_uso_geovane_silva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2532/1.390-2026_altera_lei_2452-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2533/1.391-2026_altera_a_lei_1048-2001_ctm.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2566/1.392-2026_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2567/1.393-2026_fundo_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2522/01-2026_-_utilidade_publica_apae.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2523/02-2026_-_ajuste_orcamento_camara.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2525/03-2026_-_declara_utilidade_publica_guerreiros_da_saude.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2538/04-2026_-_diretrizes_app_digital_saude.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2575/06-2026_-_reposicao_subsidios_prefeito_vice_secretarios_presidente_vereadores.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2564/07-2026_-_rua_cleusa_aparecida_de_lima.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2568/08-2026_-_restricoes_contra_qme_comete_crimes_contra_mulheres_-_nova_versao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2609/09_-_declara_uti_pub_assoc_passos_para_a_liberdade.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2584/10-2026_-festival_idosos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2610/11-2026_-_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2554/01_congratulacoes_lui_levinski_oliveira.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2555/02_congratulacoes_tryades.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2556/03_congratulacoes_rodrigo_e_leudimar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2557/04_congratulacoes_joao_e_ademir.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2558/05_congratulacoes_adan_lucas_rocha.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2599/06_congratulacoes_mara_regina_neto.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2600/07_congratulacoes_trindade_estegue_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2601/08_congratulacoes_-_presidente_e_diretor_-_der.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2578/01_pll_22_23.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2579/02_antep_1.390_pll_01_04_proj_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2580/03_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2586/04_antep_1.386_1.389_1.391_1.393_pll_02_03_06_07.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2581/01_antep_1.390_pll_01_04_proj_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2582/02_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="134.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="89.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="250.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1160,130 +2326,2902 @@
       </c>
       <c r="H18" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>84</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>85</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>94</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
+        <v>90</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H21" t="s">
         <v>95</v>
       </c>
-      <c r="G21" s="1" t="s">
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
         <v>96</v>
       </c>
-      <c r="H21" t="s">
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>97</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>85</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H22" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>85</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H23" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>103</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>104</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>108</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>109</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>109</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H26" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>117</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>109</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H27" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>121</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>109</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H28" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>125</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>109</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H29" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>129</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>109</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H30" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>132</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>133</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>134</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H31" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>138</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>90</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H32" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>142</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>90</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H33" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>145</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>146</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>90</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H34" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>149</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>150</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>151</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H35" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>154</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>155</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>156</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H36" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>158</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>159</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>156</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H37" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>161</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>162</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>163</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H38" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>165</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>166</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>163</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H39" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>168</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>169</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>90</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H40" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>172</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>173</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>163</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H41" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>175</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>176</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>134</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H42" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>179</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>180</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>134</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H43" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>183</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>184</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>75</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H44" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>187</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>188</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>75</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H45" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>191</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>192</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>85</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H46" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>194</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>195</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>70</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H47" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>198</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>199</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H48" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>202</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>203</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H49" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>206</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>207</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>85</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H50" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>210</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>90</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H51" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>214</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>215</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>80</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H52" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>218</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>219</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>85</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H53" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>222</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>223</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>85</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H54" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>226</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>227</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>134</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H55" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>230</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>231</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>85</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H56" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>234</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>235</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>134</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H57" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>238</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>239</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>90</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H58" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>241</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>242</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>70</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H59" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>245</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>246</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>70</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H60" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>249</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>250</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>85</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H61" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>252</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>253</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>85</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H62" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>255</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>256</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>85</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H63" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>258</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>259</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>134</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H64" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>262</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>263</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>104</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H65" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>266</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>267</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>104</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H66" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>270</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>271</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>104</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H67" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>274</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>275</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>90</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H68" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>278</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>279</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>163</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H69" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>281</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>282</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>163</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H70" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>284</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>285</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>163</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H71" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>287</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>288</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>80</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H72" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>291</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>292</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>80</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H73" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>295</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>296</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>80</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H74" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>299</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>300</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>104</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H75" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>303</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>304</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>85</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H76" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>306</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>307</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>85</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H77" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>310</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>311</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>80</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H78" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>314</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" t="s">
+        <v>315</v>
+      </c>
+      <c r="E79" t="s">
+        <v>316</v>
+      </c>
+      <c r="F79" t="s">
+        <v>317</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H79" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>320</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>17</v>
+      </c>
+      <c r="D80" t="s">
+        <v>315</v>
+      </c>
+      <c r="E80" t="s">
+        <v>316</v>
+      </c>
+      <c r="F80" t="s">
+        <v>80</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H80" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>323</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>21</v>
+      </c>
+      <c r="D81" t="s">
+        <v>315</v>
+      </c>
+      <c r="E81" t="s">
+        <v>316</v>
+      </c>
+      <c r="F81" t="s">
+        <v>324</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H81" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>327</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>25</v>
+      </c>
+      <c r="D82" t="s">
+        <v>315</v>
+      </c>
+      <c r="E82" t="s">
+        <v>316</v>
+      </c>
+      <c r="F82" t="s">
+        <v>324</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H82" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>330</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>29</v>
+      </c>
+      <c r="D83" t="s">
+        <v>315</v>
+      </c>
+      <c r="E83" t="s">
+        <v>316</v>
+      </c>
+      <c r="F83" t="s">
+        <v>331</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H83" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>334</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>33</v>
+      </c>
+      <c r="D84" t="s">
+        <v>315</v>
+      </c>
+      <c r="E84" t="s">
+        <v>316</v>
+      </c>
+      <c r="F84" t="s">
+        <v>335</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H84" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>338</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85" t="s">
+        <v>315</v>
+      </c>
+      <c r="E85" t="s">
+        <v>316</v>
+      </c>
+      <c r="F85" t="s">
+        <v>80</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H85" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>341</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>41</v>
+      </c>
+      <c r="D86" t="s">
+        <v>315</v>
+      </c>
+      <c r="E86" t="s">
+        <v>316</v>
+      </c>
+      <c r="F86" t="s">
+        <v>342</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H86" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>345</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>45</v>
+      </c>
+      <c r="D87" t="s">
+        <v>315</v>
+      </c>
+      <c r="E87" t="s">
+        <v>316</v>
+      </c>
+      <c r="F87" t="s">
+        <v>80</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H87" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>348</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>49</v>
+      </c>
+      <c r="D88" t="s">
+        <v>315</v>
+      </c>
+      <c r="E88" t="s">
+        <v>316</v>
+      </c>
+      <c r="F88" t="s">
+        <v>85</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H88" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>351</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" t="s">
+        <v>352</v>
+      </c>
+      <c r="E89" t="s">
+        <v>353</v>
+      </c>
+      <c r="F89" t="s">
+        <v>354</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H89" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>357</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
+        <v>358</v>
+      </c>
+      <c r="E90" t="s">
+        <v>359</v>
+      </c>
+      <c r="F90" t="s">
+        <v>70</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H90" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>362</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>17</v>
+      </c>
+      <c r="D91" t="s">
+        <v>358</v>
+      </c>
+      <c r="E91" t="s">
+        <v>359</v>
+      </c>
+      <c r="F91" t="s">
+        <v>363</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H91" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>366</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>21</v>
+      </c>
+      <c r="D92" t="s">
+        <v>358</v>
+      </c>
+      <c r="E92" t="s">
+        <v>359</v>
+      </c>
+      <c r="F92" t="s">
+        <v>367</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H92" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>370</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>25</v>
+      </c>
+      <c r="D93" t="s">
+        <v>358</v>
+      </c>
+      <c r="E93" t="s">
+        <v>359</v>
+      </c>
+      <c r="F93" t="s">
+        <v>90</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H93" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>373</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>29</v>
+      </c>
+      <c r="D94" t="s">
+        <v>358</v>
+      </c>
+      <c r="E94" t="s">
+        <v>359</v>
+      </c>
+      <c r="F94" t="s">
+        <v>374</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H94" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>377</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>378</v>
+      </c>
+      <c r="D95" t="s">
+        <v>379</v>
+      </c>
+      <c r="E95" t="s">
+        <v>380</v>
+      </c>
+      <c r="F95" t="s">
+        <v>381</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H95" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>384</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>385</v>
+      </c>
+      <c r="D96" t="s">
+        <v>379</v>
+      </c>
+      <c r="E96" t="s">
+        <v>380</v>
+      </c>
+      <c r="F96" t="s">
+        <v>381</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H96" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>388</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>389</v>
+      </c>
+      <c r="D97" t="s">
+        <v>379</v>
+      </c>
+      <c r="E97" t="s">
+        <v>380</v>
+      </c>
+      <c r="F97" t="s">
+        <v>381</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H97" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>392</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>393</v>
+      </c>
+      <c r="D98" t="s">
+        <v>379</v>
+      </c>
+      <c r="E98" t="s">
+        <v>380</v>
+      </c>
+      <c r="F98" t="s">
+        <v>381</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H98" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>396</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>397</v>
+      </c>
+      <c r="D99" t="s">
+        <v>379</v>
+      </c>
+      <c r="E99" t="s">
+        <v>380</v>
+      </c>
+      <c r="F99" t="s">
+        <v>381</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H99" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>400</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" t="s">
+        <v>401</v>
+      </c>
+      <c r="E100" t="s">
+        <v>402</v>
+      </c>
+      <c r="F100" t="s">
+        <v>403</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H100" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>406</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>17</v>
+      </c>
+      <c r="D101" t="s">
+        <v>401</v>
+      </c>
+      <c r="E101" t="s">
+        <v>402</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H101" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>409</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>21</v>
+      </c>
+      <c r="D102" t="s">
+        <v>401</v>
+      </c>
+      <c r="E102" t="s">
+        <v>402</v>
+      </c>
+      <c r="F102" t="s">
+        <v>80</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H102" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>412</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>25</v>
+      </c>
+      <c r="D103" t="s">
+        <v>401</v>
+      </c>
+      <c r="E103" t="s">
+        <v>402</v>
+      </c>
+      <c r="F103" t="s">
+        <v>413</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H103" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>416</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>33</v>
+      </c>
+      <c r="D104" t="s">
+        <v>401</v>
+      </c>
+      <c r="E104" t="s">
+        <v>402</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H104" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>419</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105" t="s">
+        <v>401</v>
+      </c>
+      <c r="E105" t="s">
+        <v>402</v>
+      </c>
+      <c r="F105" t="s">
+        <v>163</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H105" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>422</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>41</v>
+      </c>
+      <c r="D106" t="s">
+        <v>401</v>
+      </c>
+      <c r="E106" t="s">
+        <v>402</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H106" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>425</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>45</v>
+      </c>
+      <c r="D107" t="s">
+        <v>401</v>
+      </c>
+      <c r="E107" t="s">
+        <v>402</v>
+      </c>
+      <c r="F107" t="s">
+        <v>80</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H107" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>428</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>49</v>
+      </c>
+      <c r="D108" t="s">
+        <v>401</v>
+      </c>
+      <c r="E108" t="s">
+        <v>402</v>
+      </c>
+      <c r="F108" t="s">
+        <v>75</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H108" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>431</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>53</v>
+      </c>
+      <c r="D109" t="s">
+        <v>401</v>
+      </c>
+      <c r="E109" t="s">
+        <v>402</v>
+      </c>
+      <c r="F109" t="s">
+        <v>80</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H109" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>434</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" t="s">
+        <v>435</v>
+      </c>
+      <c r="E110" t="s">
+        <v>436</v>
+      </c>
+      <c r="F110" t="s">
+        <v>156</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H110" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>439</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>17</v>
+      </c>
+      <c r="D111" t="s">
+        <v>435</v>
+      </c>
+      <c r="E111" t="s">
+        <v>436</v>
+      </c>
+      <c r="F111" t="s">
+        <v>156</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H111" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>442</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>21</v>
+      </c>
+      <c r="D112" t="s">
+        <v>435</v>
+      </c>
+      <c r="E112" t="s">
+        <v>436</v>
+      </c>
+      <c r="F112" t="s">
+        <v>156</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H112" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>445</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>25</v>
+      </c>
+      <c r="D113" t="s">
+        <v>435</v>
+      </c>
+      <c r="E113" t="s">
+        <v>436</v>
+      </c>
+      <c r="F113" t="s">
+        <v>156</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H113" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>448</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>29</v>
+      </c>
+      <c r="D114" t="s">
+        <v>435</v>
+      </c>
+      <c r="E114" t="s">
+        <v>436</v>
+      </c>
+      <c r="F114" t="s">
+        <v>156</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H114" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>451</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>33</v>
+      </c>
+      <c r="D115" t="s">
+        <v>435</v>
+      </c>
+      <c r="E115" t="s">
+        <v>436</v>
+      </c>
+      <c r="F115" t="s">
+        <v>75</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H115" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>454</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116" t="s">
+        <v>435</v>
+      </c>
+      <c r="E116" t="s">
+        <v>436</v>
+      </c>
+      <c r="F116" t="s">
+        <v>75</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H116" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>457</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>41</v>
+      </c>
+      <c r="D117" t="s">
+        <v>435</v>
+      </c>
+      <c r="E117" t="s">
+        <v>436</v>
+      </c>
+      <c r="F117" t="s">
+        <v>458</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H117" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>461</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" t="s">
+        <v>462</v>
+      </c>
+      <c r="E118" t="s">
+        <v>463</v>
+      </c>
+      <c r="F118" t="s">
+        <v>367</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H118" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>466</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>17</v>
+      </c>
+      <c r="D119" t="s">
+        <v>462</v>
+      </c>
+      <c r="E119" t="s">
+        <v>463</v>
+      </c>
+      <c r="F119" t="s">
+        <v>367</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H119" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>469</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>21</v>
+      </c>
+      <c r="D120" t="s">
+        <v>462</v>
+      </c>
+      <c r="E120" t="s">
+        <v>463</v>
+      </c>
+      <c r="F120" t="s">
+        <v>367</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H120" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>472</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>25</v>
+      </c>
+      <c r="D121" t="s">
+        <v>462</v>
+      </c>
+      <c r="E121" t="s">
+        <v>463</v>
+      </c>
+      <c r="F121" t="s">
+        <v>367</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H121" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>475</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" t="s">
+        <v>462</v>
+      </c>
+      <c r="E122" t="s">
+        <v>476</v>
+      </c>
+      <c r="F122" t="s">
+        <v>477</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H122" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>479</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>17</v>
+      </c>
+      <c r="D123" t="s">
+        <v>462</v>
+      </c>
+      <c r="E123" t="s">
+        <v>476</v>
+      </c>
+      <c r="F123" t="s">
+        <v>477</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H123" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>481</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" t="s">
+        <v>482</v>
+      </c>
+      <c r="E124" t="s">
+        <v>483</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H124" t="s">
+        <v>484</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>