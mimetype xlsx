--- v1 (2026-04-07)
+++ v2 (2026-04-08)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="989" uniqueCount="485">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="997" uniqueCount="492">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -853,66 +853,75 @@
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2597/67-2026_-_conserto_calcamento_lajeado_feio_ii.pdf</t>
   </si>
   <si>
     <t>O Vereador, no uso de suas atribuições legais, vem por meio desta indicar ao Poder Executivo Municipal, que, através da Secretaria competente, realize com urgência o conserto do calçamento recentemente executado na comunidade de Lajeado Feio II.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2602/68-2026_-_manutencao_estrada_velha.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção na estrada velha que faz a ligação  dos bairro 2 irmão, Recanto Verde, Colina Verde, e Vila Caldas.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2603/69-2026_-_novo_ponto_atendimento_saude_pocinhos.pdf</t>
+  </si>
+  <si>
     <t>Solicito o desmembramento do ponto de atendimento de saúde da Escola Municipal dos Pocinhos, e que seja feito uma construção de novo ponto de atendimento na Comunidade.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2604/70-2026_-_quadra_poliesportiva_pocinhos.pdf</t>
+  </si>
+  <si>
     <t>Solicito a construção de uma quadra poliesportiva em anexo à Escola Municipal da Comunidade dos Pocinhos.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2605/71-2026_-_desfibriladores_nas_unidades_de_saude.pdf</t>
   </si>
   <si>
     <t>Instalação de Desfibriladores Externos Automáticos (DEA) nas Unidades de Saúde e capacitação de profissionais</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2606/72-2026_-_indicacao_-_manutencao_de_bueiro_em_frente_ao_moveis_planejados_cleber.pdf</t>
   </si>
   <si>
     <t>Manutenção no bueiro localizado na Rua Trajano Ferreira dos Santos, nº 77, Bairro Azaleia, em frente ao estabelecimento Móveis Planejados do Cléber</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2607/73-2026_-_indicacao_-_instalacao_de_ecoponto_na_localidade_mato_branco__zattar_mais_precisamente_ao_lado_do_barracao_da_associacao_para_o_desenvolvimento_rural_de_faxinal_dos_albinos.pdf</t>
   </si>
@@ -1216,50 +1225,62 @@
     <t>Altera a Lei Municipal n.º 1.048/2001 que institui o Código Tributário do Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2566/1.392-2026_reposicao_salarial.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos Servidores Públicos Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2567/1.393-2026_fundo_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Saneamento Básico do Município de Pinhão, cria o Conselho Municipal de Saneamento Básico e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2618</t>
+  </si>
+  <si>
+    <t>1394</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2618/1.394-2026_-_reversao_trecho_pr_459.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a receber a reversão de trecho da Rodovia Estadual PR que atravessa o Município de Pinhão, para fins de municipalização, e dá outras providências.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>João, Luciano, Solange, Vilma, Vinícius</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2522/01-2026_-_utilidade_publica_apae.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Pais e Amigos dos Excepcionais de Pinhão - APAE.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2523/02-2026_-_ajuste_orcamento_camara.pdf</t>
   </si>
@@ -1818,56 +1839,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2494/rua_sete_de_setembro_luz_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2495/vila_caldas_limpeza_de_terreno_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2496/rua_santa_basrbara_n_13_bairro_agua_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2497/lixeira_de_reciclaveis_bairro_sao_cristovao_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2498/lixeiras_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2499/rua_santa_catarina_bairoo_sao_cristovao_gisele_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2500/bairro_sao_jose_rua_olho_d27agua_lampadas_queimadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2501/lajeado_feio_sr._fernando_silva_estrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2502/serra_da_cabra_sr_daniel_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2503/serra_da_cabra_ponto_de_onibus_sr_eroni_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2504/sao_roque_2c_sao_roquinho_e_faxinalense_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2505/faxinal_dos_silverios_sr_yago_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2506/santa_maria_2_emerson_soares_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2507/faxinal_dos_ribeiros_sr_jeca_eugenio_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2509/adesao_ao_projeto_sandbox.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2510/indicacao_meioambiente_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2511/17-2026_-_recuperacao_e_execucao_de_estrada_na_comunidade_nossa_senhora_dos_navegantes__rio_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2513/19-2026_-_apoio_deslocamento_pericia_inss.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2517/23-2026_-_estrada_geral_fax._ribeiros.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2518/24-2026_-_estadas_loc._sta_terezinha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2519/25-2026_-_estradas_loc._fax._silverios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2520/26-2026_-_estradas_loc._volta_grande.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2521/27-2026_-_estradas_loc._laranjal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2524/28-2026_-_estradas_loc._poco_grande.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2526/29-2026_-_estradas_loc._zattarlandia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2528/indicacao-bebedouros-n30-27-02-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2529/31-2026_-_estradas_serra_da_cabra.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2530/32-2026_-_estrada_arroio_bonito_prox_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2531/33-2026_-_drenagem_pluvial_rua_francisco_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2534/34-2026_-_ecoponto_prox_escola_e_colegio_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2542/39-2026_-_melhorias_posto_saude_centro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2544/indicacao-toldo-saude-06-03-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2545/indicacao-ponto-onibus-bdoisirmaos-06-03-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_magisterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2548/indicacao_infraestrutura_rocio_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2550/ati_-_academia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2551/ramais_do_sao_roque2c_sao_roquinho2c_agua_amarela2c_nossa_senhora_de_aparecida._assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2552/sra_marly_bairro_colina_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2553/49-2026_-_calcamento_rua_valter_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2559/50-2026_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2563/52-2026_-_ampliacao_do_horario_de_atendimento_do_setor_de_agendamento_de_exames_e_consultas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2569/53-2026_-_rebaixar_rua_frente_posto_saude_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2570/54-2026_-_banheiro_posto_saude_dois_irmaos__toldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2571/indicacao-cemiterio-ampliacao-55-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2572/56-2026_-_estradas_fax_dos_silverios.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao-limpeza-cemiterios-57-2026-att.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2585/indicacao_totem_acesso_principal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2588/indicacao_cascalho.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2592/indicacao-poste-ssimao-saocrist-23-03.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2594/65-2026_-_redutor_velocidade_rua_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2596/66-2026_-_conserto_calcamento_bairro_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2597/67-2026_-_conserto_calcamento_lajeado_feio_ii.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2602/68-2026_-_manutencao_estrada_velha.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2606/72-2026_-_indicacao_-_manutencao_de_bueiro_em_frente_ao_moveis_planejados_cleber.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2607/73-2026_-_indicacao_-_instalacao_de_ecoponto_na_localidade_mato_branco__zattar_mais_precisamente_ao_lado_do_barracao_da_associacao_para_o_desenvolvimento_rural_de_faxinal_dos_albinos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2608/74-2026_-_indicacao_-_manutencao_da_iluminacao_publica_-_rua_sao_simao_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2613/75-2026_-_estradas_santana_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2615/77-2026_-_bebedouros_agua_potavel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2617/78-2026_-_indicacao_-_lombada_rua_basilho_grosko.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2527/01-2026_-_urg_esp_antep_1.388.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2535/02-2026_procuradoria_da_mulher_-_elaboracao_de_planejamento_estrategico_para_construcao_de_diagnostico_municipal_da_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2561/03-2026_-_info_sanepar_copel.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2562/04-2026_-_requerimento_copel_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2565/05_urg_esp_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2576/06-2026_-_urg_esp_pl_1.393.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2577/07-2026_-_informacoes_contratacao_paee.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2587/08-2026_-_info_convocacoes_concurso.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2611/requerimento_04_-_denuncias_maus_tratos_e_mutilacao_de_animais_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2612/10-2025_-_requer_informacoes_contrato_limpa_fossa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2539/01-2026_-_disciplina_uso_frota_legislativo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2546/emenda_substitutiva_no_01.pdfassinada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2574/02_emenda_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2593/03_emenda_pl_1.393.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2595/04_emenda_ao_pll_10-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2598/05_emenda_aditiva_pl_10-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2508/1.389-2026_-_concessao_uso_geovane_silva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2532/1.390-2026_altera_lei_2452-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2533/1.391-2026_altera_a_lei_1048-2001_ctm.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2566/1.392-2026_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2567/1.393-2026_fundo_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2522/01-2026_-_utilidade_publica_apae.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2523/02-2026_-_ajuste_orcamento_camara.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2525/03-2026_-_declara_utilidade_publica_guerreiros_da_saude.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2538/04-2026_-_diretrizes_app_digital_saude.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2575/06-2026_-_reposicao_subsidios_prefeito_vice_secretarios_presidente_vereadores.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2564/07-2026_-_rua_cleusa_aparecida_de_lima.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2568/08-2026_-_restricoes_contra_qme_comete_crimes_contra_mulheres_-_nova_versao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2609/09_-_declara_uti_pub_assoc_passos_para_a_liberdade.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2584/10-2026_-festival_idosos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2610/11-2026_-_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2554/01_congratulacoes_lui_levinski_oliveira.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2555/02_congratulacoes_tryades.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2556/03_congratulacoes_rodrigo_e_leudimar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2557/04_congratulacoes_joao_e_ademir.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2558/05_congratulacoes_adan_lucas_rocha.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2599/06_congratulacoes_mara_regina_neto.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2600/07_congratulacoes_trindade_estegue_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2601/08_congratulacoes_-_presidente_e_diretor_-_der.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2578/01_pll_22_23.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2579/02_antep_1.390_pll_01_04_proj_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2580/03_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2586/04_antep_1.386_1.389_1.391_1.393_pll_02_03_06_07.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2581/01_antep_1.390_pll_01_04_proj_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2582/02_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2494/rua_sete_de_setembro_luz_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2495/vila_caldas_limpeza_de_terreno_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2496/rua_santa_basrbara_n_13_bairro_agua_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2497/lixeira_de_reciclaveis_bairro_sao_cristovao_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2498/lixeiras_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2499/rua_santa_catarina_bairoo_sao_cristovao_gisele_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2500/bairro_sao_jose_rua_olho_d27agua_lampadas_queimadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2501/lajeado_feio_sr._fernando_silva_estrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2502/serra_da_cabra_sr_daniel_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2503/serra_da_cabra_ponto_de_onibus_sr_eroni_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2504/sao_roque_2c_sao_roquinho_e_faxinalense_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2505/faxinal_dos_silverios_sr_yago_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2506/santa_maria_2_emerson_soares_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2507/faxinal_dos_ribeiros_sr_jeca_eugenio_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2509/adesao_ao_projeto_sandbox.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2510/indicacao_meioambiente_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2511/17-2026_-_recuperacao_e_execucao_de_estrada_na_comunidade_nossa_senhora_dos_navegantes__rio_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2513/19-2026_-_apoio_deslocamento_pericia_inss.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2517/23-2026_-_estrada_geral_fax._ribeiros.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2518/24-2026_-_estadas_loc._sta_terezinha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2519/25-2026_-_estradas_loc._fax._silverios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2520/26-2026_-_estradas_loc._volta_grande.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2521/27-2026_-_estradas_loc._laranjal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2524/28-2026_-_estradas_loc._poco_grande.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2526/29-2026_-_estradas_loc._zattarlandia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2528/indicacao-bebedouros-n30-27-02-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2529/31-2026_-_estradas_serra_da_cabra.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2530/32-2026_-_estrada_arroio_bonito_prox_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2531/33-2026_-_drenagem_pluvial_rua_francisco_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2534/34-2026_-_ecoponto_prox_escola_e_colegio_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2542/39-2026_-_melhorias_posto_saude_centro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2544/indicacao-toldo-saude-06-03-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2545/indicacao-ponto-onibus-bdoisirmaos-06-03-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_magisterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2548/indicacao_infraestrutura_rocio_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2550/ati_-_academia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2551/ramais_do_sao_roque2c_sao_roquinho2c_agua_amarela2c_nossa_senhora_de_aparecida._assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2552/sra_marly_bairro_colina_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2553/49-2026_-_calcamento_rua_valter_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2559/50-2026_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2563/52-2026_-_ampliacao_do_horario_de_atendimento_do_setor_de_agendamento_de_exames_e_consultas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2569/53-2026_-_rebaixar_rua_frente_posto_saude_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2570/54-2026_-_banheiro_posto_saude_dois_irmaos__toldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2571/indicacao-cemiterio-ampliacao-55-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2572/56-2026_-_estradas_fax_dos_silverios.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao-limpeza-cemiterios-57-2026-att.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2585/indicacao_totem_acesso_principal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2588/indicacao_cascalho.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2592/indicacao-poste-ssimao-saocrist-23-03.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2594/65-2026_-_redutor_velocidade_rua_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2596/66-2026_-_conserto_calcamento_bairro_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2597/67-2026_-_conserto_calcamento_lajeado_feio_ii.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2602/68-2026_-_manutencao_estrada_velha.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2603/69-2026_-_novo_ponto_atendimento_saude_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2604/70-2026_-_quadra_poliesportiva_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2605/71-2026_-_desfibriladores_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2606/72-2026_-_indicacao_-_manutencao_de_bueiro_em_frente_ao_moveis_planejados_cleber.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2607/73-2026_-_indicacao_-_instalacao_de_ecoponto_na_localidade_mato_branco__zattar_mais_precisamente_ao_lado_do_barracao_da_associacao_para_o_desenvolvimento_rural_de_faxinal_dos_albinos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2608/74-2026_-_indicacao_-_manutencao_da_iluminacao_publica_-_rua_sao_simao_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2613/75-2026_-_estradas_santana_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2615/77-2026_-_bebedouros_agua_potavel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2617/78-2026_-_indicacao_-_lombada_rua_basilho_grosko.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2527/01-2026_-_urg_esp_antep_1.388.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2535/02-2026_procuradoria_da_mulher_-_elaboracao_de_planejamento_estrategico_para_construcao_de_diagnostico_municipal_da_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2561/03-2026_-_info_sanepar_copel.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2562/04-2026_-_requerimento_copel_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2565/05_urg_esp_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2576/06-2026_-_urg_esp_pl_1.393.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2577/07-2026_-_informacoes_contratacao_paee.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2587/08-2026_-_info_convocacoes_concurso.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2611/requerimento_04_-_denuncias_maus_tratos_e_mutilacao_de_animais_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2612/10-2025_-_requer_informacoes_contrato_limpa_fossa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2539/01-2026_-_disciplina_uso_frota_legislativo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2546/emenda_substitutiva_no_01.pdfassinada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2574/02_emenda_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2593/03_emenda_pl_1.393.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2595/04_emenda_ao_pll_10-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2598/05_emenda_aditiva_pl_10-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2508/1.389-2026_-_concessao_uso_geovane_silva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2532/1.390-2026_altera_lei_2452-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2533/1.391-2026_altera_a_lei_1048-2001_ctm.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2566/1.392-2026_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2567/1.393-2026_fundo_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2618/1.394-2026_-_reversao_trecho_pr_459.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2522/01-2026_-_utilidade_publica_apae.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2523/02-2026_-_ajuste_orcamento_camara.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2525/03-2026_-_declara_utilidade_publica_guerreiros_da_saude.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2538/04-2026_-_diretrizes_app_digital_saude.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2575/06-2026_-_reposicao_subsidios_prefeito_vice_secretarios_presidente_vereadores.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2564/07-2026_-_rua_cleusa_aparecida_de_lima.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2568/08-2026_-_restricoes_contra_qme_comete_crimes_contra_mulheres_-_nova_versao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2609/09_-_declara_uti_pub_assoc_passos_para_a_liberdade.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2584/10-2026_-festival_idosos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2610/11-2026_-_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2554/01_congratulacoes_lui_levinski_oliveira.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2555/02_congratulacoes_tryades.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2556/03_congratulacoes_rodrigo_e_leudimar.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2557/04_congratulacoes_joao_e_ademir.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2558/05_congratulacoes_adan_lucas_rocha.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2599/06_congratulacoes_mara_regina_neto.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2600/07_congratulacoes_trindade_estegue_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2601/08_congratulacoes_-_presidente_e_diretor_-_der.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2578/01_pll_22_23.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2579/02_antep_1.390_pll_01_04_proj_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2580/03_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2586/04_antep_1.386_1.389_1.391_1.393_pll_02_03_06_07.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2581/01_antep_1.390_pll_01_04_proj_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2582/02_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H124"/>
+  <dimension ref="A1:H125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="89.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="250.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -3626,1475 +3647,1501 @@
       </c>
       <c r="H68" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>278</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>279</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>163</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>86</v>
+        <v>280</v>
       </c>
       <c r="H69" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>163</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>86</v>
+        <v>284</v>
       </c>
       <c r="H70" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>163</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>86</v>
+        <v>288</v>
       </c>
       <c r="H71" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>80</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="H72" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>80</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="H73" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>80</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="H74" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>104</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="H75" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>85</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H76" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>85</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="H77" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>80</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="H78" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>10</v>
       </c>
       <c r="D79" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E79" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="F79" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="H79" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>17</v>
       </c>
       <c r="D80" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E80" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="F80" t="s">
         <v>80</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="H80" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>21</v>
       </c>
       <c r="D81" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E81" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="F81" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="H81" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>25</v>
       </c>
       <c r="D82" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E82" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="F82" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="H82" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>29</v>
       </c>
       <c r="D83" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E83" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="F83" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="H83" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>33</v>
       </c>
       <c r="D84" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E84" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="F84" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="H84" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>37</v>
       </c>
       <c r="D85" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E85" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="F85" t="s">
         <v>80</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="H85" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>41</v>
       </c>
       <c r="D86" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E86" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="F86" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="H86" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>45</v>
       </c>
       <c r="D87" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E87" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="F87" t="s">
         <v>80</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="H87" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>49</v>
       </c>
       <c r="D88" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E88" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="F88" t="s">
         <v>85</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="H88" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>10</v>
       </c>
       <c r="D89" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="E89" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F89" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="H89" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>10</v>
       </c>
       <c r="D90" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="E90" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="F90" t="s">
         <v>70</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="H90" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>17</v>
       </c>
       <c r="D91" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="E91" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="F91" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="H91" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>21</v>
       </c>
       <c r="D92" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="E92" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="F92" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="H92" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>25</v>
       </c>
       <c r="D93" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="E93" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="F93" t="s">
         <v>90</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="H93" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>29</v>
       </c>
       <c r="D94" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="E94" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="F94" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="H94" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="D95" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="E95" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="F95" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="H95" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>387</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>388</v>
+      </c>
+      <c r="D96" t="s">
+        <v>382</v>
+      </c>
+      <c r="E96" t="s">
+        <v>383</v>
+      </c>
+      <c r="F96" t="s">
         <v>384</v>
       </c>
-      <c r="B96" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G96" s="1" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="H96" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="D97" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="E97" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="F97" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="H97" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="D98" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="E98" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="F98" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="H98" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="D99" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="E99" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="F99" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="H99" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>10</v>
+        <v>404</v>
       </c>
       <c r="D100" t="s">
-        <v>401</v>
+        <v>382</v>
       </c>
       <c r="E100" t="s">
-        <v>402</v>
+        <v>383</v>
       </c>
       <c r="F100" t="s">
-        <v>403</v>
+        <v>384</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="H100" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D101" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="E101" t="s">
-        <v>402</v>
+        <v>409</v>
+      </c>
+      <c r="F101" t="s">
+        <v>410</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="H101" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>413</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>17</v>
+      </c>
+      <c r="D102" t="s">
+        <v>408</v>
+      </c>
+      <c r="E102" t="s">
         <v>409</v>
       </c>
-      <c r="B102" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G102" s="1" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="H102" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D103" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="E103" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="F103" t="s">
-        <v>413</v>
+        <v>80</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="H103" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D104" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="E104" t="s">
-        <v>402</v>
+        <v>409</v>
+      </c>
+      <c r="F104" t="s">
+        <v>420</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="H104" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D105" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="E105" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>409</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="H105" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D106" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="E106" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="F106" t="s">
-        <v>13</v>
+        <v>163</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="H106" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D107" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="E107" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="F107" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="H107" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D108" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="E108" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="F108" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="H108" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D109" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="E109" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="F109" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="H109" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D110" t="s">
-        <v>435</v>
+        <v>408</v>
       </c>
       <c r="E110" t="s">
-        <v>436</v>
+        <v>409</v>
       </c>
       <c r="F110" t="s">
-        <v>156</v>
+        <v>80</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="H110" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D111" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="E111" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="F111" t="s">
         <v>156</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="H111" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>446</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>17</v>
+      </c>
+      <c r="D112" t="s">
         <v>442</v>
       </c>
-      <c r="B112" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E112" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="F112" t="s">
         <v>156</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="H112" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D113" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="E113" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="F113" t="s">
         <v>156</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="H113" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D114" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="E114" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="F114" t="s">
         <v>156</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="H114" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D115" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="E115" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="F115" t="s">
-        <v>75</v>
+        <v>156</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="H115" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D116" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="E116" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="F116" t="s">
         <v>75</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="H116" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D117" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="E117" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="F117" t="s">
-        <v>458</v>
+        <v>75</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="H117" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D118" t="s">
-        <v>462</v>
+        <v>442</v>
       </c>
       <c r="E118" t="s">
-        <v>463</v>
+        <v>443</v>
       </c>
       <c r="F118" t="s">
-        <v>367</v>
+        <v>465</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="H118" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D119" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="E119" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="F119" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="H119" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>473</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>17</v>
+      </c>
+      <c r="D120" t="s">
         <v>469</v>
       </c>
-      <c r="B120" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E120" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="F120" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="H120" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D121" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="E121" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="F121" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="H121" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D122" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="E122" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="F122" t="s">
-        <v>477</v>
+        <v>370</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="H122" t="s">
-        <v>468</v>
+        <v>481</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D123" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="E123" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="F123" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="H123" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D124" t="s">
-        <v>482</v>
+        <v>469</v>
       </c>
       <c r="E124" t="s">
         <v>483</v>
       </c>
+      <c r="F124" t="s">
+        <v>484</v>
+      </c>
       <c r="G124" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H124" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>488</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>10</v>
+      </c>
+      <c r="D125" t="s">
+        <v>489</v>
+      </c>
+      <c r="E125" t="s">
+        <v>490</v>
+      </c>
+      <c r="G125" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="H124" t="s">
-        <v>484</v>
+      <c r="H125" t="s">
+        <v>491</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5178,50 +5225,51 @@
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>