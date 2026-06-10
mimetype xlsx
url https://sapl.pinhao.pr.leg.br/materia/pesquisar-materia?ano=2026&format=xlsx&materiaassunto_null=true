--- v2 (2026-04-08)
+++ v3 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="997" uniqueCount="492">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1715" uniqueCount="826">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -964,50 +964,638 @@
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2615/77-2026_-_bebedouros_agua_potavel.pdf</t>
   </si>
   <si>
     <t>QUE seja feita a instalação de totens de água potável  em pontos estratégicos da cidade, oferecendo água natural, gelada e quente, além de um espaço exclusivo para abastecimento de água para pets.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2617/78-2026_-_indicacao_-_lombada_rua_basilho_grosko.pdf</t>
   </si>
   <si>
     <t>Lombada na Rua Basilio Grosko, Bairro São Cristovão / Ligação com Bairro Invernadinha</t>
   </si>
   <si>
+    <t>2619</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2619/79-2026_-_ponto_onibus_colina_verde.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a instalação de um ponto de ônibus com abrigo na Rua João Dasko, nº 18, Bairro Colina Verde._x000D_
+Requeiro que seja realizada a construção do ponto de ônibus em local estratégico, que irá atender os moradores do bairro, principalmente as crianças que utilizam o transporte escolar e que atualmente não possuem abrigo contra chuva, sol e frio. Ressalta-se que o ponto mais próximo fica nas proximidades da oficina do Sr. Juliano, obrigando os alunos a aguardarem o transporte em local inadequado e sem proteção.</t>
+  </si>
+  <si>
+    <t>2620</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2620/serra_da_cabra_ponto_de_onibus_sr_eroni_assinado_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizada reforma do ponto de ônibus localizado na Serra da Cabra, próximo à Igreja Assembleia de Deus, nas proximidades da residência da Sra. Eroni, local onde o Sr. Jacir Pinheiro morava.</t>
+  </si>
+  <si>
+    <t>2621</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2621/81-2026_-_melhorias_estradas_rurais.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Poder Executivo Municipal que determine à Secretaria Municipal de Infraestrutura a realização de melhorias nas seguintes localidades:_x000D_
+Estradas principais de Coutos e Água Amarela;_x000D_
+Faxinal dos Albinos, atendendo também os moradores Caetano, José Toledo e Vilma;_x000D_
+Localidade de Laranjal, especialmente na estrada geral;_x000D_
+melhorias na localidade de Santana, especialmente na propriedade do Senhor Luiz Ribeiro Prestes.</t>
+  </si>
+  <si>
+    <t>2622</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2622/82-2026_-_boca_de_lobo_rua_trajano.pdf</t>
+  </si>
+  <si>
+    <t>Moradores da região relatam que, especialmente em dias chuvosos, o dispositivo não está funcionando de forma adequada, comprometendo o escoamento da água pluvial e podendo ocasionar acúmulo de água na via, transtornos à população e riscos à segurança.</t>
+  </si>
+  <si>
+    <t>2623</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2623/83-2026_-_melhorias_rua_jose_s_camargo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita melhorias na Rua José S. Camargo, N/35 localizada no Bairro Dona Áurea.</t>
+  </si>
+  <si>
+    <t>2624</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2624/84-2026_-_melhorias_ponto_onibus_rua_sete_de_setembro_frente_col._sto_antonio.pdf</t>
+  </si>
+  <si>
+    <t>Melhorias no ponto de ônibus, localizado na Rua 7 de Setembro, em frente ao Colégio Estadual Santo Antônio.</t>
+  </si>
+  <si>
+    <t>2626</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2626/85-2026_-_internet_esf_interior_-_arroio_bonito_agua_amarela.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se a instalação de internet nas unidades ESF (Estratégia Saúde da Família) das localidades de Rio Bonito, Água Amarela e região.</t>
+  </si>
+  <si>
+    <t>2627</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2627/indicacao_manilhamento.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito estudo de manilhamento no final da rua São Paulo, bairro São Cristóvão.</t>
+  </si>
+  <si>
+    <t>2628</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2628/indicacao-acost-scrist-sj.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se a manutenção das calçadas de acessibilidade e acostamento da Rua São Jorge, Bairro São Cristóvão, em frente ao ESF.</t>
+  </si>
+  <si>
+    <t>2635</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2635/88-2026_-_cascalhamento_pinheirinho.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o cascalhamento e patrolamento na estrada que da acesso a propriedade do senhor Paulo Viteke e Alceu Lupepsa passando pelo loteamento Pinherinho.</t>
+  </si>
+  <si>
+    <t>2636</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2636/89-2026_-_ponto_onibus_guarapuavinha.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito a reforma do ponto de onibus localizado na Pr 170, próximo ao bar do Carlinhos Amaral em frente a propriedade do senhor Joao Diguer.</t>
+  </si>
+  <si>
+    <t>2637</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2637/90-2026_-_estradas_silverios_laranjal_volta_grande.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o cascalhamento e patrolamento na estrada do Silvério seguindo Laranjal ate a Volta Grande.</t>
+  </si>
+  <si>
+    <t>2645</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2645/91-2026_-_estradas_guarapuavinha_1.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizadas melhorias na estrada rural da localidade de Guarapuavinha 1.</t>
+  </si>
+  <si>
+    <t>2646</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2646/92-2026_-_estradas_santana.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizadas melhorias na estrada rural da localidade de Santana.</t>
+  </si>
+  <si>
+    <t>2647</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2647/93-2026_-_melhorias_rua_edson_martins.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizadas melhorias na Rua Edson Martins, localizada no Bairro Núcleo Habitacional.</t>
+  </si>
+  <si>
+    <t>2648</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2648/94-2026_-_travessias_elevadas_sinalizacao_entorno_cmei_cantinho_ceu.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a implantação de travessias elevadas, revitalização da sinalização viária horizontal e vertical, e demais medidas de segurança no entorno da Creche Cantinho do Céu e da Escola Municipal Frei Francisco.</t>
+  </si>
+  <si>
+    <t>2650</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2650/95-2026_-__ponto_onibus_rua_das_pereiras.pdf</t>
+  </si>
+  <si>
+    <t>Que seja construído um ponto de ónibus, na Rua das Pereiras, B, Dana Aura próximo a casa do pastor António Duarte.</t>
+  </si>
+  <si>
+    <t>2651</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2651/96-2026_-_ampliacao_transporte_publico.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal a ampliação do Transporte Público, contemplando a Comunidade Serra da Cabra, Faxinal do Céu e todas as comunidades próximas.</t>
+  </si>
+  <si>
+    <t>2653</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2653/97-2026_-_cozinha_escola_n_s_da_gloria.pdf</t>
+  </si>
+  <si>
+    <t>Que seja  fito a ampliação da cozinha da escola Nossa Senhora da Gloria.</t>
+  </si>
+  <si>
+    <t>2654</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2654/98-2026_-_reforma_ponto_onibus_colina_verde.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se a reforma das laterais e da cobertura do ponto de ônibus escolar localizado na Rua Expedicionário Amarilho de Lima, em frente à Oficina do Juliano Bairro Colina Verde.</t>
+  </si>
+  <si>
+    <t>2655</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2655/ponto_de_onibus_capela_santa_rita.pdf</t>
+  </si>
+  <si>
+    <t>Que seja construído um ponto de ônibus em frente à Capela Santa Rita de Cássia, localizada na Rua Salvador Silveira Caldas, nº 32, Bairro Mazurechem.</t>
+  </si>
+  <si>
+    <t>2656</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2656/camscanner_30-04-2026_14.58.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita melhorias na estrada rural localizada na comunidade de Santa Terezinha, especialmente no trecho conhecido como Olaria Velha, que dá acesso à comunidade de Vitória.</t>
+  </si>
+  <si>
+    <t>2657</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2657/camscanner_30-04-2026_15.52.pdf</t>
+  </si>
+  <si>
+    <t>que sejam realizadas melhorias na estrada da comunidade Santana, especialmente no trecho próximo à residência da senhora Zelmira Aparecida Gonçalves, onde há uma leitaria.</t>
+  </si>
+  <si>
+    <t>2658</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2658/manilhamento_e_boca_de_lobo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o manilhamento e a instalação de boca de lobo na Rua Antônio Missioneiro, nas proximidades da Rua Trajano Ferreira dos Santos, próximo à residência da dona Eva.</t>
+  </si>
+  <si>
+    <t>2660</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>Luciano, Marcio</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2660/103-2026_-_tirzepatida.pdf</t>
+  </si>
+  <si>
+    <t>Estudo para aquisição e fornecimento de tirzepatida com acompanhamento gratuito no município de Pinhão/PR.</t>
+  </si>
+  <si>
+    <t>2661</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2661/104-2026_-_estrada_serrinho.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o cascalhamento e patrolamento na estrada que da acesso  as comunidade de Serrinho, Todos os Santos e Santana.</t>
+  </si>
+  <si>
+    <t>2664</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2664/105-2026_-_ruas_vila_nova_divineia.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito a manutenção das ruas da Vila nova Divineia, distrito de Faxinal do Céu.</t>
+  </si>
+  <si>
+    <t>2665</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2665/106-2026_-_lombada_-_cmei_tereza_kramer.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado a construção de uma lombada, na Rua Hélio Pires Ribeiro, Bairro Colina Verde, ao lado do Centro Municipal de Educação Infantil (CMEI) Tereza Kramer.</t>
+  </si>
+  <si>
+    <t>2666</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2666/ponto_de_onibus_-_cachorrao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado a construção de ponto de ônibus na Av. Hipólito Aires de Arruda, na praça do Escoteiro, em frente ao Cachorrão.</t>
+  </si>
+  <si>
+    <t>2667</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2667/ponto_de_onibus_-_mazurechen_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado a construção de ponto de Ônibus na rua Frei Corbiniano, em Frente a Igreja Santa Rita de Cassia.</t>
+  </si>
+  <si>
+    <t>2668</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2668/ponto_de_onibus_-_vila_rural_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado a construção de ponto de ônibus às margens da PR 170, entrada da Vila Rural, em frente ao pátio do Zaqueu Terraplanagem.</t>
+  </si>
+  <si>
+    <t>2670</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2670/indicacao_defesacivil_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam prestadas informações e avaliadas medidas preventivas e de planejamento relacionadas às ações do município frente às questões climáticas e eventuais situações de emergência.</t>
+  </si>
+  <si>
+    <t>2683</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2683/indic-vitalf_caldas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de melhorias na iluminação pública da Rua Vital Ferreira Prestes, Bairro Vila Caldas.</t>
+  </si>
+  <si>
+    <t>2687</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2687/manilhamento.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o manilhamento ao final da Rua João Maria Rocha, no bairro Jardim Dona Evanira, no trecho ainda não contemplado com pavimentação.</t>
+  </si>
+  <si>
+    <t>2688</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2688/indicacao-ubs_banc-18-03.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Solicita instalação de assentos com encosto e estruturas de proteção climática nas unidades municipais de saúde de Pinhão para melhor acolhimento da população durante períodos de espera.</t>
+  </si>
+  <si>
+    <t>2690</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2690/114-2026_-_estradas_pinhalzinho.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a manutenção das estradas da comunidade de Pinhalzinho.</t>
+  </si>
+  <si>
+    <t>2691</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2691/115-2026_-_manilhamento_manutencao_boca_de_lobo_rua_albari_ferreira_caldas.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para a Sec. de Obras e Urbanismo, referente a um serviço urgente de manilhamento e desentupimento de bueiros para ser prestado na localidade do Bithur.</t>
+  </si>
+  <si>
+    <t>2695</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2695/indicacao_no_125_1.pdf</t>
+  </si>
+  <si>
+    <t>SECRETÁRIA DE MEIO AMBIENTE</t>
+  </si>
+  <si>
+    <t>2698</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2698/117-2026_-_fixacao_traves_quadras_escolas.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito a fixação das traves nas quadras escolares.</t>
+  </si>
+  <si>
+    <t>2700</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2700/118_-_man._estradas_fax_dos_francas.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado a manutenção das estradas da comunidade Faxinal dos Franças</t>
+  </si>
+  <si>
+    <t>2701</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2701/119_-_man._estradas_nova_divineia.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado a manutenção das ruas José Machado e rua das Imbuias na comunidade Nova Divinéia</t>
+  </si>
+  <si>
+    <t>2702</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2702/120-2026_-_reconstrucao_ponto_arroio_bonito.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado a reconstrução do ponto de onibus na comunidade Arroio Bonito (Aproximadamente 1km adiante da propriedade Vô Almerindo)</t>
+  </si>
+  <si>
+    <t>2707</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2707/indicaco_praca_darci_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Secretário Cleverson Cordeiro referente a reparos e manutenção do campo sintético da praça Darci Brolini.</t>
+  </si>
+  <si>
+    <t>2708</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2708/indicacao_agua_verde_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação a secretaria Selenita Barboza referente as melhorias necessárias ao campo sintético anexo a escola municipal agua verde.</t>
+  </si>
+  <si>
+    <t>2710</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2710/indicacao-luz-edisonmartins_.pdf</t>
+  </si>
+  <si>
+    <t>Solicita melhorias na iluminação pública da Rua Edison Martins, Bairro Vila Caldas.</t>
+  </si>
+  <si>
+    <t>2712</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2712/92_-_2026_indicacao_coutos_simone_2704_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizadas melhorias na estrada rural da localidade do Faxinal dos coutos.</t>
+  </si>
+  <si>
+    <t>2713</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2713/125-2026_-_lombada_-_vila_caldas.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado a construção de uma lombada na Rua Inácio Millos (Vila Caldas)</t>
+  </si>
+  <si>
+    <t>2716</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>Aroldo, Jair</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2716/indicacao_nba608_jair_e_aroldo_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação de Eco Ponto entre a Rua Rui Barbosa e Rua  Expedicionário Amaurilio._x000D_
+Indicado pelos Vereadores Jair Gonçalves e Aroldo Domingues Antunes.</t>
+  </si>
+  <si>
     <t>2527</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Vinícius, Alain, Aroldo, Jair, Josiel, Luciano, Solange, Varella</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2527/01-2026_-_urg_esp_antep_1.388.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em regime de urgência especial para o Anteprojeto de Lei n.º 1.388/2025, que institui o Fundo Municipal de Saneamento Básico e Ambiental do Município de Pinhão e cria o Conselho Municipal de Saneamento Básico e Ambiental – CMSBA, e dá outras providências.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2535/02-2026_procuradoria_da_mulher_-_elaboracao_de_planejamento_estrategico_para_construcao_de_diagnostico_municipal_da_violencia_contra_a_mulher.pdf</t>
   </si>
   <si>
     <t>Requer a elaboração conjunta de Planejamento Estratégico para construção do Diagnóstico Municipal da Violência contra a Mulher.</t>
@@ -1048,100 +1636,148 @@
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>Vinícius, Alain, Aroldo, Edson A., Jair, João, Varella</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2576/06-2026_-_urg_esp_pl_1.393.pdf</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE LEI N.º 1.393/2026.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2577/07-2026_-_informacoes_contratacao_paee.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a contratação dos Professores de Apoio Educacional Especializado (PAEE).</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>Luciano, João, Vilma</t>
+    <t>Luciano, João, Marcio, Vilma</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2587/08-2026_-_info_convocacoes_concurso.pdf</t>
   </si>
   <si>
     <t>Requerem informações oficiais acerca da convocação dos candidatos aprovados no Concurso Público regido pelo Edital nº 001/2024, promovido pela Prefeitura Municipal de Pinhão.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2611/requerimento_04_-_denuncias_maus_tratos_e_mutilacao_de_animais_no_municipio.pdf</t>
   </si>
   <si>
-    <t>Requerimento 04 - denuncias maus tratos e mutilação de animais no município</t>
+    <t>Requer informações referentes às denúncias de maus-tratos e mutilação de animais no Município.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2612/10-2025_-_requer_informacoes_contrato_limpa_fossa.pdf</t>
   </si>
   <si>
     <t>REQUER que a Secretaria de Obras e Urbanismo informe:_x000D_
 _x000D_
 1. Nome completo e CPF das pessoas atendidas pelo serviço de limpa fossa;_x000D_
 2. Quantidade de pessoas atendidas;_x000D_
 3. Endereço dos atendimentos realizados;_x000D_
 4. Período solicitado: meses de janeiro, fevereiro e março de 2026.</t>
   </si>
   <si>
+    <t>2629</t>
+  </si>
+  <si>
+    <t>Edson F., João, Luciano, Marcio, Vilma</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2629/11-2026_-_info_ausencia_agente_contratacao.pdf</t>
+  </si>
+  <si>
+    <t>Requer-se as seguintes informações referentes ao servidor: _x000D_
+1.	Pedido e deferimento de diária ou diárias destinadas ao servidor para o evento realizado pela CNM em 16 de março de 2023;_x000D_
+2.	Comprovação de participação no evento promovido pela CNM na data de 16 de março de 2026;_x000D_
+3.	Informações e documentos sobre a regulamentação, no âmbito do Poder Executivo, de teletrabalho, home office (trabalho remoto) para algum servidor em específico, grupo de servidores ou a todos os servidores.</t>
+  </si>
+  <si>
+    <t>2699</t>
+  </si>
+  <si>
+    <t>Alain, Aroldo, Edson A., Edson F., Jair, Josiel, João, Luciano, Marcio, Solange, Varella, Vilma, Vinícius</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2699/12_urg_esp_antep_1.397.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE LEI N.º 1.397/2026, que autoriza o Poder Executivo Municipal a abrir um crédito especial, no exercício de 2026, na importância de até 3.216.424,46 (três milhões, duzentos e dezesseis mil e quatrocentos e vinte e quatro reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2685</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2685/13-2026_-_info_repasses_sanepar.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM, após ouvido o Plenário, que o Poder Executivo encaminhe informações referentes aos repasses da Sanepar ao Fundo Municipal de Meio Ambiente, entre outras.</t>
+  </si>
+  <si>
     <t>2539</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>João, Luciano, Vilma</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2539/01-2026_-_disciplina_uso_frota_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as rotinas e procedimentos de gerenciamento, controle e uso da frota de veículos da Câmara Municipal de Pinhão, cria a função de Gestor de Frota e dá outras providências.</t>
   </si>
   <si>
+    <t>2663</t>
+  </si>
+  <si>
+    <t>Edson F., João, Luciano, Vilma</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2663/02-2026_-_auxilio-alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a concessão do auxílio-alimentação aos servidores do Poder Legislativo do Município de Pinhão-PR.</t>
+  </si>
+  <si>
     <t>2546</t>
   </si>
   <si>
     <t>Emend</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2546/emenda_substitutiva_no_01.pdfassinada.pdf</t>
   </si>
   <si>
     <t>Emenda n.º 01/2026 - MODIFICATIVA - ao Anteprojeto de Lei n.º 1.388/2025.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>João, Alain, Aroldo, Edson A., Edson F., Jair, Luciano, Marcio, Varella, Vilma, Vinícius</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2574/02_emenda_antep_1.392.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA/ADITIVA - AO PROJETO DE LEI N.º 1.392/2025, que concede reposição salarial aos Servidores Públicos Municipal e dá outras providências.</t>
@@ -1158,50 +1794,62 @@
   <si>
     <t>MODIFICATIVA/ADITIVA - AO PROJETO DE LEI N.º 1.393/2025, que institui o Fundo Municipal de Saneamento Básico do Município de Pinhão, cria o Conselho Municipal de Saneamento Básico e dá outras providências.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2595/04_emenda_ao_pll_10-2025.pdf</t>
   </si>
   <si>
     <t>Emenda - Aditiva - ao Projeto de Lei do Legislativo n.º 10/2025, que dispõe sobre a preferência ao comerciante local para a venda de produtos e serviços nas festas públicas municipais realizadas sob o regime de terceirização ou de parcerias, no âmbito do Município de Pinhão-PR, e dá outras providências.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>Vinícius, Alain, Aroldo, Edson A., Jair, Josiel, Solange, Varella</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2598/05_emenda_aditiva_pl_10-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei do Legislativo n.º 10/2025.</t>
   </si>
   <si>
+    <t>2689</t>
+  </si>
+  <si>
+    <t>Alain, Aroldo, Edson A., Josiel, Varella, Vinícius</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2689/06_emenda_pll_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICATIVA ao Projeto de Lei do Legislativo n.º 15/2026.</t>
+  </si>
+  <si>
     <t>2508</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2508/1.389-2026_-_concessao_uso_geovane_silva.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa GEOVANE DA SILVA e dá outras providências.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>1390</t>
@@ -1239,50 +1887,110 @@
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2567/1.393-2026_fundo_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Saneamento Básico do Município de Pinhão, cria o Conselho Municipal de Saneamento Básico e dá outras providências.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2618/1.394-2026_-_reversao_trecho_pr_459.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber a reversão de trecho da Rodovia Estadual PR que atravessa o Município de Pinhão, para fins de municipalização, e dá outras providências.</t>
   </si>
   <si>
+    <t>2649</t>
+  </si>
+  <si>
+    <t>1395</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2649/1.395-2026_institui_forum_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Instituí o Fórum Permanente de Educação Municipal de Pinhão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2671</t>
+  </si>
+  <si>
+    <t>1396</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2671/1.396-2026_canta_cantu.pdf</t>
+  </si>
+  <si>
+    <t>Institui normas gerais de realização do evento CANTA PINHÃO - Festival de Música, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2696</t>
+  </si>
+  <si>
+    <t>1397</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2696/1.397-2026_-_cred_espe_r_3.216.42446_-_versao_26-05.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir um crédito especial, no exercício de 2026, na importância de até R$ 3.216.424,46 (três milhões, duzentos e dezesseis mil e quatrocentos e vinte e quatro reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2697</t>
+  </si>
+  <si>
+    <t>1398</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2697/1.398-2026_-_cred_espe_r_208.00000.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir um crédito especial, no exercício de 2026, na importância de até 208.000,00 (duzentos e oito mil reais).</t>
+  </si>
+  <si>
+    <t>2709</t>
+  </si>
+  <si>
+    <t>1399</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2709/1.399-2026_-_atendimento_prioritario_fibromialgia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o atendimento prioritário às pessoas com fibromialgia no Município de Pinhão, institui e regulamenta a Carteira de Identificação da Pessoa com Fibromialgia – CIPAF e dá outras providências.</t>
+  </si>
+  <si>
     <t>2522</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>João, Luciano, Solange, Vilma, Vinícius</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2522/01-2026_-_utilidade_publica_apae.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Pais e Amigos dos Excepcionais de Pinhão - APAE.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2523/02-2026_-_ajuste_orcamento_camara.pdf</t>
   </si>
   <si>
     <t>Altera os anexos da Lei n.º 2.447/2025 que fazem referência ao Orçamento da Câmara Municipal e dá outras providências.</t>
@@ -1341,50 +2049,149 @@
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2609/09_-_declara_uti_pub_assoc_passos_para_a_liberdade.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Passos para a Liberdade.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2584/10-2026_-festival_idosos.pdf</t>
   </si>
   <si>
     <t>Institui o 'Festival Municipal da Pessoa Idosa – 60+” no Município de Pinhão/PR e dá outras providências.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2610/11-2026_-_regularizacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atuação de empresas privadas de apoio técnico à Regularização Fundiária Urbana - REURB no Município de Pinhão-PR, estabelece regras para cadastro, delimitação de atuação, elaboração de projetos, responsabilidade técnica, proteção dos ocupantes e dá outras providências.</t>
   </si>
   <si>
+    <t>2630</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2630/12-2026_-_altera_lei_2.389-2024_canta_pinhao.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n.º 2.389/2024, que institui no Calendário Oficial do Município de Pinhão - Paraná o “CANTA PINHÃO”, Festival de Música.</t>
+  </si>
+  <si>
+    <t>2631</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2631/projeto_bairro_limpo_formatado_e_atualizado_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Fica instituído, no âmbito do Município de Pinhão, o_x000D_
+Programa: Bairro Limpo, com a finalidade de promover ações contínuas de_x000D_
+limpeza urbana, educação ambiental e combate ao descarte irregular de_x000D_
+resíduos sólidos nos bairros e comunidades.</t>
+  </si>
+  <si>
+    <t>2638</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2638/pl_-_estrada_1.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: Dispõe sobre a responsabilização de empresas privadas e terceirizadas por danos causados às estradas rurais no Município, institui mecanismos de garantia, fiscalização e denúncia popular, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2652</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2652/15-2026_-_auxilio_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de auxílio-alimentação mensal aos servidores do Poder Legislativo de Pinhão-PR e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2669</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2669/16-2026_-_denominacao_centro_de_treinamento_ronerson_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do "Centro de Treinamento Ronerson Epifânio de Oliveira" o Centro de Lutas da Secretaria Municipal de Esportes e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2684</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2684/17-2026_-_denomina_cmei_prof_gisele_mendes_de_oliveira_-_completo.pdf</t>
+  </si>
+  <si>
+    <t>Denomina “Centro Municipal de Educação Infantil Professora Gisele Mendes de Oliveira” o CMEI do Bairro Jardim Dona Áurea – Bitur, no Município de Pinhão/PR.</t>
+  </si>
+  <si>
+    <t>2694</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Inclusão, Acessibilidade e Garantia de Direitos da Pessoa Surda no Município de Pinhão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2714</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2714/19-2026_-_microbacias_hidrograficas.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece as microbacias hidrográficas, nascentes, áreas de recarga hídrica e demais recursos hídricos naturais do Município de Pinhão como patrimônio ambiental, hídrico, estratégico e de interesse público municipal; institui diretrizes para sua identificação, cadastro, proteção, recuperação e conservação e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2715</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2715/20-2026_-_programa_biofossas.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Biofossas e Saneamento Ecológico Rural no Município de Pinhão/PR, estabelece diretrizes para proteção hídrica, preservação ambiental, tratamento ecológico de esgoto doméstico em áreas rurais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2693</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2693/21-2026_-_protocolo_pedido_silencioso.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Protocolo Municipal de Pedido Silencioso de Ajuda para Mulheres em Situação de Violência no Município de Pinhão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2706</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2706/projeto_bairro_limpo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Programa Bairro Limpo” no Município de Pinhão, estabelece cronograma anual de mutirões de limpeza urbana e dá outras providências.</t>
+  </si>
+  <si>
     <t>2554</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2554/01_congratulacoes_lui_levinski_oliveira.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao infante LUI  LEVINSKI  OLIVEIRA, de 7 anos, pela conquista do 2.º Lugar – categoria infantil, no Canta Cantu – Concurso Regional dos Municípios da Cantuquiriguaçu.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2555/02_congratulacoes_tryades.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao trio TRYADES, formado pelas jovens:  LARA MARIA LEVINSKI  OLIVEIRA, de 10 anos; CECÍLIA  FRIEDRICH  DE  OLIVEIRA, de 11 anos; e JÚLIA  KITCKY  HENRIQUE, de 10 anos; pela conquista do 1.º Lugar – categoria infanto-juvenil, no Canta Cantu – Concurso Regional dos Municípios da Cantuquiriguaçu.</t>
   </si>
   <si>
     <t>2556</t>
@@ -1422,117 +2229,324 @@
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES à professora MARA REGINA NETO, pelo destaque em Alfabetização, pelo excelente trabalho realizado com os alunos do 1.º ano em 2025.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2600/07_congratulacoes_trindade_estegue_do_nascimento.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES à professora TRINDADE ESTEGUE DO NASCIMENTO, pelo destaque em Alfabetização, pelo excelente trabalho realizado com os alunos do 2.º em 2025.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>Edson A.</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2601/08_congratulacoes_-_presidente_e_diretor_-_der.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES e AGRADECIMENTOS ao Sr. FERNANDO FURIATI SABÓIA – Diretor-Presidente do Departamento de Estradas de Rodagem – DER /PR; e ao Sr. ALEXANDRE CASTRO FERNANDES – Diretor de Operações do Departamento de Estradas de Rodagem – DER /PR.</t>
   </si>
   <si>
+    <t>2632</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2632/09_congratulacoes_-_xiru.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES ao Sr. EDILSON JOSÉ DA ROSA, popularmente conhecido como Xirú, em reconhecimento à sua brilhante trajetória e aos relevantes serviços prestados ao Município de Pinhão, especialmente no fortalecimento da cultura por meio das artes cênicas.</t>
+  </si>
+  <si>
+    <t>2633</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2633/10_congratulacoes_-_prof._raquel_zaqueu_jocelia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES às instituições de ensino do Município de Pinhão que se destacaram na Prova Paraná Mais, alcançando os melhores resultados nos componentes de Língua Portuguesa e Matemática. Recebem esta homenagem: • Escola Municipal Água Verde, sob a direção de Raquel de Fátima Correa; • Escola Municipal do Campo Nova Divinéia, sob a direção de Zaqueu Ribeiro; • Escola Municipal do Campo Todos os Santos, sob a direção de Jocelia Witeck.</t>
+  </si>
+  <si>
+    <t>2634</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2634/11_congratulacoes_-_prof._jocelia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES à Escola Municipal do Campo Todos os Santos, sob a direção de JOCELIA WITECK, pelo destaque alcançado com o melhor Índice de Fluência Leitora (IFL 10,0) no Município.</t>
+  </si>
+  <si>
+    <t>2703</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2703/12_congratulacoes_-_anna_basquete.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO à atleta ANNA LÍVIA WITECK DA SILVA, em reconhecimento à sua destacada trajetória no basquetebol estadual, nacional e internacional, levando com orgulho o nome do Município de Pinhão.</t>
+  </si>
+  <si>
+    <t>2704</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2704/13_congratulacoes_-_folia_divino.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES à FOLIA DO DIVINO.</t>
+  </si>
+  <si>
+    <t>2705</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2705/14_congratulacoes_-_75_anos_paroquia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES à PARÓQUIA DIVINO ESPÍRITO SANTO DE PINHÃO – PR, pelos seus 75 anos.</t>
+  </si>
+  <si>
+    <t>2625</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>Mensagem de Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2625/01-2026_-_veto_-_projeto_de_lei_22-2025.pdf</t>
+  </si>
+  <si>
+    <t>Veta o Projeto de Lei do Legislativo n.º 22/2025, que denomina de Rua Pastor Zacarias Monteiro Neto a via pública localizada no Bairro Baggio II, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2659</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2659/02-2026_-_veto_-_pll_10-2025_-_pref_comercio_local.pdf</t>
+  </si>
+  <si>
+    <t>Veta o Projeto de Lei do Legislativo n.º 10/2025, que dispõe sobre a preferência ao comerciante local para a venda de produtos e serviços nas festas públicas municipais realizadas sob o regime de terceirização ou de parcerias, no âmbito do Município de Pinhão-PR, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2692</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2692/03-2026_-_veto_-_pll_07-2026_-_rua_cleusa_ap_de_lima.pdf</t>
+  </si>
+  <si>
+    <t>Veta o Projeto de Lei do Legislativo n.º 07/2025, que dispõe sobre a denominação de Rua CLEUSA APARECIDA DE LIMA o logradouro público localizado no Bairro Baggio II, e dá outras providências.</t>
+  </si>
+  <si>
     <t>2578</t>
   </si>
   <si>
     <t>PCom</t>
   </si>
   <si>
     <t>Parecer C. de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2578/01_pll_22_23.pdf</t>
   </si>
   <si>
     <t>PARECER FOI FAVORÁVEL à tramitação no Plenário para: PROJETO DE LEI DO LEGISLATIVO N.º 22/2025, que denomina de Rua Pastor Zacarias Monteiro Neto a via pública localizada no Bairro Baggio II, e dá outras providências; e o PROJETO DE LEI DO LEGISLATIVO N.º 23/2025, que declara de Utilidade Pública a Associação Comunitária Para o Desenvolvimento Rural do Alto Alecrim.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2579/02_antep_1.390_pll_01_04_proj_resolucao_01.pdf</t>
   </si>
   <si>
     <t>PARECER FOI FAVORÁVEL à tramitação no Plenário para: PROJETO DE LEI N.º 1.390/2026, que altera Lei Municipal n.º 2.452/2026, que dispõe sobre a estrutura administrativa, cria funções, para cargos de provimento em comissão e dá outras providências; PROJETO DE LEI DO LEGISLATIVO N.º 01/2026, que declara de Utilidade Pública a Associação de Pais e Amigos dos Excepcionais de Pinhão – APAE; PROJETO DE LEI DO LEGISLATIVO N.º 04/2026, que dispõe sobre diretrizes para implantação e funcionamento de aplicativo digital de saúde no Município de Pinhão–PR; PROJETO DE RESOLUÇÃO N.º 01/2026, que dispõe sobre as rotinas e procedimentos de gerenciamento, controle e uso da frota de veículos da Câmara Municipal de Pinhão, cria a função de Gestor de Frota e dá outras providências.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2580/03_antep_1.392.pdf</t>
   </si>
   <si>
     <t>PARECER FOI FAVORÁVEL à tramitação no Plenário para: PROJETO DE LEI N.º 1.392/2026, que concede reposição salarial aos Servidores Públicos Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2586/04_antep_1.386_1.389_1.391_1.393_pll_02_03_06_07.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL à tramitação no Plenário aos PROJETOS DE LEI N.ºs 1.386/2025, 1.391/2026 e 1.393/2026; PROJETOS DE LEI DO LEGISLATIVO N.ºs 06 e 07/2026. PARECER DESFAVORÁVEL, sugerindo o arquivamento,  aos PROJETOS DE LEI DO LEGISLATIVO N.ºs 02 e 03/2026.</t>
   </si>
   <si>
+    <t>2672</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2672/05_antep_1.389_pll_08_10_emenda_04.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL à tramitação no Plenário ao PROJETO DE LEI N.º 1.389/2026 e à EMENDA N.º 04/2026.</t>
+  </si>
+  <si>
+    <t>2673</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2673/06_pll_08_10.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL à tramitação no Plenário ao PROJETO DE LEI DO LEGISLATIVO N.º 10/2026.</t>
+  </si>
+  <si>
+    <t>2674</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2674/07_pl_1.394_pll_09_e_11.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL à tramitação no Plenário ao PROJETO DE LEI N.º 1.394/2026, que autoriza o Poder Executivo Municipal a receber a reversão de trecho da Rodovia Estadual PR que atravessa o Município de Pinhão, para fins de municipalização, e dá outras providências; PROJETO DE LEI DO LEGISLATIVO N.º 09/2026, que declara de Utilidade Pública a Associação Passos para a Liberdade; PROJETO DE LEI DO LEGISLATIVO N.º 11/2026, que dispõe sobre a atuação de empresas privadas de apoio técnico à Regularização Fundiária Urbana - REURB no Município de Pinhão-PR, estabelece regras para cadastro, delimitação de atuação, elaboração de projetos, responsabilidade técnica, proteção dos ocupantes e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2675</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2675/08_pl_08_msg_veto_01.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL à tramitação no Plenário ao Projeto de Lei do Legislativo n.º 08/2026.</t>
+  </si>
+  <si>
+    <t>2676</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2676/09_pl_1.395_pll_12_14_15_msg_veto_01_e_02_proj_resolucao_02_pll_13_aguarda.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL à tramitação no Plenário ao Projeto de Lei n.º 1.395/2026, Projetos de Lei do Legislativo n.ºs 12, 14 e 15/2026, Mensagens de Veto n.ºs 01 e 02/2026, Projeto de Resolução n.º 02/2026.</t>
+  </si>
+  <si>
     <t>2581</t>
   </si>
   <si>
     <t>Parecer C. de Fiscalização, Finanças e Orçamento</t>
   </si>
   <si>
     <t>CFFO - Comissão de Fiscalização, Finanças e Orçamento</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2581/01_antep_1.390_pll_01_04_proj_resolucao_01.pdf</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2582/02_antep_1.392.pdf</t>
   </si>
   <si>
+    <t>2677</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2677/03_antep_1.386_1.389_1.391_1.393_pll_02_06_07.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL à tramitação no Plenário os projetos: PROJETOS DE LEI N.ºs 1.386/2025, 1.391/2026 e 1.393/2026 e PROJETOS DE LEI DO LEGISLATIVO N.ºs 06 e 07/2026.</t>
+  </si>
+  <si>
+    <t>2678</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL à tramitação no Plenário ao PROJETO DE LEI N.º 1.389/2025 e à EMENDA N.º 04/2026.</t>
+  </si>
+  <si>
+    <t>2679</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2679/05_pl_1.386_1.391.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL à tramitação aos Projetos de Lei n.ºs 1.386/2025 e 1.391/2026.</t>
+  </si>
+  <si>
+    <t>2680</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2680/06_pl_1.394_plls_08_09_10_11.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL à tramitação no Plenário para o PROJETO DE LEI N.º 1.394/2026; PROJETO DE LEI DO LEGISLATIVO N.º 08/2026; PROJETO DE LEI DO LEGISLATIVO N.º 09/2026; PROJETO DE LEI DO LEGISLATIVO N.º 10/2026; PROJETO DE LEI DO LEGISLATIVO N.º 11/2026.</t>
+  </si>
+  <si>
+    <t>2681</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2681/07_pl_1.395_pll_12_13_14_15_msg_veto_01_e_02_proj_resolucao_02.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL à tramitação no Plenário ao Projeto de Lei n.º 1.395/2026, Projetos de Lei do Legislativo n.ºs 12, 13, 14 e 15/2026, Mensagens de Veto n.ºs 01 e 02/2026, Projeto de Resolução n.º 02/2026.</t>
+  </si>
+  <si>
+    <t>2682</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Obras e Serviços Públicos</t>
+  </si>
+  <si>
+    <t>COSP - Comissão de Obras e Serviços Públicos</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2682/01_pl_1.394_pl_11.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FOI FAVORÁVEL à tramitação no Plenário para o PROJETO DE LEI N.º 1.394/2026 e para o PROJETO DE LEI DO LEGISLATIVO N.º 11/2026.</t>
+  </si>
+  <si>
+    <t>2662</t>
+  </si>
+  <si>
+    <t>JAus</t>
+  </si>
+  <si>
+    <t>Justificativa de ausência em sessão/votação</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2662/vilma_-_27-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Relatório de justificativa de ausência da Vereadora Vilma Aparecida Ferreira, na sessão realizada em 27/04/2026.</t>
+  </si>
+  <si>
     <t>2616</t>
   </si>
   <si>
     <t>Den</t>
   </si>
   <si>
     <t>Denúncia</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2616/denuncia.pdf</t>
   </si>
   <si>
     <t>do Sr. Geovane Fernandes em face do Vereador Josiel da Silva Santos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1839,65 +2853,65 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2494/rua_sete_de_setembro_luz_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2495/vila_caldas_limpeza_de_terreno_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2496/rua_santa_basrbara_n_13_bairro_agua_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2497/lixeira_de_reciclaveis_bairro_sao_cristovao_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2498/lixeiras_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2499/rua_santa_catarina_bairoo_sao_cristovao_gisele_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2500/bairro_sao_jose_rua_olho_d27agua_lampadas_queimadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2501/lajeado_feio_sr._fernando_silva_estrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2502/serra_da_cabra_sr_daniel_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2503/serra_da_cabra_ponto_de_onibus_sr_eroni_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2504/sao_roque_2c_sao_roquinho_e_faxinalense_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2505/faxinal_dos_silverios_sr_yago_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2506/santa_maria_2_emerson_soares_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2507/faxinal_dos_ribeiros_sr_jeca_eugenio_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2509/adesao_ao_projeto_sandbox.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2510/indicacao_meioambiente_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2511/17-2026_-_recuperacao_e_execucao_de_estrada_na_comunidade_nossa_senhora_dos_navegantes__rio_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2513/19-2026_-_apoio_deslocamento_pericia_inss.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2517/23-2026_-_estrada_geral_fax._ribeiros.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2518/24-2026_-_estadas_loc._sta_terezinha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2519/25-2026_-_estradas_loc._fax._silverios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2520/26-2026_-_estradas_loc._volta_grande.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2521/27-2026_-_estradas_loc._laranjal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2524/28-2026_-_estradas_loc._poco_grande.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2526/29-2026_-_estradas_loc._zattarlandia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2528/indicacao-bebedouros-n30-27-02-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2529/31-2026_-_estradas_serra_da_cabra.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2530/32-2026_-_estrada_arroio_bonito_prox_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2531/33-2026_-_drenagem_pluvial_rua_francisco_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2534/34-2026_-_ecoponto_prox_escola_e_colegio_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2542/39-2026_-_melhorias_posto_saude_centro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2544/indicacao-toldo-saude-06-03-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2545/indicacao-ponto-onibus-bdoisirmaos-06-03-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_magisterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2548/indicacao_infraestrutura_rocio_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2550/ati_-_academia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2551/ramais_do_sao_roque2c_sao_roquinho2c_agua_amarela2c_nossa_senhora_de_aparecida._assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2552/sra_marly_bairro_colina_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2553/49-2026_-_calcamento_rua_valter_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2559/50-2026_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2563/52-2026_-_ampliacao_do_horario_de_atendimento_do_setor_de_agendamento_de_exames_e_consultas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2569/53-2026_-_rebaixar_rua_frente_posto_saude_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2570/54-2026_-_banheiro_posto_saude_dois_irmaos__toldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2571/indicacao-cemiterio-ampliacao-55-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2572/56-2026_-_estradas_fax_dos_silverios.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao-limpeza-cemiterios-57-2026-att.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2585/indicacao_totem_acesso_principal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2588/indicacao_cascalho.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2592/indicacao-poste-ssimao-saocrist-23-03.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2594/65-2026_-_redutor_velocidade_rua_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2596/66-2026_-_conserto_calcamento_bairro_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2597/67-2026_-_conserto_calcamento_lajeado_feio_ii.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2602/68-2026_-_manutencao_estrada_velha.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2603/69-2026_-_novo_ponto_atendimento_saude_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2604/70-2026_-_quadra_poliesportiva_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2605/71-2026_-_desfibriladores_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2606/72-2026_-_indicacao_-_manutencao_de_bueiro_em_frente_ao_moveis_planejados_cleber.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2607/73-2026_-_indicacao_-_instalacao_de_ecoponto_na_localidade_mato_branco__zattar_mais_precisamente_ao_lado_do_barracao_da_associacao_para_o_desenvolvimento_rural_de_faxinal_dos_albinos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2608/74-2026_-_indicacao_-_manutencao_da_iluminacao_publica_-_rua_sao_simao_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2613/75-2026_-_estradas_santana_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2615/77-2026_-_bebedouros_agua_potavel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2617/78-2026_-_indicacao_-_lombada_rua_basilho_grosko.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2527/01-2026_-_urg_esp_antep_1.388.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2535/02-2026_procuradoria_da_mulher_-_elaboracao_de_planejamento_estrategico_para_construcao_de_diagnostico_municipal_da_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2561/03-2026_-_info_sanepar_copel.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2562/04-2026_-_requerimento_copel_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2565/05_urg_esp_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2576/06-2026_-_urg_esp_pl_1.393.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2577/07-2026_-_informacoes_contratacao_paee.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2587/08-2026_-_info_convocacoes_concurso.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2611/requerimento_04_-_denuncias_maus_tratos_e_mutilacao_de_animais_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2612/10-2025_-_requer_informacoes_contrato_limpa_fossa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2539/01-2026_-_disciplina_uso_frota_legislativo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2546/emenda_substitutiva_no_01.pdfassinada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2574/02_emenda_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2593/03_emenda_pl_1.393.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2595/04_emenda_ao_pll_10-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2598/05_emenda_aditiva_pl_10-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2508/1.389-2026_-_concessao_uso_geovane_silva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2532/1.390-2026_altera_lei_2452-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2533/1.391-2026_altera_a_lei_1048-2001_ctm.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2566/1.392-2026_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2567/1.393-2026_fundo_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2618/1.394-2026_-_reversao_trecho_pr_459.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2522/01-2026_-_utilidade_publica_apae.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2523/02-2026_-_ajuste_orcamento_camara.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2525/03-2026_-_declara_utilidade_publica_guerreiros_da_saude.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2538/04-2026_-_diretrizes_app_digital_saude.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2575/06-2026_-_reposicao_subsidios_prefeito_vice_secretarios_presidente_vereadores.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2564/07-2026_-_rua_cleusa_aparecida_de_lima.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2568/08-2026_-_restricoes_contra_qme_comete_crimes_contra_mulheres_-_nova_versao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2609/09_-_declara_uti_pub_assoc_passos_para_a_liberdade.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2584/10-2026_-festival_idosos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2610/11-2026_-_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2554/01_congratulacoes_lui_levinski_oliveira.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2555/02_congratulacoes_tryades.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2556/03_congratulacoes_rodrigo_e_leudimar.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2557/04_congratulacoes_joao_e_ademir.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2558/05_congratulacoes_adan_lucas_rocha.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2599/06_congratulacoes_mara_regina_neto.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2600/07_congratulacoes_trindade_estegue_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2601/08_congratulacoes_-_presidente_e_diretor_-_der.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2578/01_pll_22_23.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2579/02_antep_1.390_pll_01_04_proj_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2580/03_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2586/04_antep_1.386_1.389_1.391_1.393_pll_02_03_06_07.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2581/01_antep_1.390_pll_01_04_proj_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2582/02_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2494/rua_sete_de_setembro_luz_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2495/vila_caldas_limpeza_de_terreno_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2496/rua_santa_basrbara_n_13_bairro_agua_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2497/lixeira_de_reciclaveis_bairro_sao_cristovao_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2498/lixeiras_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2499/rua_santa_catarina_bairoo_sao_cristovao_gisele_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2500/bairro_sao_jose_rua_olho_d27agua_lampadas_queimadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2501/lajeado_feio_sr._fernando_silva_estrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2502/serra_da_cabra_sr_daniel_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2503/serra_da_cabra_ponto_de_onibus_sr_eroni_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2504/sao_roque_2c_sao_roquinho_e_faxinalense_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2505/faxinal_dos_silverios_sr_yago_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2506/santa_maria_2_emerson_soares_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2507/faxinal_dos_ribeiros_sr_jeca_eugenio_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2509/adesao_ao_projeto_sandbox.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2510/indicacao_meioambiente_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2511/17-2026_-_recuperacao_e_execucao_de_estrada_na_comunidade_nossa_senhora_dos_navegantes__rio_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2513/19-2026_-_apoio_deslocamento_pericia_inss.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2517/23-2026_-_estrada_geral_fax._ribeiros.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2518/24-2026_-_estadas_loc._sta_terezinha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2519/25-2026_-_estradas_loc._fax._silverios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2520/26-2026_-_estradas_loc._volta_grande.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2521/27-2026_-_estradas_loc._laranjal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2524/28-2026_-_estradas_loc._poco_grande.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2526/29-2026_-_estradas_loc._zattarlandia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2528/indicacao-bebedouros-n30-27-02-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2529/31-2026_-_estradas_serra_da_cabra.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2530/32-2026_-_estrada_arroio_bonito_prox_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2531/33-2026_-_drenagem_pluvial_rua_francisco_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2534/34-2026_-_ecoponto_prox_escola_e_colegio_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2542/39-2026_-_melhorias_posto_saude_centro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2544/indicacao-toldo-saude-06-03-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2545/indicacao-ponto-onibus-bdoisirmaos-06-03-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_magisterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2548/indicacao_infraestrutura_rocio_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2550/ati_-_academia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2551/ramais_do_sao_roque2c_sao_roquinho2c_agua_amarela2c_nossa_senhora_de_aparecida._assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2552/sra_marly_bairro_colina_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2553/49-2026_-_calcamento_rua_valter_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2559/50-2026_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2563/52-2026_-_ampliacao_do_horario_de_atendimento_do_setor_de_agendamento_de_exames_e_consultas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2569/53-2026_-_rebaixar_rua_frente_posto_saude_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2570/54-2026_-_banheiro_posto_saude_dois_irmaos__toldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2571/indicacao-cemiterio-ampliacao-55-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2572/56-2026_-_estradas_fax_dos_silverios.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao-limpeza-cemiterios-57-2026-att.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2585/indicacao_totem_acesso_principal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2588/indicacao_cascalho.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2592/indicacao-poste-ssimao-saocrist-23-03.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2594/65-2026_-_redutor_velocidade_rua_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2596/66-2026_-_conserto_calcamento_bairro_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2597/67-2026_-_conserto_calcamento_lajeado_feio_ii.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2602/68-2026_-_manutencao_estrada_velha.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2603/69-2026_-_novo_ponto_atendimento_saude_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2604/70-2026_-_quadra_poliesportiva_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2605/71-2026_-_desfibriladores_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2606/72-2026_-_indicacao_-_manutencao_de_bueiro_em_frente_ao_moveis_planejados_cleber.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2607/73-2026_-_indicacao_-_instalacao_de_ecoponto_na_localidade_mato_branco__zattar_mais_precisamente_ao_lado_do_barracao_da_associacao_para_o_desenvolvimento_rural_de_faxinal_dos_albinos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2608/74-2026_-_indicacao_-_manutencao_da_iluminacao_publica_-_rua_sao_simao_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2613/75-2026_-_estradas_santana_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2615/77-2026_-_bebedouros_agua_potavel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2617/78-2026_-_indicacao_-_lombada_rua_basilho_grosko.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2619/79-2026_-_ponto_onibus_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2620/serra_da_cabra_ponto_de_onibus_sr_eroni_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2621/81-2026_-_melhorias_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2622/82-2026_-_boca_de_lobo_rua_trajano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2623/83-2026_-_melhorias_rua_jose_s_camargo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2624/84-2026_-_melhorias_ponto_onibus_rua_sete_de_setembro_frente_col._sto_antonio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2626/85-2026_-_internet_esf_interior_-_arroio_bonito_agua_amarela.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2627/indicacao_manilhamento.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2628/indicacao-acost-scrist-sj.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2635/88-2026_-_cascalhamento_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2636/89-2026_-_ponto_onibus_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2637/90-2026_-_estradas_silverios_laranjal_volta_grande.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2645/91-2026_-_estradas_guarapuavinha_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2646/92-2026_-_estradas_santana.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2647/93-2026_-_melhorias_rua_edson_martins.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2648/94-2026_-_travessias_elevadas_sinalizacao_entorno_cmei_cantinho_ceu.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2650/95-2026_-__ponto_onibus_rua_das_pereiras.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2651/96-2026_-_ampliacao_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2653/97-2026_-_cozinha_escola_n_s_da_gloria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2654/98-2026_-_reforma_ponto_onibus_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2655/ponto_de_onibus_capela_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2656/camscanner_30-04-2026_14.58.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2657/camscanner_30-04-2026_15.52.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2658/manilhamento_e_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2660/103-2026_-_tirzepatida.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2661/104-2026_-_estrada_serrinho.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2664/105-2026_-_ruas_vila_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2665/106-2026_-_lombada_-_cmei_tereza_kramer.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2666/ponto_de_onibus_-_cachorrao_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2667/ponto_de_onibus_-_mazurechen_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2668/ponto_de_onibus_-_vila_rural_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2670/indicacao_defesacivil_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2683/indic-vitalf_caldas.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2687/manilhamento.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2688/indicacao-ubs_banc-18-03.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2690/114-2026_-_estradas_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2691/115-2026_-_manilhamento_manutencao_boca_de_lobo_rua_albari_ferreira_caldas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2695/indicacao_no_125_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2698/117-2026_-_fixacao_traves_quadras_escolas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2700/118_-_man._estradas_fax_dos_francas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2701/119_-_man._estradas_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2702/120-2026_-_reconstrucao_ponto_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2707/indicaco_praca_darci_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2708/indicacao_agua_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2710/indicacao-luz-edisonmartins_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2712/92_-_2026_indicacao_coutos_simone_2704_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2713/125-2026_-_lombada_-_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2716/indicacao_nba608_jair_e_aroldo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2527/01-2026_-_urg_esp_antep_1.388.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2535/02-2026_procuradoria_da_mulher_-_elaboracao_de_planejamento_estrategico_para_construcao_de_diagnostico_municipal_da_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2561/03-2026_-_info_sanepar_copel.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2562/04-2026_-_requerimento_copel_2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2565/05_urg_esp_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2576/06-2026_-_urg_esp_pl_1.393.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2577/07-2026_-_informacoes_contratacao_paee.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2587/08-2026_-_info_convocacoes_concurso.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2611/requerimento_04_-_denuncias_maus_tratos_e_mutilacao_de_animais_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2612/10-2025_-_requer_informacoes_contrato_limpa_fossa.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2629/11-2026_-_info_ausencia_agente_contratacao.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2699/12_urg_esp_antep_1.397.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2685/13-2026_-_info_repasses_sanepar.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2539/01-2026_-_disciplina_uso_frota_legislativo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2663/02-2026_-_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2546/emenda_substitutiva_no_01.pdfassinada.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2574/02_emenda_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2593/03_emenda_pl_1.393.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2595/04_emenda_ao_pll_10-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2598/05_emenda_aditiva_pl_10-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2689/06_emenda_pll_15-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2508/1.389-2026_-_concessao_uso_geovane_silva.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2532/1.390-2026_altera_lei_2452-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2533/1.391-2026_altera_a_lei_1048-2001_ctm.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2566/1.392-2026_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2567/1.393-2026_fundo_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2618/1.394-2026_-_reversao_trecho_pr_459.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2649/1.395-2026_institui_forum_educacao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2671/1.396-2026_canta_cantu.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2696/1.397-2026_-_cred_espe_r_3.216.42446_-_versao_26-05.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2697/1.398-2026_-_cred_espe_r_208.00000.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2709/1.399-2026_-_atendimento_prioritario_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2522/01-2026_-_utilidade_publica_apae.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2523/02-2026_-_ajuste_orcamento_camara.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2525/03-2026_-_declara_utilidade_publica_guerreiros_da_saude.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2538/04-2026_-_diretrizes_app_digital_saude.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2575/06-2026_-_reposicao_subsidios_prefeito_vice_secretarios_presidente_vereadores.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2564/07-2026_-_rua_cleusa_aparecida_de_lima.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2568/08-2026_-_restricoes_contra_qme_comete_crimes_contra_mulheres_-_nova_versao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2609/09_-_declara_uti_pub_assoc_passos_para_a_liberdade.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2584/10-2026_-festival_idosos.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2610/11-2026_-_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2630/12-2026_-_altera_lei_2.389-2024_canta_pinhao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2631/projeto_bairro_limpo_formatado_e_atualizado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2638/pl_-_estrada_1.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2652/15-2026_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2669/16-2026_-_denominacao_centro_de_treinamento_ronerson_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2684/17-2026_-_denomina_cmei_prof_gisele_mendes_de_oliveira_-_completo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2714/19-2026_-_microbacias_hidrograficas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2715/20-2026_-_programa_biofossas.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2693/21-2026_-_protocolo_pedido_silencioso.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2706/projeto_bairro_limpo_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2554/01_congratulacoes_lui_levinski_oliveira.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2555/02_congratulacoes_tryades.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2556/03_congratulacoes_rodrigo_e_leudimar.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2557/04_congratulacoes_joao_e_ademir.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2558/05_congratulacoes_adan_lucas_rocha.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2599/06_congratulacoes_mara_regina_neto.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2600/07_congratulacoes_trindade_estegue_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2601/08_congratulacoes_-_presidente_e_diretor_-_der.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2632/09_congratulacoes_-_xiru.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2633/10_congratulacoes_-_prof._raquel_zaqueu_jocelia.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2634/11_congratulacoes_-_prof._jocelia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2703/12_congratulacoes_-_anna_basquete.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2704/13_congratulacoes_-_folia_divino.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2705/14_congratulacoes_-_75_anos_paroquia.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2625/01-2026_-_veto_-_projeto_de_lei_22-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2659/02-2026_-_veto_-_pll_10-2025_-_pref_comercio_local.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2692/03-2026_-_veto_-_pll_07-2026_-_rua_cleusa_ap_de_lima.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2578/01_pll_22_23.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2579/02_antep_1.390_pll_01_04_proj_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2580/03_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2586/04_antep_1.386_1.389_1.391_1.393_pll_02_03_06_07.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2672/05_antep_1.389_pll_08_10_emenda_04.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2673/06_pll_08_10.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2674/07_pl_1.394_pll_09_e_11.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2675/08_pl_08_msg_veto_01.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2676/09_pl_1.395_pll_12_14_15_msg_veto_01_e_02_proj_resolucao_02_pll_13_aguarda.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2581/01_antep_1.390_pll_01_04_proj_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2582/02_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2677/03_antep_1.386_1.389_1.391_1.393_pll_02_06_07.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2679/05_pl_1.386_1.391.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2680/06_pl_1.394_plls_08_09_10_11.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2681/07_pl_1.395_pll_12_13_14_15_msg_veto_01_e_02_proj_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2682/01_pl_1.394_pl_11.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2662/vilma_-_27-04-2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2616/denuncia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H125"/>
+  <dimension ref="A1:H215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="45" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="89.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="250.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3895,1253 +4909,3587 @@
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>80</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>315</v>
       </c>
       <c r="H78" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>317</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>10</v>
+        <v>318</v>
       </c>
       <c r="D79" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="F79" t="s">
+      <c r="H79" t="s">
         <v>320</v>
-      </c>
-[...4 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>321</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>322</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="B80" t="s">
-[...14 lines deleted...]
-      <c r="G80" s="1" t="s">
+      <c r="H80" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>325</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
         <v>326</v>
       </c>
-      <c r="B81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D81" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E81" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F81" t="s">
+        <v>104</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="G81" s="1" t="s">
+      <c r="H81" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>329</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
         <v>330</v>
       </c>
-      <c r="B82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D82" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>327</v>
+        <v>104</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>331</v>
       </c>
       <c r="H82" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>333</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>29</v>
+        <v>334</v>
       </c>
       <c r="D83" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>334</v>
+        <v>104</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>335</v>
       </c>
       <c r="H83" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>337</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>33</v>
+        <v>338</v>
       </c>
       <c r="D84" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>338</v>
+        <v>104</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>339</v>
       </c>
       <c r="H84" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>341</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>342</v>
       </c>
       <c r="D85" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H85" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>41</v>
+        <v>346</v>
       </c>
       <c r="D86" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>345</v>
+        <v>70</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="H86" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>45</v>
+        <v>350</v>
       </c>
       <c r="D87" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>80</v>
+        <v>134</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="H87" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>49</v>
+        <v>354</v>
       </c>
       <c r="D88" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>85</v>
+        <v>156</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="H88" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>10</v>
+        <v>358</v>
       </c>
       <c r="D89" t="s">
-        <v>355</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>356</v>
+        <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>357</v>
+        <v>156</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H89" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>10</v>
+        <v>362</v>
       </c>
       <c r="D90" t="s">
-        <v>361</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
-        <v>362</v>
+        <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>70</v>
+        <v>156</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>363</v>
       </c>
       <c r="H90" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>365</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>17</v>
+        <v>366</v>
       </c>
       <c r="D91" t="s">
-        <v>361</v>
+        <v>11</v>
       </c>
       <c r="E91" t="s">
-        <v>362</v>
+        <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>366</v>
+        <v>104</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>367</v>
       </c>
       <c r="H91" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>369</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>21</v>
+        <v>370</v>
       </c>
       <c r="D92" t="s">
-        <v>361</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>362</v>
+        <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>370</v>
+        <v>104</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>371</v>
       </c>
       <c r="H92" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>373</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>25</v>
+        <v>374</v>
       </c>
       <c r="D93" t="s">
-        <v>361</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
-        <v>362</v>
+        <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="H93" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>29</v>
+        <v>378</v>
       </c>
       <c r="D94" t="s">
-        <v>361</v>
+        <v>11</v>
       </c>
       <c r="E94" t="s">
-        <v>362</v>
+        <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>377</v>
+        <v>163</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="H94" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D95" t="s">
-        <v>382</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>90</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="F95" t="s">
+      <c r="H95" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>385</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>386</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="H96" t="s">
         <v>388</v>
-      </c>
-[...13 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>389</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>390</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>90</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="H97" t="s">
         <v>392</v>
-      </c>
-[...13 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>393</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>394</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>90</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="B98" t="s">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="H98" t="s">
         <v>396</v>
-      </c>
-[...13 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>397</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>398</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="B99" t="s">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="H99" t="s">
         <v>400</v>
-      </c>
-[...13 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>401</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>402</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>104</v>
+      </c>
+      <c r="G100" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="B100" t="s">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="H100" t="s">
         <v>404</v>
-      </c>
-[...13 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>405</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>406</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>104</v>
+      </c>
+      <c r="G101" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B101" t="s">
-[...5 lines deleted...]
-      <c r="D101" t="s">
+      <c r="H101" t="s">
         <v>408</v>
-      </c>
-[...10 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>17</v>
+        <v>410</v>
       </c>
       <c r="D102" t="s">
-        <v>408</v>
+        <v>11</v>
       </c>
       <c r="E102" t="s">
-        <v>409</v>
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>70</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="H102" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>413</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>414</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>415</v>
+      </c>
+      <c r="G103" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B103" t="s">
-[...14 lines deleted...]
-      <c r="G103" s="1" t="s">
+      <c r="H103" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>418</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
         <v>419</v>
       </c>
-      <c r="B104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D104" t="s">
-        <v>408</v>
+        <v>11</v>
       </c>
       <c r="E104" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="F104" t="s">
+        <v>156</v>
+      </c>
+      <c r="G104" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="G104" s="1" t="s">
+      <c r="H104" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>422</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
         <v>423</v>
       </c>
-      <c r="B105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D105" t="s">
-        <v>408</v>
+        <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>409</v>
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>90</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>424</v>
       </c>
       <c r="H105" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>426</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>427</v>
       </c>
       <c r="D106" t="s">
-        <v>408</v>
+        <v>11</v>
       </c>
       <c r="E106" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>163</v>
+        <v>13</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="H106" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>41</v>
+        <v>431</v>
       </c>
       <c r="D107" t="s">
-        <v>408</v>
+        <v>11</v>
       </c>
       <c r="E107" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="F107" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="H107" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>45</v>
+        <v>435</v>
       </c>
       <c r="D108" t="s">
-        <v>408</v>
+        <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="H108" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>49</v>
+        <v>439</v>
       </c>
       <c r="D109" t="s">
-        <v>408</v>
+        <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>75</v>
+        <v>13</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="H109" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>53</v>
+        <v>443</v>
       </c>
       <c r="D110" t="s">
-        <v>408</v>
+        <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="H110" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>10</v>
+        <v>447</v>
       </c>
       <c r="D111" t="s">
-        <v>442</v>
+        <v>11</v>
       </c>
       <c r="E111" t="s">
-        <v>443</v>
+        <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>156</v>
+        <v>134</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="H111" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>17</v>
+        <v>451</v>
       </c>
       <c r="D112" t="s">
-        <v>442</v>
+        <v>11</v>
       </c>
       <c r="E112" t="s">
-        <v>443</v>
+        <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>156</v>
+        <v>70</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="H112" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>21</v>
+        <v>455</v>
       </c>
       <c r="D113" t="s">
-        <v>442</v>
+        <v>11</v>
       </c>
       <c r="E113" t="s">
-        <v>443</v>
+        <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>156</v>
+        <v>134</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="H113" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>25</v>
+        <v>459</v>
       </c>
       <c r="D114" t="s">
-        <v>442</v>
+        <v>11</v>
       </c>
       <c r="E114" t="s">
-        <v>443</v>
+        <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>156</v>
+        <v>80</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>453</v>
+        <v>460</v>
       </c>
       <c r="H114" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>29</v>
+        <v>463</v>
       </c>
       <c r="D115" t="s">
-        <v>442</v>
+        <v>11</v>
       </c>
       <c r="E115" t="s">
-        <v>443</v>
+        <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>156</v>
+        <v>80</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="H115" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>33</v>
+        <v>467</v>
       </c>
       <c r="D116" t="s">
-        <v>442</v>
+        <v>11</v>
       </c>
       <c r="E116" t="s">
-        <v>443</v>
+        <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="H116" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>471</v>
       </c>
       <c r="D117" t="s">
-        <v>442</v>
+        <v>11</v>
       </c>
       <c r="E117" t="s">
-        <v>443</v>
+        <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="H117" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>41</v>
+        <v>475</v>
       </c>
       <c r="D118" t="s">
-        <v>442</v>
+        <v>11</v>
       </c>
       <c r="E118" t="s">
-        <v>443</v>
+        <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>465</v>
+        <v>13</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="H118" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>10</v>
+        <v>479</v>
       </c>
       <c r="D119" t="s">
-        <v>469</v>
+        <v>11</v>
       </c>
       <c r="E119" t="s">
-        <v>470</v>
+        <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>370</v>
+        <v>13</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="H119" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>17</v>
+        <v>483</v>
       </c>
       <c r="D120" t="s">
-        <v>469</v>
+        <v>11</v>
       </c>
       <c r="E120" t="s">
-        <v>470</v>
+        <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>370</v>
+        <v>13</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="H120" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>21</v>
+        <v>487</v>
       </c>
       <c r="D121" t="s">
-        <v>469</v>
+        <v>11</v>
       </c>
       <c r="E121" t="s">
-        <v>470</v>
+        <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>370</v>
+        <v>104</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>477</v>
+        <v>488</v>
       </c>
       <c r="H121" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>25</v>
+        <v>491</v>
       </c>
       <c r="D122" t="s">
-        <v>469</v>
+        <v>11</v>
       </c>
       <c r="E122" t="s">
-        <v>470</v>
+        <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>370</v>
+        <v>104</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="H122" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>10</v>
+        <v>495</v>
       </c>
       <c r="D123" t="s">
-        <v>469</v>
+        <v>11</v>
       </c>
       <c r="E123" t="s">
-        <v>483</v>
+        <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>484</v>
+        <v>134</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>485</v>
+        <v>496</v>
       </c>
       <c r="H123" t="s">
-        <v>475</v>
+        <v>497</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>486</v>
+        <v>498</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>17</v>
+        <v>499</v>
       </c>
       <c r="D124" t="s">
-        <v>469</v>
+        <v>11</v>
       </c>
       <c r="E124" t="s">
-        <v>483</v>
+        <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>484</v>
+        <v>104</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>487</v>
+        <v>500</v>
       </c>
       <c r="H124" t="s">
-        <v>478</v>
+        <v>501</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>488</v>
+        <v>502</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
+        <v>503</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H125" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>506</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>507</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" t="s">
+        <v>508</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H126" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>511</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
         <v>10</v>
       </c>
-      <c r="D125" t="s">
-[...5 lines deleted...]
-      <c r="G125" s="1" t="s">
+      <c r="D127" t="s">
+        <v>512</v>
+      </c>
+      <c r="E127" t="s">
+        <v>513</v>
+      </c>
+      <c r="F127" t="s">
+        <v>514</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H127" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>517</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>17</v>
+      </c>
+      <c r="D128" t="s">
+        <v>512</v>
+      </c>
+      <c r="E128" t="s">
+        <v>513</v>
+      </c>
+      <c r="F128" t="s">
+        <v>80</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H128" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>520</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>21</v>
+      </c>
+      <c r="D129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F129" t="s">
+        <v>521</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H129" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>524</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>25</v>
+      </c>
+      <c r="D130" t="s">
+        <v>512</v>
+      </c>
+      <c r="E130" t="s">
+        <v>513</v>
+      </c>
+      <c r="F130" t="s">
+        <v>521</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H130" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>527</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>29</v>
+      </c>
+      <c r="D131" t="s">
+        <v>512</v>
+      </c>
+      <c r="E131" t="s">
+        <v>513</v>
+      </c>
+      <c r="F131" t="s">
+        <v>528</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H131" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>531</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>33</v>
+      </c>
+      <c r="D132" t="s">
+        <v>512</v>
+      </c>
+      <c r="E132" t="s">
+        <v>513</v>
+      </c>
+      <c r="F132" t="s">
+        <v>532</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H132" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>535</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133" t="s">
+        <v>512</v>
+      </c>
+      <c r="E133" t="s">
+        <v>513</v>
+      </c>
+      <c r="F133" t="s">
+        <v>80</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H133" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>538</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>41</v>
+      </c>
+      <c r="D134" t="s">
+        <v>512</v>
+      </c>
+      <c r="E134" t="s">
+        <v>513</v>
+      </c>
+      <c r="F134" t="s">
+        <v>539</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H134" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>542</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>45</v>
+      </c>
+      <c r="D135" t="s">
+        <v>512</v>
+      </c>
+      <c r="E135" t="s">
+        <v>513</v>
+      </c>
+      <c r="F135" t="s">
+        <v>80</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H135" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>545</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>49</v>
+      </c>
+      <c r="D136" t="s">
+        <v>512</v>
+      </c>
+      <c r="E136" t="s">
+        <v>513</v>
+      </c>
+      <c r="F136" t="s">
+        <v>85</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H136" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>548</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>53</v>
+      </c>
+      <c r="D137" t="s">
+        <v>512</v>
+      </c>
+      <c r="E137" t="s">
+        <v>513</v>
+      </c>
+      <c r="F137" t="s">
+        <v>549</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H137" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>552</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>57</v>
+      </c>
+      <c r="D138" t="s">
+        <v>512</v>
+      </c>
+      <c r="E138" t="s">
+        <v>513</v>
+      </c>
+      <c r="F138" t="s">
+        <v>553</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H138" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>556</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>61</v>
+      </c>
+      <c r="D139" t="s">
+        <v>512</v>
+      </c>
+      <c r="E139" t="s">
+        <v>513</v>
+      </c>
+      <c r="F139" t="s">
+        <v>549</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H139" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>559</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>10</v>
+      </c>
+      <c r="D140" t="s">
+        <v>560</v>
+      </c>
+      <c r="E140" t="s">
+        <v>561</v>
+      </c>
+      <c r="F140" t="s">
+        <v>562</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H140" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>565</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>17</v>
+      </c>
+      <c r="D141" t="s">
+        <v>560</v>
+      </c>
+      <c r="E141" t="s">
+        <v>561</v>
+      </c>
+      <c r="F141" t="s">
+        <v>566</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H141" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>569</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" t="s">
+        <v>570</v>
+      </c>
+      <c r="E142" t="s">
+        <v>571</v>
+      </c>
+      <c r="F142" t="s">
+        <v>70</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H142" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>574</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>17</v>
+      </c>
+      <c r="D143" t="s">
+        <v>570</v>
+      </c>
+      <c r="E143" t="s">
+        <v>571</v>
+      </c>
+      <c r="F143" t="s">
+        <v>575</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H143" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>578</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>21</v>
+      </c>
+      <c r="D144" t="s">
+        <v>570</v>
+      </c>
+      <c r="E144" t="s">
+        <v>571</v>
+      </c>
+      <c r="F144" t="s">
+        <v>579</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H144" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>582</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>25</v>
+      </c>
+      <c r="D145" t="s">
+        <v>570</v>
+      </c>
+      <c r="E145" t="s">
+        <v>571</v>
+      </c>
+      <c r="F145" t="s">
+        <v>90</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H145" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>585</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>29</v>
+      </c>
+      <c r="D146" t="s">
+        <v>570</v>
+      </c>
+      <c r="E146" t="s">
+        <v>571</v>
+      </c>
+      <c r="F146" t="s">
+        <v>586</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H146" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>589</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>33</v>
+      </c>
+      <c r="D147" t="s">
+        <v>570</v>
+      </c>
+      <c r="E147" t="s">
+        <v>571</v>
+      </c>
+      <c r="F147" t="s">
+        <v>590</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H147" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>593</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>594</v>
+      </c>
+      <c r="D148" t="s">
+        <v>595</v>
+      </c>
+      <c r="E148" t="s">
+        <v>596</v>
+      </c>
+      <c r="F148" t="s">
+        <v>597</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H148" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>600</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>601</v>
+      </c>
+      <c r="D149" t="s">
+        <v>595</v>
+      </c>
+      <c r="E149" t="s">
+        <v>596</v>
+      </c>
+      <c r="F149" t="s">
+        <v>597</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H149" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>604</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>605</v>
+      </c>
+      <c r="D150" t="s">
+        <v>595</v>
+      </c>
+      <c r="E150" t="s">
+        <v>596</v>
+      </c>
+      <c r="F150" t="s">
+        <v>597</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H150" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>608</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>609</v>
+      </c>
+      <c r="D151" t="s">
+        <v>595</v>
+      </c>
+      <c r="E151" t="s">
+        <v>596</v>
+      </c>
+      <c r="F151" t="s">
+        <v>597</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H151" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>612</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>613</v>
+      </c>
+      <c r="D152" t="s">
+        <v>595</v>
+      </c>
+      <c r="E152" t="s">
+        <v>596</v>
+      </c>
+      <c r="F152" t="s">
+        <v>597</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H152" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>616</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>617</v>
+      </c>
+      <c r="D153" t="s">
+        <v>595</v>
+      </c>
+      <c r="E153" t="s">
+        <v>596</v>
+      </c>
+      <c r="F153" t="s">
+        <v>597</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H153" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>620</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>621</v>
+      </c>
+      <c r="D154" t="s">
+        <v>595</v>
+      </c>
+      <c r="E154" t="s">
+        <v>596</v>
+      </c>
+      <c r="F154" t="s">
+        <v>597</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H154" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>624</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>625</v>
+      </c>
+      <c r="D155" t="s">
+        <v>595</v>
+      </c>
+      <c r="E155" t="s">
+        <v>596</v>
+      </c>
+      <c r="F155" t="s">
+        <v>597</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H155" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>628</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>629</v>
+      </c>
+      <c r="D156" t="s">
+        <v>595</v>
+      </c>
+      <c r="E156" t="s">
+        <v>596</v>
+      </c>
+      <c r="F156" t="s">
+        <v>597</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H156" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>632</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>633</v>
+      </c>
+      <c r="D157" t="s">
+        <v>595</v>
+      </c>
+      <c r="E157" t="s">
+        <v>596</v>
+      </c>
+      <c r="F157" t="s">
+        <v>597</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H157" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>636</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>637</v>
+      </c>
+      <c r="D158" t="s">
+        <v>595</v>
+      </c>
+      <c r="E158" t="s">
+        <v>596</v>
+      </c>
+      <c r="F158" t="s">
+        <v>597</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H158" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>640</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>10</v>
+      </c>
+      <c r="D159" t="s">
+        <v>641</v>
+      </c>
+      <c r="E159" t="s">
+        <v>642</v>
+      </c>
+      <c r="F159" t="s">
+        <v>643</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H159" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>646</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>17</v>
+      </c>
+      <c r="D160" t="s">
+        <v>641</v>
+      </c>
+      <c r="E160" t="s">
+        <v>642</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H160" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>649</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>21</v>
+      </c>
+      <c r="D161" t="s">
+        <v>641</v>
+      </c>
+      <c r="E161" t="s">
+        <v>642</v>
+      </c>
+      <c r="F161" t="s">
+        <v>80</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H161" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>652</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>25</v>
+      </c>
+      <c r="D162" t="s">
+        <v>641</v>
+      </c>
+      <c r="E162" t="s">
+        <v>642</v>
+      </c>
+      <c r="F162" t="s">
+        <v>653</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H162" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>656</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>33</v>
+      </c>
+      <c r="D163" t="s">
+        <v>641</v>
+      </c>
+      <c r="E163" t="s">
+        <v>642</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H163" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>659</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>37</v>
+      </c>
+      <c r="D164" t="s">
+        <v>641</v>
+      </c>
+      <c r="E164" t="s">
+        <v>642</v>
+      </c>
+      <c r="F164" t="s">
+        <v>163</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H164" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>662</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>41</v>
+      </c>
+      <c r="D165" t="s">
+        <v>641</v>
+      </c>
+      <c r="E165" t="s">
+        <v>642</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H165" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>665</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>45</v>
+      </c>
+      <c r="D166" t="s">
+        <v>641</v>
+      </c>
+      <c r="E166" t="s">
+        <v>642</v>
+      </c>
+      <c r="F166" t="s">
+        <v>80</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H166" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>668</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>49</v>
+      </c>
+      <c r="D167" t="s">
+        <v>641</v>
+      </c>
+      <c r="E167" t="s">
+        <v>642</v>
+      </c>
+      <c r="F167" t="s">
+        <v>75</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H167" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>671</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>53</v>
+      </c>
+      <c r="D168" t="s">
+        <v>641</v>
+      </c>
+      <c r="E168" t="s">
+        <v>642</v>
+      </c>
+      <c r="F168" t="s">
+        <v>80</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H168" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>674</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>57</v>
+      </c>
+      <c r="D169" t="s">
+        <v>641</v>
+      </c>
+      <c r="E169" t="s">
+        <v>642</v>
+      </c>
+      <c r="F169" t="s">
+        <v>156</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H169" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>677</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>61</v>
+      </c>
+      <c r="D170" t="s">
+        <v>641</v>
+      </c>
+      <c r="E170" t="s">
+        <v>642</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H170" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>680</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>65</v>
+      </c>
+      <c r="D171" t="s">
+        <v>641</v>
+      </c>
+      <c r="E171" t="s">
+        <v>642</v>
+      </c>
+      <c r="F171" t="s">
+        <v>90</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H171" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>683</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>69</v>
+      </c>
+      <c r="D172" t="s">
+        <v>641</v>
+      </c>
+      <c r="E172" t="s">
+        <v>642</v>
+      </c>
+      <c r="F172" t="s">
+        <v>549</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H172" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>686</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>74</v>
+      </c>
+      <c r="D173" t="s">
+        <v>641</v>
+      </c>
+      <c r="E173" t="s">
+        <v>642</v>
+      </c>
+      <c r="F173" t="s">
+        <v>70</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H173" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>689</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>79</v>
+      </c>
+      <c r="D174" t="s">
+        <v>641</v>
+      </c>
+      <c r="E174" t="s">
+        <v>642</v>
+      </c>
+      <c r="F174" t="s">
+        <v>75</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H174" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>692</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>84</v>
+      </c>
+      <c r="D175" t="s">
+        <v>641</v>
+      </c>
+      <c r="E175" t="s">
+        <v>642</v>
+      </c>
+      <c r="F175" t="s">
+        <v>80</v>
+      </c>
+      <c r="G175" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="H125" t="s">
-        <v>491</v>
+      <c r="H175" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>694</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>89</v>
+      </c>
+      <c r="D176" t="s">
+        <v>641</v>
+      </c>
+      <c r="E176" t="s">
+        <v>642</v>
+      </c>
+      <c r="F176" t="s">
+        <v>80</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H176" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>697</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>94</v>
+      </c>
+      <c r="D177" t="s">
+        <v>641</v>
+      </c>
+      <c r="E177" t="s">
+        <v>642</v>
+      </c>
+      <c r="F177" t="s">
+        <v>80</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H177" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>700</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>97</v>
+      </c>
+      <c r="D178" t="s">
+        <v>641</v>
+      </c>
+      <c r="E178" t="s">
+        <v>642</v>
+      </c>
+      <c r="F178" t="s">
+        <v>85</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H178" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>703</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>100</v>
+      </c>
+      <c r="D179" t="s">
+        <v>641</v>
+      </c>
+      <c r="E179" t="s">
+        <v>642</v>
+      </c>
+      <c r="F179" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H179" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>706</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>10</v>
+      </c>
+      <c r="D180" t="s">
+        <v>707</v>
+      </c>
+      <c r="E180" t="s">
+        <v>708</v>
+      </c>
+      <c r="F180" t="s">
+        <v>156</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H180" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>711</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>17</v>
+      </c>
+      <c r="D181" t="s">
+        <v>707</v>
+      </c>
+      <c r="E181" t="s">
+        <v>708</v>
+      </c>
+      <c r="F181" t="s">
+        <v>156</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H181" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>714</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>21</v>
+      </c>
+      <c r="D182" t="s">
+        <v>707</v>
+      </c>
+      <c r="E182" t="s">
+        <v>708</v>
+      </c>
+      <c r="F182" t="s">
+        <v>156</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H182" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>717</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>25</v>
+      </c>
+      <c r="D183" t="s">
+        <v>707</v>
+      </c>
+      <c r="E183" t="s">
+        <v>708</v>
+      </c>
+      <c r="F183" t="s">
+        <v>156</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H183" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>720</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>29</v>
+      </c>
+      <c r="D184" t="s">
+        <v>707</v>
+      </c>
+      <c r="E184" t="s">
+        <v>708</v>
+      </c>
+      <c r="F184" t="s">
+        <v>156</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H184" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>723</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>33</v>
+      </c>
+      <c r="D185" t="s">
+        <v>707</v>
+      </c>
+      <c r="E185" t="s">
+        <v>708</v>
+      </c>
+      <c r="F185" t="s">
+        <v>75</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H185" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>726</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>37</v>
+      </c>
+      <c r="D186" t="s">
+        <v>707</v>
+      </c>
+      <c r="E186" t="s">
+        <v>708</v>
+      </c>
+      <c r="F186" t="s">
+        <v>75</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H186" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>729</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>41</v>
+      </c>
+      <c r="D187" t="s">
+        <v>707</v>
+      </c>
+      <c r="E187" t="s">
+        <v>708</v>
+      </c>
+      <c r="F187" t="s">
+        <v>730</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H187" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>733</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>45</v>
+      </c>
+      <c r="D188" t="s">
+        <v>707</v>
+      </c>
+      <c r="E188" t="s">
+        <v>708</v>
+      </c>
+      <c r="F188" t="s">
+        <v>163</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H188" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>736</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>49</v>
+      </c>
+      <c r="D189" t="s">
+        <v>707</v>
+      </c>
+      <c r="E189" t="s">
+        <v>708</v>
+      </c>
+      <c r="F189" t="s">
+        <v>75</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H189" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>739</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>53</v>
+      </c>
+      <c r="D190" t="s">
+        <v>707</v>
+      </c>
+      <c r="E190" t="s">
+        <v>708</v>
+      </c>
+      <c r="F190" t="s">
+        <v>75</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H190" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>742</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>57</v>
+      </c>
+      <c r="D191" t="s">
+        <v>707</v>
+      </c>
+      <c r="E191" t="s">
+        <v>708</v>
+      </c>
+      <c r="F191" t="s">
+        <v>134</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H191" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>745</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>61</v>
+      </c>
+      <c r="D192" t="s">
+        <v>707</v>
+      </c>
+      <c r="E192" t="s">
+        <v>708</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H192" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>748</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>65</v>
+      </c>
+      <c r="D193" t="s">
+        <v>707</v>
+      </c>
+      <c r="E193" t="s">
+        <v>708</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H193" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>751</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>10</v>
+      </c>
+      <c r="D194" t="s">
+        <v>752</v>
+      </c>
+      <c r="E194" t="s">
+        <v>753</v>
+      </c>
+      <c r="F194" t="s">
+        <v>597</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H194" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>756</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>17</v>
+      </c>
+      <c r="D195" t="s">
+        <v>752</v>
+      </c>
+      <c r="E195" t="s">
+        <v>753</v>
+      </c>
+      <c r="F195" t="s">
+        <v>597</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H195" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>759</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>21</v>
+      </c>
+      <c r="D196" t="s">
+        <v>752</v>
+      </c>
+      <c r="E196" t="s">
+        <v>753</v>
+      </c>
+      <c r="F196" t="s">
+        <v>597</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H196" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>762</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>10</v>
+      </c>
+      <c r="D197" t="s">
+        <v>763</v>
+      </c>
+      <c r="E197" t="s">
+        <v>764</v>
+      </c>
+      <c r="F197" t="s">
+        <v>579</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H197" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>767</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>17</v>
+      </c>
+      <c r="D198" t="s">
+        <v>763</v>
+      </c>
+      <c r="E198" t="s">
+        <v>764</v>
+      </c>
+      <c r="F198" t="s">
+        <v>579</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H198" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>770</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>21</v>
+      </c>
+      <c r="D199" t="s">
+        <v>763</v>
+      </c>
+      <c r="E199" t="s">
+        <v>764</v>
+      </c>
+      <c r="F199" t="s">
+        <v>579</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H199" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>773</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>25</v>
+      </c>
+      <c r="D200" t="s">
+        <v>763</v>
+      </c>
+      <c r="E200" t="s">
+        <v>764</v>
+      </c>
+      <c r="F200" t="s">
+        <v>579</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H200" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>776</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>29</v>
+      </c>
+      <c r="D201" t="s">
+        <v>763</v>
+      </c>
+      <c r="E201" t="s">
+        <v>764</v>
+      </c>
+      <c r="F201" t="s">
+        <v>579</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H201" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>779</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>33</v>
+      </c>
+      <c r="D202" t="s">
+        <v>763</v>
+      </c>
+      <c r="E202" t="s">
+        <v>764</v>
+      </c>
+      <c r="F202" t="s">
+        <v>579</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H202" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>782</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>37</v>
+      </c>
+      <c r="D203" t="s">
+        <v>763</v>
+      </c>
+      <c r="E203" t="s">
+        <v>764</v>
+      </c>
+      <c r="F203" t="s">
+        <v>579</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H203" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>785</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>41</v>
+      </c>
+      <c r="D204" t="s">
+        <v>763</v>
+      </c>
+      <c r="E204" t="s">
+        <v>764</v>
+      </c>
+      <c r="F204" t="s">
+        <v>579</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H204" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>788</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>45</v>
+      </c>
+      <c r="D205" t="s">
+        <v>763</v>
+      </c>
+      <c r="E205" t="s">
+        <v>764</v>
+      </c>
+      <c r="F205" t="s">
+        <v>579</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H205" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>791</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>10</v>
+      </c>
+      <c r="D206" t="s">
+        <v>763</v>
+      </c>
+      <c r="E206" t="s">
+        <v>792</v>
+      </c>
+      <c r="F206" t="s">
+        <v>793</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H206" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>795</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>17</v>
+      </c>
+      <c r="D207" t="s">
+        <v>763</v>
+      </c>
+      <c r="E207" t="s">
+        <v>792</v>
+      </c>
+      <c r="F207" t="s">
+        <v>793</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H207" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>797</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>21</v>
+      </c>
+      <c r="D208" t="s">
+        <v>763</v>
+      </c>
+      <c r="E208" t="s">
+        <v>792</v>
+      </c>
+      <c r="F208" t="s">
+        <v>793</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H208" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>800</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>25</v>
+      </c>
+      <c r="D209" t="s">
+        <v>763</v>
+      </c>
+      <c r="E209" t="s">
+        <v>792</v>
+      </c>
+      <c r="F209" t="s">
+        <v>793</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H209" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>802</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>29</v>
+      </c>
+      <c r="D210" t="s">
+        <v>763</v>
+      </c>
+      <c r="E210" t="s">
+        <v>792</v>
+      </c>
+      <c r="F210" t="s">
+        <v>793</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H210" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>805</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>33</v>
+      </c>
+      <c r="D211" t="s">
+        <v>763</v>
+      </c>
+      <c r="E211" t="s">
+        <v>792</v>
+      </c>
+      <c r="F211" t="s">
+        <v>793</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H211" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>808</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>37</v>
+      </c>
+      <c r="D212" t="s">
+        <v>763</v>
+      </c>
+      <c r="E212" t="s">
+        <v>792</v>
+      </c>
+      <c r="F212" t="s">
+        <v>793</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H212" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>811</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>10</v>
+      </c>
+      <c r="D213" t="s">
+        <v>763</v>
+      </c>
+      <c r="E213" t="s">
+        <v>812</v>
+      </c>
+      <c r="F213" t="s">
+        <v>813</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H213" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>816</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>10</v>
+      </c>
+      <c r="D214" t="s">
+        <v>817</v>
+      </c>
+      <c r="E214" t="s">
+        <v>818</v>
+      </c>
+      <c r="F214" t="s">
+        <v>80</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H214" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>821</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>10</v>
+      </c>
+      <c r="D215" t="s">
+        <v>822</v>
+      </c>
+      <c r="E215" t="s">
+        <v>823</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="H215" t="s">
+        <v>825</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5226,50 +8574,140 @@
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>