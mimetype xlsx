--- v3 (2026-06-10)
+++ v4 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1715" uniqueCount="826">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1739" uniqueCount="838">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1550,50 +1550,62 @@
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2713/125-2026_-_lombada_-_vila_caldas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a construção de uma lombada na Rua Inácio Millos (Vila Caldas)</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Aroldo, Jair</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2716/indicacao_nba608_jair_e_aroldo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação de Eco Ponto entre a Rua Rui Barbosa e Rua  Expedicionário Amaurilio._x000D_
 Indicado pelos Vereadores Jair Gonçalves e Aroldo Domingues Antunes.</t>
+  </si>
+  <si>
+    <t>2717</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2717/indicacao_dia_12.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO MELHORIAS NA ESTRADA DA LINHA ESCOLAR SÃO ROQUINHO</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Vinícius, Alain, Aroldo, Jair, Josiel, Luciano, Solange, Varella</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2527/01-2026_-_urg_esp_antep_1.388.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em regime de urgência especial para o Anteprojeto de Lei n.º 1.388/2025, que institui o Fundo Municipal de Saneamento Básico e Ambiental do Município de Pinhão e cria o Conselho Municipal de Saneamento Básico e Ambiental – CMSBA, e dá outras providências.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2535/02-2026_procuradoria_da_mulher_-_elaboracao_de_planejamento_estrategico_para_construcao_de_diagnostico_municipal_da_violencia_contra_a_mulher.pdf</t>
   </si>
@@ -1945,50 +1957,74 @@
     <t>Autoriza o Poder Executivo Municipal a abrir um crédito especial, no exercício de 2026, na importância de até R$ 3.216.424,46 (três milhões, duzentos e dezesseis mil e quatrocentos e vinte e quatro reais e quarenta e seis centavos).</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2697/1.398-2026_-_cred_espe_r_208.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um crédito especial, no exercício de 2026, na importância de até 208.000,00 (duzentos e oito mil reais).</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2709/1.399-2026_-_atendimento_prioritario_fibromialgia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento prioritário às pessoas com fibromialgia no Município de Pinhão, institui e regulamenta a Carteira de Identificação da Pessoa com Fibromialgia – CIPAF e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2718</t>
+  </si>
+  <si>
+    <t>1400</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2718/1.400-2026_-_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Orçamentárias, para o exercício de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2719</t>
+  </si>
+  <si>
+    <t>1401</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2719/1.401-2026_-_maternidade_dr_joao.pdf</t>
+  </si>
+  <si>
+    <t>Denomina espaço público com nome de “Maternidade Dr. João Maria Mendes de Lima”, e dá outras providências.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>João, Luciano, Solange, Vilma, Vinícius</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2522/01-2026_-_utilidade_publica_apae.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Pais e Amigos dos Excepcionais de Pinhão - APAE.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2523/02-2026_-_ajuste_orcamento_camara.pdf</t>
   </si>
@@ -2853,56 +2889,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2494/rua_sete_de_setembro_luz_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2495/vila_caldas_limpeza_de_terreno_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2496/rua_santa_basrbara_n_13_bairro_agua_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2497/lixeira_de_reciclaveis_bairro_sao_cristovao_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2498/lixeiras_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2499/rua_santa_catarina_bairoo_sao_cristovao_gisele_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2500/bairro_sao_jose_rua_olho_d27agua_lampadas_queimadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2501/lajeado_feio_sr._fernando_silva_estrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2502/serra_da_cabra_sr_daniel_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2503/serra_da_cabra_ponto_de_onibus_sr_eroni_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2504/sao_roque_2c_sao_roquinho_e_faxinalense_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2505/faxinal_dos_silverios_sr_yago_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2506/santa_maria_2_emerson_soares_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2507/faxinal_dos_ribeiros_sr_jeca_eugenio_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2509/adesao_ao_projeto_sandbox.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2510/indicacao_meioambiente_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2511/17-2026_-_recuperacao_e_execucao_de_estrada_na_comunidade_nossa_senhora_dos_navegantes__rio_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2513/19-2026_-_apoio_deslocamento_pericia_inss.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2517/23-2026_-_estrada_geral_fax._ribeiros.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2518/24-2026_-_estadas_loc._sta_terezinha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2519/25-2026_-_estradas_loc._fax._silverios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2520/26-2026_-_estradas_loc._volta_grande.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2521/27-2026_-_estradas_loc._laranjal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2524/28-2026_-_estradas_loc._poco_grande.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2526/29-2026_-_estradas_loc._zattarlandia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2528/indicacao-bebedouros-n30-27-02-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2529/31-2026_-_estradas_serra_da_cabra.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2530/32-2026_-_estrada_arroio_bonito_prox_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2531/33-2026_-_drenagem_pluvial_rua_francisco_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2534/34-2026_-_ecoponto_prox_escola_e_colegio_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2542/39-2026_-_melhorias_posto_saude_centro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2544/indicacao-toldo-saude-06-03-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2545/indicacao-ponto-onibus-bdoisirmaos-06-03-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_magisterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2548/indicacao_infraestrutura_rocio_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2550/ati_-_academia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2551/ramais_do_sao_roque2c_sao_roquinho2c_agua_amarela2c_nossa_senhora_de_aparecida._assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2552/sra_marly_bairro_colina_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2553/49-2026_-_calcamento_rua_valter_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2559/50-2026_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2563/52-2026_-_ampliacao_do_horario_de_atendimento_do_setor_de_agendamento_de_exames_e_consultas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2569/53-2026_-_rebaixar_rua_frente_posto_saude_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2570/54-2026_-_banheiro_posto_saude_dois_irmaos__toldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2571/indicacao-cemiterio-ampliacao-55-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2572/56-2026_-_estradas_fax_dos_silverios.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao-limpeza-cemiterios-57-2026-att.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2585/indicacao_totem_acesso_principal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2588/indicacao_cascalho.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2592/indicacao-poste-ssimao-saocrist-23-03.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2594/65-2026_-_redutor_velocidade_rua_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2596/66-2026_-_conserto_calcamento_bairro_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2597/67-2026_-_conserto_calcamento_lajeado_feio_ii.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2602/68-2026_-_manutencao_estrada_velha.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2603/69-2026_-_novo_ponto_atendimento_saude_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2604/70-2026_-_quadra_poliesportiva_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2605/71-2026_-_desfibriladores_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2606/72-2026_-_indicacao_-_manutencao_de_bueiro_em_frente_ao_moveis_planejados_cleber.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2607/73-2026_-_indicacao_-_instalacao_de_ecoponto_na_localidade_mato_branco__zattar_mais_precisamente_ao_lado_do_barracao_da_associacao_para_o_desenvolvimento_rural_de_faxinal_dos_albinos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2608/74-2026_-_indicacao_-_manutencao_da_iluminacao_publica_-_rua_sao_simao_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2613/75-2026_-_estradas_santana_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2615/77-2026_-_bebedouros_agua_potavel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2617/78-2026_-_indicacao_-_lombada_rua_basilho_grosko.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2619/79-2026_-_ponto_onibus_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2620/serra_da_cabra_ponto_de_onibus_sr_eroni_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2621/81-2026_-_melhorias_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2622/82-2026_-_boca_de_lobo_rua_trajano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2623/83-2026_-_melhorias_rua_jose_s_camargo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2624/84-2026_-_melhorias_ponto_onibus_rua_sete_de_setembro_frente_col._sto_antonio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2626/85-2026_-_internet_esf_interior_-_arroio_bonito_agua_amarela.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2627/indicacao_manilhamento.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2628/indicacao-acost-scrist-sj.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2635/88-2026_-_cascalhamento_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2636/89-2026_-_ponto_onibus_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2637/90-2026_-_estradas_silverios_laranjal_volta_grande.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2645/91-2026_-_estradas_guarapuavinha_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2646/92-2026_-_estradas_santana.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2647/93-2026_-_melhorias_rua_edson_martins.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2648/94-2026_-_travessias_elevadas_sinalizacao_entorno_cmei_cantinho_ceu.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2650/95-2026_-__ponto_onibus_rua_das_pereiras.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2651/96-2026_-_ampliacao_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2653/97-2026_-_cozinha_escola_n_s_da_gloria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2654/98-2026_-_reforma_ponto_onibus_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2655/ponto_de_onibus_capela_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2656/camscanner_30-04-2026_14.58.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2657/camscanner_30-04-2026_15.52.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2658/manilhamento_e_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2660/103-2026_-_tirzepatida.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2661/104-2026_-_estrada_serrinho.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2664/105-2026_-_ruas_vila_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2665/106-2026_-_lombada_-_cmei_tereza_kramer.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2666/ponto_de_onibus_-_cachorrao_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2667/ponto_de_onibus_-_mazurechen_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2668/ponto_de_onibus_-_vila_rural_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2670/indicacao_defesacivil_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2683/indic-vitalf_caldas.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2687/manilhamento.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2688/indicacao-ubs_banc-18-03.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2690/114-2026_-_estradas_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2691/115-2026_-_manilhamento_manutencao_boca_de_lobo_rua_albari_ferreira_caldas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2695/indicacao_no_125_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2698/117-2026_-_fixacao_traves_quadras_escolas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2700/118_-_man._estradas_fax_dos_francas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2701/119_-_man._estradas_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2702/120-2026_-_reconstrucao_ponto_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2707/indicaco_praca_darci_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2708/indicacao_agua_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2710/indicacao-luz-edisonmartins_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2712/92_-_2026_indicacao_coutos_simone_2704_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2713/125-2026_-_lombada_-_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2716/indicacao_nba608_jair_e_aroldo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2527/01-2026_-_urg_esp_antep_1.388.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2535/02-2026_procuradoria_da_mulher_-_elaboracao_de_planejamento_estrategico_para_construcao_de_diagnostico_municipal_da_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2561/03-2026_-_info_sanepar_copel.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2562/04-2026_-_requerimento_copel_2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2565/05_urg_esp_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2576/06-2026_-_urg_esp_pl_1.393.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2577/07-2026_-_informacoes_contratacao_paee.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2587/08-2026_-_info_convocacoes_concurso.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2611/requerimento_04_-_denuncias_maus_tratos_e_mutilacao_de_animais_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2612/10-2025_-_requer_informacoes_contrato_limpa_fossa.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2629/11-2026_-_info_ausencia_agente_contratacao.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2699/12_urg_esp_antep_1.397.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2685/13-2026_-_info_repasses_sanepar.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2539/01-2026_-_disciplina_uso_frota_legislativo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2663/02-2026_-_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2546/emenda_substitutiva_no_01.pdfassinada.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2574/02_emenda_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2593/03_emenda_pl_1.393.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2595/04_emenda_ao_pll_10-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2598/05_emenda_aditiva_pl_10-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2689/06_emenda_pll_15-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2508/1.389-2026_-_concessao_uso_geovane_silva.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2532/1.390-2026_altera_lei_2452-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2533/1.391-2026_altera_a_lei_1048-2001_ctm.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2566/1.392-2026_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2567/1.393-2026_fundo_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2618/1.394-2026_-_reversao_trecho_pr_459.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2649/1.395-2026_institui_forum_educacao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2671/1.396-2026_canta_cantu.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2696/1.397-2026_-_cred_espe_r_3.216.42446_-_versao_26-05.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2697/1.398-2026_-_cred_espe_r_208.00000.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2709/1.399-2026_-_atendimento_prioritario_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2522/01-2026_-_utilidade_publica_apae.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2523/02-2026_-_ajuste_orcamento_camara.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2525/03-2026_-_declara_utilidade_publica_guerreiros_da_saude.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2538/04-2026_-_diretrizes_app_digital_saude.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2575/06-2026_-_reposicao_subsidios_prefeito_vice_secretarios_presidente_vereadores.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2564/07-2026_-_rua_cleusa_aparecida_de_lima.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2568/08-2026_-_restricoes_contra_qme_comete_crimes_contra_mulheres_-_nova_versao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2609/09_-_declara_uti_pub_assoc_passos_para_a_liberdade.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2584/10-2026_-festival_idosos.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2610/11-2026_-_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2630/12-2026_-_altera_lei_2.389-2024_canta_pinhao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2631/projeto_bairro_limpo_formatado_e_atualizado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2638/pl_-_estrada_1.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2652/15-2026_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2669/16-2026_-_denominacao_centro_de_treinamento_ronerson_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2684/17-2026_-_denomina_cmei_prof_gisele_mendes_de_oliveira_-_completo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2714/19-2026_-_microbacias_hidrograficas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2715/20-2026_-_programa_biofossas.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2693/21-2026_-_protocolo_pedido_silencioso.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2706/projeto_bairro_limpo_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2554/01_congratulacoes_lui_levinski_oliveira.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2555/02_congratulacoes_tryades.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2556/03_congratulacoes_rodrigo_e_leudimar.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2557/04_congratulacoes_joao_e_ademir.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2558/05_congratulacoes_adan_lucas_rocha.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2599/06_congratulacoes_mara_regina_neto.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2600/07_congratulacoes_trindade_estegue_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2601/08_congratulacoes_-_presidente_e_diretor_-_der.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2632/09_congratulacoes_-_xiru.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2633/10_congratulacoes_-_prof._raquel_zaqueu_jocelia.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2634/11_congratulacoes_-_prof._jocelia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2703/12_congratulacoes_-_anna_basquete.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2704/13_congratulacoes_-_folia_divino.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2705/14_congratulacoes_-_75_anos_paroquia.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2625/01-2026_-_veto_-_projeto_de_lei_22-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2659/02-2026_-_veto_-_pll_10-2025_-_pref_comercio_local.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2692/03-2026_-_veto_-_pll_07-2026_-_rua_cleusa_ap_de_lima.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2578/01_pll_22_23.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2579/02_antep_1.390_pll_01_04_proj_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2580/03_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2586/04_antep_1.386_1.389_1.391_1.393_pll_02_03_06_07.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2672/05_antep_1.389_pll_08_10_emenda_04.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2673/06_pll_08_10.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2674/07_pl_1.394_pll_09_e_11.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2675/08_pl_08_msg_veto_01.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2676/09_pl_1.395_pll_12_14_15_msg_veto_01_e_02_proj_resolucao_02_pll_13_aguarda.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2581/01_antep_1.390_pll_01_04_proj_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2582/02_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2677/03_antep_1.386_1.389_1.391_1.393_pll_02_06_07.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2679/05_pl_1.386_1.391.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2680/06_pl_1.394_plls_08_09_10_11.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2681/07_pl_1.395_pll_12_13_14_15_msg_veto_01_e_02_proj_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2682/01_pl_1.394_pl_11.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2662/vilma_-_27-04-2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2616/denuncia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2494/rua_sete_de_setembro_luz_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2495/vila_caldas_limpeza_de_terreno_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2496/rua_santa_basrbara_n_13_bairro_agua_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2497/lixeira_de_reciclaveis_bairro_sao_cristovao_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2498/lixeiras_vila_caldas_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2499/rua_santa_catarina_bairoo_sao_cristovao_gisele_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2500/bairro_sao_jose_rua_olho_d27agua_lampadas_queimadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2501/lajeado_feio_sr._fernando_silva_estrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2502/serra_da_cabra_sr_daniel_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2503/serra_da_cabra_ponto_de_onibus_sr_eroni_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2504/sao_roque_2c_sao_roquinho_e_faxinalense_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2505/faxinal_dos_silverios_sr_yago_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2506/santa_maria_2_emerson_soares_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2507/faxinal_dos_ribeiros_sr_jeca_eugenio_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2509/adesao_ao_projeto_sandbox.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2510/indicacao_meioambiente_sol_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2511/17-2026_-_recuperacao_e_execucao_de_estrada_na_comunidade_nossa_senhora_dos_navegantes__rio_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2513/19-2026_-_apoio_deslocamento_pericia_inss.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2517/23-2026_-_estrada_geral_fax._ribeiros.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2518/24-2026_-_estadas_loc._sta_terezinha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2519/25-2026_-_estradas_loc._fax._silverios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2520/26-2026_-_estradas_loc._volta_grande.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2521/27-2026_-_estradas_loc._laranjal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2524/28-2026_-_estradas_loc._poco_grande.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2526/29-2026_-_estradas_loc._zattarlandia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2528/indicacao-bebedouros-n30-27-02-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2529/31-2026_-_estradas_serra_da_cabra.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2530/32-2026_-_estrada_arroio_bonito_prox_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2531/33-2026_-_drenagem_pluvial_rua_francisco_f_caldas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2534/34-2026_-_ecoponto_prox_escola_e_colegio_ribeiros.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2542/39-2026_-_melhorias_posto_saude_centro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2544/indicacao-toldo-saude-06-03-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2545/indicacao-ponto-onibus-bdoisirmaos-06-03-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_magisterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2548/indicacao_infraestrutura_rocio_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2550/ati_-_academia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2551/ramais_do_sao_roque2c_sao_roquinho2c_agua_amarela2c_nossa_senhora_de_aparecida._assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2552/sra_marly_bairro_colina_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2553/49-2026_-_calcamento_rua_valter_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2559/50-2026_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2563/52-2026_-_ampliacao_do_horario_de_atendimento_do_setor_de_agendamento_de_exames_e_consultas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2569/53-2026_-_rebaixar_rua_frente_posto_saude_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2570/54-2026_-_banheiro_posto_saude_dois_irmaos__toldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2571/indicacao-cemiterio-ampliacao-55-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2572/56-2026_-_estradas_fax_dos_silverios.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao-limpeza-cemiterios-57-2026-att.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2585/indicacao_totem_acesso_principal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2588/indicacao_cascalho.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2592/indicacao-poste-ssimao-saocrist-23-03.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2594/65-2026_-_redutor_velocidade_rua_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2596/66-2026_-_conserto_calcamento_bairro_invernadinha.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2597/67-2026_-_conserto_calcamento_lajeado_feio_ii.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2602/68-2026_-_manutencao_estrada_velha.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2603/69-2026_-_novo_ponto_atendimento_saude_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2604/70-2026_-_quadra_poliesportiva_pocinhos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2605/71-2026_-_desfibriladores_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2606/72-2026_-_indicacao_-_manutencao_de_bueiro_em_frente_ao_moveis_planejados_cleber.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2607/73-2026_-_indicacao_-_instalacao_de_ecoponto_na_localidade_mato_branco__zattar_mais_precisamente_ao_lado_do_barracao_da_associacao_para_o_desenvolvimento_rural_de_faxinal_dos_albinos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2608/74-2026_-_indicacao_-_manutencao_da_iluminacao_publica_-_rua_sao_simao_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2613/75-2026_-_estradas_santana_todos_os_santos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2615/77-2026_-_bebedouros_agua_potavel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2617/78-2026_-_indicacao_-_lombada_rua_basilho_grosko.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2619/79-2026_-_ponto_onibus_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2620/serra_da_cabra_ponto_de_onibus_sr_eroni_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2621/81-2026_-_melhorias_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2622/82-2026_-_boca_de_lobo_rua_trajano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2623/83-2026_-_melhorias_rua_jose_s_camargo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2624/84-2026_-_melhorias_ponto_onibus_rua_sete_de_setembro_frente_col._sto_antonio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2626/85-2026_-_internet_esf_interior_-_arroio_bonito_agua_amarela.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2627/indicacao_manilhamento.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2628/indicacao-acost-scrist-sj.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2635/88-2026_-_cascalhamento_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2636/89-2026_-_ponto_onibus_guarapuavinha.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2637/90-2026_-_estradas_silverios_laranjal_volta_grande.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2645/91-2026_-_estradas_guarapuavinha_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2646/92-2026_-_estradas_santana.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2647/93-2026_-_melhorias_rua_edson_martins.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2648/94-2026_-_travessias_elevadas_sinalizacao_entorno_cmei_cantinho_ceu.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2650/95-2026_-__ponto_onibus_rua_das_pereiras.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2651/96-2026_-_ampliacao_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2653/97-2026_-_cozinha_escola_n_s_da_gloria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2654/98-2026_-_reforma_ponto_onibus_colina_verde.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2655/ponto_de_onibus_capela_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2656/camscanner_30-04-2026_14.58.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2657/camscanner_30-04-2026_15.52.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2658/manilhamento_e_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2660/103-2026_-_tirzepatida.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2661/104-2026_-_estrada_serrinho.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2664/105-2026_-_ruas_vila_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2665/106-2026_-_lombada_-_cmei_tereza_kramer.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2666/ponto_de_onibus_-_cachorrao_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2667/ponto_de_onibus_-_mazurechen_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2668/ponto_de_onibus_-_vila_rural_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2670/indicacao_defesacivil_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2683/indic-vitalf_caldas.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2687/manilhamento.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2688/indicacao-ubs_banc-18-03.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2690/114-2026_-_estradas_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2691/115-2026_-_manilhamento_manutencao_boca_de_lobo_rua_albari_ferreira_caldas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2695/indicacao_no_125_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2698/117-2026_-_fixacao_traves_quadras_escolas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2700/118_-_man._estradas_fax_dos_francas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2701/119_-_man._estradas_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2702/120-2026_-_reconstrucao_ponto_arroio_bonito.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2707/indicaco_praca_darci_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2708/indicacao_agua_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2710/indicacao-luz-edisonmartins_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2712/92_-_2026_indicacao_coutos_simone_2704_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2713/125-2026_-_lombada_-_vila_caldas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2716/indicacao_nba608_jair_e_aroldo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2717/indicacao_dia_12.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2527/01-2026_-_urg_esp_antep_1.388.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2535/02-2026_procuradoria_da_mulher_-_elaboracao_de_planejamento_estrategico_para_construcao_de_diagnostico_municipal_da_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2561/03-2026_-_info_sanepar_copel.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2562/04-2026_-_requerimento_copel_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2565/05_urg_esp_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2576/06-2026_-_urg_esp_pl_1.393.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2577/07-2026_-_informacoes_contratacao_paee.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2587/08-2026_-_info_convocacoes_concurso.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2611/requerimento_04_-_denuncias_maus_tratos_e_mutilacao_de_animais_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2612/10-2025_-_requer_informacoes_contrato_limpa_fossa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2629/11-2026_-_info_ausencia_agente_contratacao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2699/12_urg_esp_antep_1.397.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2685/13-2026_-_info_repasses_sanepar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2539/01-2026_-_disciplina_uso_frota_legislativo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2663/02-2026_-_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2546/emenda_substitutiva_no_01.pdfassinada.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2574/02_emenda_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2593/03_emenda_pl_1.393.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2595/04_emenda_ao_pll_10-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2598/05_emenda_aditiva_pl_10-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2689/06_emenda_pll_15-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2508/1.389-2026_-_concessao_uso_geovane_silva.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2532/1.390-2026_altera_lei_2452-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2533/1.391-2026_altera_a_lei_1048-2001_ctm.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2566/1.392-2026_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2567/1.393-2026_fundo_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2618/1.394-2026_-_reversao_trecho_pr_459.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2649/1.395-2026_institui_forum_educacao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2671/1.396-2026_canta_cantu.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2696/1.397-2026_-_cred_espe_r_3.216.42446_-_versao_26-05.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2697/1.398-2026_-_cred_espe_r_208.00000.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2709/1.399-2026_-_atendimento_prioritario_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2718/1.400-2026_-_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2719/1.401-2026_-_maternidade_dr_joao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2522/01-2026_-_utilidade_publica_apae.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2523/02-2026_-_ajuste_orcamento_camara.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2525/03-2026_-_declara_utilidade_publica_guerreiros_da_saude.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2538/04-2026_-_diretrizes_app_digital_saude.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2575/06-2026_-_reposicao_subsidios_prefeito_vice_secretarios_presidente_vereadores.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2564/07-2026_-_rua_cleusa_aparecida_de_lima.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2568/08-2026_-_restricoes_contra_qme_comete_crimes_contra_mulheres_-_nova_versao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2609/09_-_declara_uti_pub_assoc_passos_para_a_liberdade.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2584/10-2026_-festival_idosos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2610/11-2026_-_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2630/12-2026_-_altera_lei_2.389-2024_canta_pinhao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2631/projeto_bairro_limpo_formatado_e_atualizado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2638/pl_-_estrada_1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2652/15-2026_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2669/16-2026_-_denominacao_centro_de_treinamento_ronerson_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2684/17-2026_-_denomina_cmei_prof_gisele_mendes_de_oliveira_-_completo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2714/19-2026_-_microbacias_hidrograficas.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2715/20-2026_-_programa_biofossas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2693/21-2026_-_protocolo_pedido_silencioso.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2706/projeto_bairro_limpo_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2554/01_congratulacoes_lui_levinski_oliveira.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2555/02_congratulacoes_tryades.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2556/03_congratulacoes_rodrigo_e_leudimar.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2557/04_congratulacoes_joao_e_ademir.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2558/05_congratulacoes_adan_lucas_rocha.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2599/06_congratulacoes_mara_regina_neto.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2600/07_congratulacoes_trindade_estegue_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2601/08_congratulacoes_-_presidente_e_diretor_-_der.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2632/09_congratulacoes_-_xiru.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2633/10_congratulacoes_-_prof._raquel_zaqueu_jocelia.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2634/11_congratulacoes_-_prof._jocelia.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2703/12_congratulacoes_-_anna_basquete.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2704/13_congratulacoes_-_folia_divino.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2705/14_congratulacoes_-_75_anos_paroquia.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2625/01-2026_-_veto_-_projeto_de_lei_22-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2659/02-2026_-_veto_-_pll_10-2025_-_pref_comercio_local.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2692/03-2026_-_veto_-_pll_07-2026_-_rua_cleusa_ap_de_lima.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2578/01_pll_22_23.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2579/02_antep_1.390_pll_01_04_proj_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2580/03_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2586/04_antep_1.386_1.389_1.391_1.393_pll_02_03_06_07.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2672/05_antep_1.389_pll_08_10_emenda_04.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2673/06_pll_08_10.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2674/07_pl_1.394_pll_09_e_11.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2675/08_pl_08_msg_veto_01.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2676/09_pl_1.395_pll_12_14_15_msg_veto_01_e_02_proj_resolucao_02_pll_13_aguarda.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2581/01_antep_1.390_pll_01_04_proj_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2582/02_antep_1.392.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2677/03_antep_1.386_1.389_1.391_1.393_pll_02_06_07.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2679/05_pl_1.386_1.391.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2680/06_pl_1.394_plls_08_09_10_11.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2681/07_pl_1.395_pll_12_13_14_15_msg_veto_01_e_02_proj_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2682/01_pl_1.394_pl_11.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2662/vilma_-_27-04-2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhao.pr.leg.br/media/sapl/public/materialegislativa/2026/2616/denuncia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H215"/>
+  <dimension ref="A1:H218"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="89.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="250.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -6157,2339 +6193,2417 @@
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
         <v>508</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>509</v>
       </c>
       <c r="H126" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>511</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>10</v>
+        <v>512</v>
       </c>
       <c r="D127" t="s">
-        <v>512</v>
+        <v>11</v>
       </c>
       <c r="E127" t="s">
+        <v>12</v>
+      </c>
+      <c r="F127" t="s">
+        <v>80</v>
+      </c>
+      <c r="G127" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="F127" t="s">
+      <c r="H127" t="s">
         <v>514</v>
-      </c>
-[...4 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>515</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" t="s">
+        <v>516</v>
+      </c>
+      <c r="E128" t="s">
         <v>517</v>
       </c>
-      <c r="B128" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F128" t="s">
-        <v>80</v>
+        <v>518</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="H128" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D129" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E129" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F129" t="s">
-        <v>521</v>
+        <v>80</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>522</v>
       </c>
       <c r="H129" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>524</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D130" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E130" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F130" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H130" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D131" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E131" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F131" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>529</v>
       </c>
       <c r="H131" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>531</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D132" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E132" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F132" t="s">
         <v>532</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>533</v>
       </c>
       <c r="H132" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>535</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D133" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E133" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F133" t="s">
-        <v>80</v>
+        <v>536</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="H133" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D134" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E134" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F134" t="s">
-        <v>539</v>
+        <v>80</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>540</v>
       </c>
       <c r="H134" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>542</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D135" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E135" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F135" t="s">
-        <v>80</v>
+        <v>543</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="H135" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D136" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E136" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F136" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="H136" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D137" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E137" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F137" t="s">
-        <v>549</v>
+        <v>85</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>550</v>
       </c>
       <c r="H137" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>552</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D138" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E138" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F138" t="s">
         <v>553</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>554</v>
       </c>
       <c r="H138" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>556</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D139" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E139" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F139" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="H139" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="D140" t="s">
-        <v>560</v>
+        <v>516</v>
       </c>
       <c r="E140" t="s">
+        <v>517</v>
+      </c>
+      <c r="F140" t="s">
+        <v>553</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>561</v>
       </c>
-      <c r="F140" t="s">
+      <c r="H140" t="s">
         <v>562</v>
-      </c>
-[...4 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>563</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>10</v>
+      </c>
+      <c r="D141" t="s">
+        <v>564</v>
+      </c>
+      <c r="E141" t="s">
         <v>565</v>
-      </c>
-[...10 lines deleted...]
-        <v>561</v>
       </c>
       <c r="F141" t="s">
         <v>566</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>567</v>
       </c>
       <c r="H141" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>569</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D142" t="s">
+        <v>564</v>
+      </c>
+      <c r="E142" t="s">
+        <v>565</v>
+      </c>
+      <c r="F142" t="s">
         <v>570</v>
       </c>
-      <c r="E142" t="s">
+      <c r="G142" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="F142" t="s">
-[...2 lines deleted...]
-      <c r="G142" s="1" t="s">
+      <c r="H142" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>573</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" t="s">
         <v>574</v>
       </c>
-      <c r="B143" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E143" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="F143" t="s">
-        <v>575</v>
+        <v>70</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>576</v>
       </c>
       <c r="H143" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>578</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D144" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="E144" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="F144" t="s">
         <v>579</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>580</v>
       </c>
       <c r="H144" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>582</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D145" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="E145" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="F145" t="s">
-        <v>90</v>
+        <v>583</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="H145" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D146" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="E146" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="F146" t="s">
-        <v>586</v>
+        <v>90</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>587</v>
       </c>
       <c r="H146" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>589</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D147" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="E147" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="F147" t="s">
         <v>590</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>591</v>
       </c>
       <c r="H147" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>593</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
+        <v>33</v>
+      </c>
+      <c r="D148" t="s">
+        <v>574</v>
+      </c>
+      <c r="E148" t="s">
+        <v>575</v>
+      </c>
+      <c r="F148" t="s">
         <v>594</v>
       </c>
-      <c r="D148" t="s">
+      <c r="G148" s="1" t="s">
         <v>595</v>
       </c>
-      <c r="E148" t="s">
+      <c r="H148" t="s">
         <v>596</v>
-      </c>
-[...7 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>597</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>598</v>
+      </c>
+      <c r="D149" t="s">
+        <v>599</v>
+      </c>
+      <c r="E149" t="s">
         <v>600</v>
       </c>
-      <c r="B149" t="s">
-[...2 lines deleted...]
-      <c r="C149" t="s">
+      <c r="F149" t="s">
         <v>601</v>
-      </c>
-[...7 lines deleted...]
-        <v>597</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>602</v>
       </c>
       <c r="H149" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>604</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>605</v>
       </c>
       <c r="D150" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="E150" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F150" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>606</v>
       </c>
       <c r="H150" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>608</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>609</v>
       </c>
       <c r="D151" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="E151" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F151" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>610</v>
       </c>
       <c r="H151" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>612</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>613</v>
       </c>
       <c r="D152" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="E152" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F152" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>614</v>
       </c>
       <c r="H152" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>616</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>617</v>
       </c>
       <c r="D153" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="E153" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F153" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>618</v>
       </c>
       <c r="H153" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>620</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>621</v>
       </c>
       <c r="D154" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="E154" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F154" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>622</v>
       </c>
       <c r="H154" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>624</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>625</v>
       </c>
       <c r="D155" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="E155" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F155" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>626</v>
       </c>
       <c r="H155" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>628</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>629</v>
       </c>
       <c r="D156" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="E156" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F156" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>630</v>
       </c>
       <c r="H156" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>632</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>633</v>
       </c>
       <c r="D157" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="E157" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F157" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>634</v>
       </c>
       <c r="H157" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>636</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>637</v>
       </c>
       <c r="D158" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="E158" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F158" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>638</v>
       </c>
       <c r="H158" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>640</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>10</v>
+        <v>641</v>
       </c>
       <c r="D159" t="s">
-        <v>641</v>
+        <v>599</v>
       </c>
       <c r="E159" t="s">
+        <v>600</v>
+      </c>
+      <c r="F159" t="s">
+        <v>601</v>
+      </c>
+      <c r="G159" s="1" t="s">
         <v>642</v>
       </c>
-      <c r="F159" t="s">
+      <c r="H159" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>644</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>645</v>
+      </c>
+      <c r="D160" t="s">
+        <v>599</v>
+      </c>
+      <c r="E160" t="s">
+        <v>600</v>
+      </c>
+      <c r="F160" t="s">
+        <v>601</v>
+      </c>
+      <c r="G160" s="1" t="s">
         <v>646</v>
       </c>
-      <c r="B160" t="s">
-[...11 lines deleted...]
-      <c r="G160" s="1" t="s">
+      <c r="H160" t="s">
         <v>647</v>
-      </c>
-[...1 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>648</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
         <v>649</v>
       </c>
-      <c r="B161" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D161" t="s">
-        <v>641</v>
+        <v>599</v>
       </c>
       <c r="E161" t="s">
-        <v>642</v>
+        <v>600</v>
       </c>
       <c r="F161" t="s">
-        <v>80</v>
+        <v>601</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>650</v>
       </c>
       <c r="H161" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>652</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D162" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E162" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="F162" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="H162" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D163" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E163" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="H163" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="D164" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E164" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="F164" t="s">
-        <v>163</v>
+        <v>80</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="H164" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="D165" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E165" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="F165" t="s">
-        <v>13</v>
+        <v>665</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="H165" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D166" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E166" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>654</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="H166" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D167" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E167" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="F167" t="s">
-        <v>75</v>
+        <v>163</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="H167" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D168" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E168" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="F168" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="H168" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="D169" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E169" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="F169" t="s">
-        <v>156</v>
+        <v>80</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="H169" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="D170" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E170" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="F170" t="s">
-        <v>13</v>
+        <v>75</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="H170" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D171" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E171" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="F171" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="H171" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="D172" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E172" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="F172" t="s">
-        <v>549</v>
+        <v>156</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="H172" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="D173" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E173" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="F173" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="H173" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="D174" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E174" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="F174" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="H174" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D175" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E175" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="F175" t="s">
-        <v>80</v>
+        <v>553</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>86</v>
+        <v>696</v>
       </c>
       <c r="H175" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="D176" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E176" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="F176" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="H176" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="D177" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E177" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="F177" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="H177" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="D178" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E178" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="F178" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>701</v>
+        <v>86</v>
       </c>
       <c r="H178" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="D179" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E179" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="F179" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="H179" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="D180" t="s">
-        <v>707</v>
+        <v>653</v>
       </c>
       <c r="E180" t="s">
-        <v>708</v>
+        <v>654</v>
       </c>
       <c r="F180" t="s">
-        <v>156</v>
+        <v>80</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="H180" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>17</v>
+        <v>97</v>
       </c>
       <c r="D181" t="s">
-        <v>707</v>
+        <v>653</v>
       </c>
       <c r="E181" t="s">
-        <v>708</v>
+        <v>654</v>
       </c>
       <c r="F181" t="s">
-        <v>156</v>
+        <v>85</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="H181" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="D182" t="s">
-        <v>707</v>
+        <v>653</v>
       </c>
       <c r="E182" t="s">
-        <v>708</v>
+        <v>654</v>
       </c>
       <c r="F182" t="s">
-        <v>156</v>
+        <v>13</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="H182" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D183" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="E183" t="s">
-        <v>708</v>
+        <v>720</v>
       </c>
       <c r="F183" t="s">
         <v>156</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="H183" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
+        <v>723</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>17</v>
+      </c>
+      <c r="D184" t="s">
+        <v>719</v>
+      </c>
+      <c r="E184" t="s">
         <v>720</v>
-      </c>
-[...10 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F184" t="s">
         <v>156</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="H184" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D185" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="E185" t="s">
-        <v>708</v>
+        <v>720</v>
       </c>
       <c r="F185" t="s">
-        <v>75</v>
+        <v>156</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="H185" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D186" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="E186" t="s">
-        <v>708</v>
+        <v>720</v>
       </c>
       <c r="F186" t="s">
-        <v>75</v>
+        <v>156</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="H186" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D187" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="E187" t="s">
-        <v>708</v>
+        <v>720</v>
       </c>
       <c r="F187" t="s">
-        <v>730</v>
+        <v>156</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="H187" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D188" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="E188" t="s">
-        <v>708</v>
+        <v>720</v>
       </c>
       <c r="F188" t="s">
-        <v>163</v>
+        <v>75</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="H188" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D189" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="E189" t="s">
-        <v>708</v>
+        <v>720</v>
       </c>
       <c r="F189" t="s">
         <v>75</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="H189" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D190" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="E190" t="s">
-        <v>708</v>
+        <v>720</v>
       </c>
       <c r="F190" t="s">
-        <v>75</v>
+        <v>742</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="H190" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="D191" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="E191" t="s">
-        <v>708</v>
+        <v>720</v>
       </c>
       <c r="F191" t="s">
-        <v>134</v>
+        <v>163</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="H191" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="D192" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="E192" t="s">
-        <v>708</v>
+        <v>720</v>
+      </c>
+      <c r="F192" t="s">
+        <v>75</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="H192" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D193" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="E193" t="s">
-        <v>708</v>
+        <v>720</v>
+      </c>
+      <c r="F193" t="s">
+        <v>75</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="H193" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D194" t="s">
-        <v>752</v>
+        <v>719</v>
       </c>
       <c r="E194" t="s">
-        <v>753</v>
+        <v>720</v>
       </c>
       <c r="F194" t="s">
-        <v>597</v>
+        <v>134</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="H194" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="D195" t="s">
-        <v>752</v>
+        <v>719</v>
       </c>
       <c r="E195" t="s">
-        <v>753</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>720</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="H195" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D196" t="s">
-        <v>752</v>
+        <v>719</v>
       </c>
       <c r="E196" t="s">
-        <v>753</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>720</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="H196" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>10</v>
       </c>
       <c r="D197" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="E197" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F197" t="s">
-        <v>579</v>
+        <v>601</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="H197" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>17</v>
       </c>
       <c r="D198" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="E198" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F198" t="s">
-        <v>579</v>
+        <v>601</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="H198" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>21</v>
       </c>
       <c r="D199" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="E199" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F199" t="s">
-        <v>579</v>
+        <v>601</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="H199" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D200" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
       <c r="E200" t="s">
-        <v>764</v>
+        <v>776</v>
       </c>
       <c r="F200" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="H200" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>779</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>17</v>
+      </c>
+      <c r="D201" t="s">
+        <v>775</v>
+      </c>
+      <c r="E201" t="s">
         <v>776</v>
       </c>
-      <c r="B201" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F201" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="H201" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D202" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
       <c r="E202" t="s">
-        <v>764</v>
+        <v>776</v>
       </c>
       <c r="F202" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="H202" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D203" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
       <c r="E203" t="s">
-        <v>764</v>
+        <v>776</v>
       </c>
       <c r="F203" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="H203" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D204" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
       <c r="E204" t="s">
-        <v>764</v>
+        <v>776</v>
       </c>
       <c r="F204" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="H204" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D205" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
       <c r="E205" t="s">
-        <v>764</v>
+        <v>776</v>
       </c>
       <c r="F205" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="H205" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D206" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
       <c r="E206" t="s">
-        <v>792</v>
+        <v>776</v>
       </c>
       <c r="F206" t="s">
-        <v>793</v>
+        <v>583</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="H206" t="s">
-        <v>769</v>
+        <v>796</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="D207" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
       <c r="E207" t="s">
-        <v>792</v>
+        <v>776</v>
       </c>
       <c r="F207" t="s">
-        <v>793</v>
+        <v>583</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="H207" t="s">
-        <v>772</v>
+        <v>799</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="D208" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
       <c r="E208" t="s">
-        <v>792</v>
+        <v>776</v>
       </c>
       <c r="F208" t="s">
-        <v>793</v>
+        <v>583</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="H208" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D209" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
       <c r="E209" t="s">
-        <v>792</v>
+        <v>804</v>
       </c>
       <c r="F209" t="s">
-        <v>793</v>
+        <v>805</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>86</v>
+        <v>806</v>
       </c>
       <c r="H209" t="s">
-        <v>801</v>
+        <v>781</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D210" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
       <c r="E210" t="s">
-        <v>792</v>
+        <v>804</v>
       </c>
       <c r="F210" t="s">
-        <v>793</v>
+        <v>805</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="H210" t="s">
-        <v>804</v>
+        <v>784</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>809</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>21</v>
+      </c>
+      <c r="D211" t="s">
+        <v>775</v>
+      </c>
+      <c r="E211" t="s">
+        <v>804</v>
+      </c>
+      <c r="F211" t="s">
         <v>805</v>
       </c>
-      <c r="B211" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G211" s="1" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="H211" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D212" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
       <c r="E212" t="s">
-        <v>792</v>
+        <v>804</v>
       </c>
       <c r="F212" t="s">
-        <v>793</v>
+        <v>805</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>809</v>
+        <v>86</v>
       </c>
       <c r="H212" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D213" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
       <c r="E213" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
       <c r="F213" t="s">
-        <v>813</v>
+        <v>805</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="H213" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D214" t="s">
-        <v>817</v>
+        <v>775</v>
       </c>
       <c r="E214" t="s">
+        <v>804</v>
+      </c>
+      <c r="F214" t="s">
+        <v>805</v>
+      </c>
+      <c r="G214" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="F214" t="s">
-[...2 lines deleted...]
-      <c r="G214" s="1" t="s">
+      <c r="H214" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
+        <v>820</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>37</v>
+      </c>
+      <c r="D215" t="s">
+        <v>775</v>
+      </c>
+      <c r="E215" t="s">
+        <v>804</v>
+      </c>
+      <c r="F215" t="s">
+        <v>805</v>
+      </c>
+      <c r="G215" s="1" t="s">
         <v>821</v>
       </c>
-      <c r="B215" t="s">
-[...2 lines deleted...]
-      <c r="C215" t="s">
+      <c r="H215" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>823</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
         <v>10</v>
       </c>
-      <c r="D215" t="s">
-[...5 lines deleted...]
-      <c r="G215" s="1" t="s">
+      <c r="D216" t="s">
+        <v>775</v>
+      </c>
+      <c r="E216" t="s">
         <v>824</v>
       </c>
-      <c r="H215" t="s">
+      <c r="F216" t="s">
         <v>825</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H216" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>828</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>10</v>
+      </c>
+      <c r="D217" t="s">
+        <v>829</v>
+      </c>
+      <c r="E217" t="s">
+        <v>830</v>
+      </c>
+      <c r="F217" t="s">
+        <v>80</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H217" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>833</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>10</v>
+      </c>
+      <c r="D218" t="s">
+        <v>834</v>
+      </c>
+      <c r="E218" t="s">
+        <v>835</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H218" t="s">
+        <v>837</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8664,50 +8778,53 @@
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
     <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>