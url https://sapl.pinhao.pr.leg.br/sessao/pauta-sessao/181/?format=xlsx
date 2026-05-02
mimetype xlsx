--- v0 (2025-10-17)
+++ v1 (2026-05-02)
@@ -45,99 +45,99 @@
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 1 de 2025</t>
   </si>
   <si>
     <t>Alain,Aroldo,Edson A.,Edson F.,Jair,Josiel,João,Luciano,Marcio,Solange,Varella,Vilma,Vinícius</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o ANTEPROJETO DE LEI N.º 1.324/2025, que autoriza a doação de imóvel de propriedade do Município de Pinhão/PR ao Estado do Paraná/Secretaria de Estado de Segurança Pública – SSP/PR, para fins de construção de Sede de Polícia Militar, e dá outras providências.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
-    <t>Anteprojeto de Lei nº 1324 de 2025</t>
+    <t>Projeto de Lei nº 1324 de 2025</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel de propriedade do Município de Pinhão/PR ao Estado do Paraná/Secretaria de Estado de Segurança Pública – SSP/PR, para fins de construção de Sede de Polícia Militar, e dá outras providências.</t>
   </si>
   <si>
     <t>Requerimento nº 2 de 2025</t>
   </si>
   <si>
     <t>Alain,Aroldo,Edson A.,Jair,Solange,Vinícius</t>
   </si>
   <si>
     <t>REQUEREM, após ouvido o Plenário, a RETIRADA DE TRAMITAÇÃO da ORDEM DO DIA DA SESSÃO DE HOJE, 17/02/2025, os ANTEPROJETOS DE LEI N.ºs 1.320 e 1.321/2024.</t>
   </si>
   <si>
-    <t>Anteprojeto de Lei nº 1320 de 2024</t>
+    <t>Projeto de Lei nº 1320 de 2024</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa, altera a nomenclatura de Secretarias municipais, redistribui atribuições, e dá outras providências.</t>
   </si>
   <si>
     <t>Proposição inclusa na Ordem do Dia</t>
   </si>
   <si>
-    <t>Anteprojeto de Lei nº 1321 de 2024</t>
+    <t>Projeto de Lei nº 1321 de 2024</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa, e cria Secretaria Municipal de Obras e Urbanismo e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Anteprojeto de Lei nº 1325 de 2025</t>
+    <t>Projeto de Lei nº 1325 de 2025</t>
   </si>
   <si>
     <t>Altera o Plano Municipal da Educação – PME, Lei Municipal n.º 2.028/2018 e dá outras providências.</t>
   </si>
   <si>
-    <t>Anteprojeto de Lei nº 1326 de 2025</t>
+    <t>Projeto de Lei nº 1326 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento oficial do Município de Pinhão como “Terra dos Gaiteiros” e “Capital dos Gaiteiros Estado do Paraná”, Institui o Festival dos Gaiteiros no calendário oficial de eventos do Município, e dá outras providências.</t>
   </si>
   <si>
-    <t>Anteprojeto de Lei nº 1327 de 2025</t>
+    <t>Projeto de Lei nº 1327 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Programa Rede Mãe Pinhãoense e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 1 de 2025</t>
   </si>
   <si>
     <t>Vinícius</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Travessa no Bairro Dona Aurea, e dá outras providências.</t>
   </si>
   <si>
     <t>Indicação nº 1 de 2025</t>
   </si>
   <si>
     <t>Edson A.</t>
   </si>
   <si>
     <t>Para que seja feito um ponto de ônibus na comunidade da Serra da Cabra. Próximo a igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>Indicação nº 2 de 2025</t>
   </si>