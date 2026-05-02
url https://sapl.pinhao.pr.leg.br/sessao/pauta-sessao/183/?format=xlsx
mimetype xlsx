--- v0 (2025-10-17)
+++ v1 (2026-05-02)
@@ -45,69 +45,69 @@
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 1 de 2025</t>
   </si>
   <si>
     <t>Vinícius</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Travessa no Bairro Dona Aurea, e dá outras providências.</t>
   </si>
   <si>
     <t>Proposição inclusa na Ordem do Dia</t>
   </si>
   <si>
-    <t>Anteprojeto de Lei nº 1325 de 2025</t>
+    <t>Projeto de Lei nº 1325 de 2025</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
     <t>Altera o Plano Municipal da Educação – PME, Lei Municipal n.º 2.028/2018 e dá outras providências.</t>
   </si>
   <si>
-    <t>Anteprojeto de Lei nº 1326 de 2025</t>
+    <t>Projeto de Lei nº 1326 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento oficial do Município de Pinhão como “Terra dos Gaiteiros” e “Capital dos Gaiteiros Estado do Paraná”, Institui o Festival dos Gaiteiros no calendário oficial de eventos do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Anteprojeto de Lei nº 1328 de 2025</t>
+    <t>Projeto de Lei nº 1328 de 2025</t>
   </si>
   <si>
     <t>Institui o Incentivo Variável de Gratificação por Desempenho Mensal, junto à Atenção Primária à Saúde, para os Agentes Comunitários de Saúde e Agentes de Combate às Endemias, e dá outras providências.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Indicação nº 40 de 2025</t>
   </si>
   <si>
     <t>Edson A.</t>
   </si>
   <si>
     <t>Para que seja feito a ampliação e construção de três novas salas de aula, na escola Municipal do campo Nova Divinéia</t>
   </si>
   <si>
     <t>Indicação nº 41 de 2025</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e reforma do Posto de saúde da comunidade Nova Divineia.</t>
   </si>
   <si>
     <t>Indicação nº 42 de 2025</t>
   </si>