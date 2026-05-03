--- v0 (2025-10-17)
+++ v1 (2026-05-03)
@@ -33,63 +33,63 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="64">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
-    <t>Anteprojeto de Lei nº 1325 de 2025</t>
+    <t>Projeto de Lei nº 1325 de 2025</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
     <t>Altera o Plano Municipal da Educação – PME, Lei Municipal n.º 2.028/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>Proposição inclusa na Ordem do Dia</t>
   </si>
   <si>
-    <t>Anteprojeto de Lei nº 1326 de 2025</t>
+    <t>Projeto de Lei nº 1326 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento oficial do Município de Pinhão como “Terra dos Gaiteiros” e “Capital dos Gaiteiros Estado do Paraná”, Institui o Festival dos Gaiteiros no calendário oficial de eventos do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 49 de 2025</t>
   </si>
   <si>
     <t>Marcio</t>
   </si>
   <si>
     <t>Necessidade de reconstrução da ponte do Rio Capão Grande, na estrada que sai da PR-459, passando pela Fazenda Estiva, ligando à comunidade São Sebastião.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Indicação nº 55 de 2025</t>
   </si>
   <si>
     <t>Luciano</t>
   </si>
@@ -546,51 +546,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="31.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>