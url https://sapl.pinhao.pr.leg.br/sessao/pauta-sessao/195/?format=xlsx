--- v0 (2025-10-17)
+++ v1 (2026-05-02)
@@ -45,63 +45,63 @@
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Emenda nº 2 de 2025</t>
   </si>
   <si>
     <t>Alain,Aroldo,Edson A.,Edson F.,Jair,Josiel,João,Luciano,Marcio,Solange,Varella,Vilma,Vinícius</t>
   </si>
   <si>
     <t>EMENDA N.º 02/2025 - MODIFICATIVA/ADITIVA, ao Anteprojeto de Lei n.º 1.328/2025, que institui o Incentivo Variável de Gratificação por Desempenho Mensal, junto à Atenção Primária à Saúde, para os Agentes Comunitários de Saúde e Agentes de Combate às Endemias, e dá outras providências.</t>
   </si>
   <si>
     <t>Proposição inclusa na Ordem do Dia</t>
   </si>
   <si>
-    <t>Anteprojeto de Lei nº 1328 de 2025</t>
+    <t>Projeto de Lei nº 1328 de 2025</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
     <t>Institui o Incentivo Variável de Gratificação por Desempenho Mensal, junto à Atenção Primária à Saúde, para os Agentes Comunitários de Saúde e Agentes de Combate às Endemias, e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Anteprojeto de Lei nº 1341 de 2025</t>
+    <t>Projeto de Lei nº 1341 de 2025</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até R$ 79.000,00 (setenta e nove mil reais).</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 5 de 2025</t>
   </si>
   <si>
     <t>Edson F.</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de retirada de fios, cabos e equipamentos inutilizados instalados nos postes localizados em vias públicas do Município de Pinhão/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>Indicação nº 140 de 2025</t>
   </si>
   <si>
     <t>Que seja construído um ponto de ônibus na entrada do Mato Queimado.</t>
   </si>
   <si>
     <t>Indicação nº 141 de 2025</t>
   </si>