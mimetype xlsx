--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -78,51 +78,51 @@
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1388 de 2025</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Saneamento Básico e Ambiental do Município de Pinhão e cria o Conselho Municipal de Saneamento Básico e Ambiental – CMSBA, e dá outras providências.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1389 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a Concessão de Direito Real de Uso os Imóveis Públicos à empresa GEOVANE DA SILVA e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 1 de 2026</t>
   </si>
   <si>
-    <t>João,Luciano,Solange,Vilma</t>
+    <t>João,Luciano,Solange,Vilma,Vinícius</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Pais e Amigos dos Excepcionais de Pinhão - APAE.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>Altera os anexos da Lei n.º 2.447/2025 que fazem referência ao Orçamento da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 3 de 2026</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Instituto Guerreiros da Saúde.</t>
   </si>
   <si>
     <t>Indicação nº 1 de 2026</t>
   </si>
   <si>
     <t>Solicito a realização de manutenção da iluminação pública, com substituição de lâmpadas queimadas, bem como a limpeza do local com roçada e retirada de mato, na Rua Sete de Setembro, atrás da Rodoviária, próximo à residência do Sr. Odair José Vieira, visando melhorar a visibilidade, organização do espaço e garantir maior segurança aos moradores.</t>
   </si>
   <si>
     <t>Indicação nº 2 de 2026</t>
   </si>
@@ -589,51 +589,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="25.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="33.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">