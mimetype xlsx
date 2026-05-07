--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="56">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 22 de 2025</t>
   </si>
   <si>
@@ -78,114 +78,117 @@
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1390 de 2026</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
     <t>Altera Lei Municipal n.º 2.452/2026, que dispõe sobre a estrutura administrativa, cria funções, para cargos de provimento em comissão e dá outras providências.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1391 de 2026</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.048/2001 que institui o Código Tributário do Município de Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 4 de 2026</t>
   </si>
   <si>
+    <t>Luciano,Alain,Aroldo,Edson A.,Edson F.,Jair,Josiel,João,Marcio,Solange,Varella,Vilma,Vinícius</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para implantação e funcionamento de aplicativo digital de saúde no Município de Pinhão - PR.</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>João,Luciano,Vilma</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as rotinas e procedimentos de gerenciamento, controle e uso da frota de veículos da Câmara Municipal de Pinhão, cria a função de Gestor de Frota e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Requer a elaboração conjunta de Planejamento Estratégico para construção do Diagnóstico Municipal da Violência contra a Mulher.</t>
+  </si>
+  <si>
+    <t>Indicação nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizada intervenção e melhorias na Estrada do Lajeado Feio, próximo à Igreja Assembleia de Deus, na Comunidade São Pedro, nas mediações da Linha Eletrosul, onde residem os senhores Fernando Silva e Adão Gabriel, devido à má condição da via ocasionada por fenômenos naturais, resultando em pontos de, erosões e dificuldade de tráfego.</t>
+  </si>
+  <si>
+    <t>Indicação nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizada intervenção e melhorias na estrada da Serra da Cabra, próximo à entrada da antiga Igreja Assembleia de Deus, nas proximidades da residência do Sr. Daniel, devido às más condições da via, dificultando o tráfego no local.</t>
+  </si>
+  <si>
+    <t>Indicação nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizada reforma do ponto de ônibus localizado na Serra da Cabra, próximo à Igreja Assembleia de Deus, nas proximidades da residência da Sra. Eroni, local onde o Sr. Jacir morava.</t>
+  </si>
+  <si>
+    <t>Indicação nº 11 de 2026</t>
+  </si>
+  <si>
+    <t>Solicito que sejam realizadas intervenções e melhorias na estrada da Comunidade São Roque e São Roquinho, bem como no trecho próximo ao barracão dos Sem-Terra, na Comunidade Faxinalense, nas proximidades onde atua a Sra. Josielma, Agente de Saúde, e onde reside o Sr. Amauri Oliveira, devido às más condições da via.</t>
+  </si>
+  <si>
+    <t>Indicação nº 12 de 2026</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizada terraplanagem em um lote de terra localizado na comunidade Faxinal dos Silvérios, antes da entrada do Laranjal, à direita, na propriedade do Sr. Yago Camargo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizada melhoria com cascalhamento e nivelamento na Comunidade Santa Maria, atrás do posto de saúde, próximo à propriedade do Sr. Emerson Soares.</t>
+  </si>
+  <si>
+    <t>Indicação nº 14 de 2026</t>
+  </si>
+  <si>
+    <t>Solicito a instalação de um Ponto de Ônibus na Comunidade Faxinal dos Ribeiros, próximo à propriedade do Sr. Zeca Eugênio.</t>
+  </si>
+  <si>
+    <t>Indicação nº 30 de 2026</t>
+  </si>
+  <si>
     <t>Luciano</t>
-  </si>
-[...61 lines deleted...]
-    <t>Indicação nº 30 de 2026</t>
   </si>
   <si>
     <t>Instalação de bebedouros com água filtrada e gelada nas praças municipais.</t>
   </si>
   <si>
     <t>Indicação nº 31 de 2026</t>
   </si>
   <si>
     <t>Marcio</t>
   </si>
   <si>
     <t>Readequação da estrada nas localidades da Serra da Cabra.</t>
   </si>
   <si>
     <t>Indicação nº 32 de 2026</t>
   </si>
   <si>
     <t>Que seja feito a readequação da estrada do povoado Arroio Bonito, da antiga subestação da Copel,  próximo a Nova Divineia, no antigo Incra velho.</t>
   </si>
   <si>
     <t>Indicação nº 33 de 2026</t>
   </si>
   <si>
     <t>Que seja tomado as providências com relação aos alagamentos das casas do final da R João Ferreira da Silva, no Bairro Mazurechen.</t>
   </si>
@@ -519,51 +522,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="19" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="84.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -835,134 +838,134 @@
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>42</v>
       </c>
       <c r="F15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>2528</v>
       </c>
       <c r="B16" t="s">
         <v>14</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>2529</v>
       </c>
       <c r="B17" t="s">
         <v>14</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>2530</v>
       </c>
       <c r="B18" t="s">
         <v>14</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F18" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>2531</v>
       </c>
       <c r="B19" t="s">
         <v>14</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>2534</v>
       </c>
       <c r="B20" t="s">
         <v>14</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F20" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>