--- v0 (2026-03-22)
+++ v1 (2026-05-08)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="75">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 5 de 2026</t>
   </si>
   <si>
@@ -90,189 +90,192 @@
   <si>
     <t>Requerimento nº 3 de 2026</t>
   </si>
   <si>
     <t>Edson F.,Alain,Aroldo,Edson A.,Jair,João,Luciano,Marcio,Varella,Vilma,Vinícius</t>
   </si>
   <si>
     <t>Requer informações do Poder Executivo referente ao contrato com a Companhia de Saneamento do Paraná - Sanepar, bem como informações sobre as inúmeras reclamações sobre falta de água, baixa pressão e excesso de turbidez.</t>
   </si>
   <si>
     <t>Requerimento nº 4 de 2026</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo encaminhe informações a respeito das medidas que veem sendo adotadas junto à Companhia Paranaense de Energia -Copel - para solucionar os problemas recorrentes de queda de energia em Pinhão.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1390 de 2026</t>
   </si>
   <si>
     <t>Altera Lei Municipal n.º 2.452/2026, que dispõe sobre a estrutura administrativa, cria funções, para cargos de provimento em comissão e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 1 de 2026</t>
   </si>
   <si>
-    <t>João,Luciano,Solange,Vilma</t>
+    <t>João,Luciano,Solange,Vilma,Vinícius</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Pais e Amigos dos Excepcionais de Pinhão - APAE.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 4 de 2026</t>
   </si>
   <si>
+    <t>Luciano,Alain,Aroldo,Edson A.,Edson F.,Jair,Josiel,João,Marcio,Solange,Varella,Vilma,Vinícius</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para implantação e funcionamento de aplicativo digital de saúde no Município de Pinhão - PR.</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>João,Luciano,Vilma</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as rotinas e procedimentos de gerenciamento, controle e uso da frota de veículos da Câmara Municipal de Pinhão, cria a função de Gestor de Frota e dá outras providências.</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 1393 de 2026</t>
+  </si>
+  <si>
+    <t>Institui o Fundo Municipal de Saneamento Básico do Município de Pinhão, cria o Conselho Municipal de Saneamento Básico e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Alain</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Rua CLEUSA APARECIDA DE LIMA o logradouro público localizado no Bairro Baggio II, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Indicação nº 56 de 2026</t>
+  </si>
+  <si>
+    <t>Edson F.</t>
+  </si>
+  <si>
+    <t>Que seja realizado o patrolamento das estradas das comunidades Faxinal dos Silvérios, Laranjal, Poço Grande e Descaderado.</t>
+  </si>
+  <si>
+    <t>Indicação nº 46 de 2026</t>
+  </si>
+  <si>
+    <t>Vinícius</t>
+  </si>
+  <si>
+    <t>Que seja realizada a instalação de uma ATI – Academia da Terceira Idade na Comunidade de Guarapuavinha, preferencialmente em local próximo ao ESF da Comunidade, proporcionando um espaço adequado para a prática de atividades físicas e promoção da saúde da população.</t>
+  </si>
+  <si>
+    <t>Indicação nº 47 de 2026</t>
+  </si>
+  <si>
+    <t>Josiel</t>
+  </si>
+  <si>
+    <t>Solicito que sejam realizadas intervenções nos ramais que se conectam à estrada principal das Comunidades São Roquinho, São Roque, Água Amarela e Nossa Senhora Aparecida, considerando as dificuldades enfrentadas pelo transporte escolar, produtores rurais e demais usuários, conforme relatos dos motoristas escolares.</t>
+  </si>
+  <si>
+    <t>Indicação nº 48 de 2026</t>
+  </si>
+  <si>
+    <t>Que sejam disponibilizadas e instaladas manilhas para o controle do escoamento da água pluvial na Rua José Maria Strk, nº 38, Bairro Colina Verde, em frente à residência da Sra. Marly Aparecida Ferreira da Silva.</t>
+  </si>
+  <si>
+    <t>Indicação nº 49 de 2026</t>
+  </si>
+  <si>
+    <t>Que seja realizado o calçamento da Rua Valter José da Silva, no trecho que vai do Posto de Saúde até a Oficina do Gaúcho, no Bairro Dois Irmãos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 50 de 2026</t>
+  </si>
+  <si>
+    <t>Marcio</t>
+  </si>
+  <si>
+    <t>Que seja construído um ponto de ônibus, na Rua Manoel Mendes de Almeida, esquina com a Rua Rivail Alberto Gomes, Bairro Dona Evanira</t>
+  </si>
+  <si>
+    <t>Indicação nº 52 de 2026</t>
+  </si>
+  <si>
+    <t>Vilma</t>
+  </si>
+  <si>
+    <t>Ampliação do horário de atendimento do setor de agendamento de exames e consultas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 53 de 2026</t>
+  </si>
+  <si>
+    <t>Que seja realizado o rebaixamento e nivelamento da rua em frente ao posto de saúde do Dois Irmãos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 54 de 2026</t>
+  </si>
+  <si>
+    <t>Que seja construída uma sala com banheiro para uso do ACS e que seja instalado um toldo na frente do posto de saúde.</t>
+  </si>
+  <si>
+    <t>Indicação nº 55 de 2026</t>
+  </si>
+  <si>
     <t>Luciano</t>
   </si>
   <si>
-    <t>Dispõe sobre diretrizes para implantação e funcionamento de aplicativo digital de saúde no Município de Pinhão - PR.</t>
-[...100 lines deleted...]
-  <si>
     <t>Melhoria da infraestrutura de água e energia elétrica nos cemitérios municipais</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 6 de 2026</t>
   </si>
   <si>
     <t>Concede reposição aos subsídios do Prefeito, Vice-Prefeito, Secretários Municipais, Presidente da Câmara e Vereadores do Município de Pinhão – PR.</t>
   </si>
   <si>
     <t>Requerimento nº 7 de 2026</t>
   </si>
   <si>
     <t>Requer informações sobre a contratação dos Professores de Apoio Educacional Especializado (PAEE).</t>
   </si>
   <si>
     <t>Indicação nº 57 de 2026</t>
   </si>
   <si>
     <t>Solicitação de limpeza nos Cemitérios Municipais.</t>
   </si>
   <si>
     <t>Requerimento nº 8 de 2026</t>
   </si>
   <si>
-    <t>Luciano,João,Vilma</t>
+    <t>Luciano,João,Marcio,Vilma</t>
   </si>
   <si>
     <t>Requerem informações oficiais acerca da convocação dos candidatos aprovados no Concurso Público regido pelo Edital nº 001/2024, promovido pela Prefeitura Municipal de Pinhão.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -576,51 +579,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="37.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="71" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="84.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -1052,151 +1055,151 @@
       </c>
       <c r="C23" t="s">
         <v>61</v>
       </c>
       <c r="D23" t="s">
         <v>41</v>
       </c>
       <c r="E23" t="s">
         <v>62</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>2571</v>
       </c>
       <c r="B24" t="s">
         <v>34</v>
       </c>
       <c r="C24" t="s">
         <v>63</v>
       </c>
       <c r="D24" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="E24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>2574</v>
       </c>
       <c r="B25" t="s">
         <v>34</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>2575</v>
       </c>
       <c r="B26" t="s">
         <v>34</v>
       </c>
       <c r="C26" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E26" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>2577</v>
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
       <c r="C27" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D27" t="s">
         <v>57</v>
       </c>
       <c r="E27" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>2573</v>
       </c>
       <c r="B28" t="s">
         <v>34</v>
       </c>
       <c r="C28" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D28" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="E28" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>2587</v>
       </c>
       <c r="B29" t="s">
         <v>34</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D29" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E29" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>