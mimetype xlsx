--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="64">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Parecer C. de Legislação, Justiça e Redação Final nº 4 de 2026</t>
   </si>
   <si>
@@ -75,139 +75,177 @@
   <si>
     <t>REQUEREM, após ouvido o Plenário, a tramitação em REGIME DE URGÊNCIA ESPECIAL para o PROJETO DE LEI N.º 1.393/2026.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1393 de 2026</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Saneamento Básico do Município de Pinhão, cria o Conselho Municipal de Saneamento Básico e dá outras providências.</t>
   </si>
   <si>
     <t>Requerimento nº 7 de 2026</t>
   </si>
   <si>
     <t>Vilma</t>
   </si>
   <si>
     <t>Requer informações sobre a contratação dos Professores de Apoio Educacional Especializado (PAEE).</t>
   </si>
   <si>
     <t>Requerimento nº 8 de 2026</t>
   </si>
   <si>
-    <t>Luciano,João,Vilma</t>
+    <t>Luciano,João,Marcio,Vilma</t>
   </si>
   <si>
     <t>Requerem informações oficiais acerca da convocação dos candidatos aprovados no Concurso Público regido pelo Edital nº 001/2024, promovido pela Prefeitura Municipal de Pinhão.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1390 de 2026</t>
   </si>
   <si>
     <t>Altera Lei Municipal n.º 2.452/2026, que dispõe sobre a estrutura administrativa, cria funções, para cargos de provimento em comissão e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 1 de 2026</t>
   </si>
   <si>
-    <t>João,Luciano,Solange,Vilma</t>
+    <t>João,Luciano,Solange,Vilma,Vinícius</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Pais e Amigos dos Excepcionais de Pinhão - APAE.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 4 de 2026</t>
   </si>
   <si>
+    <t>Luciano,Alain,Aroldo,Edson A.,Edson F.,Jair,Josiel,João,Marcio,Solange,Varella,Vilma,Vinícius</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para implantação e funcionamento de aplicativo digital de saúde no Município de Pinhão - PR.</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>João,Luciano,Vilma</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as rotinas e procedimentos de gerenciamento, controle e uso da frota de veículos da Câmara Municipal de Pinhão, cria a função de Gestor de Frota e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>Concede reposição aos subsídios do Prefeito, Vice-Prefeito, Secretários Municipais, Presidente da Câmara e Vereadores do Município de Pinhão – PR.</t>
+  </si>
+  <si>
+    <t>Emenda nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>MODIFICATIVA/ADITIVA - AO PROJETO DE LEI N.º 1.393/2025, que institui o Fundo Municipal de Saneamento Básico do Município de Pinhão, cria o Conselho Municipal de Saneamento Básico e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>Josiel</t>
+  </si>
+  <si>
+    <t>Dispõe sobre restrições administrativas para nomeação, contratação e exercício de funções públicas por pessoas condenadas por crimes contra a mulher, contra crianças e adolescentes e por participação em organização criminosa, no âmbito do Município de Pinhão – PR, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>Solange</t>
+  </si>
+  <si>
+    <t>Institui o 'Festival Municipal da Pessoa Idosa – 60+” no Município de Pinhão/PR e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Indicação nº 58 de 2026</t>
+  </si>
+  <si>
+    <t>Marcio</t>
+  </si>
+  <si>
+    <t>Reativação do Programa Municipal “Seu Bairro, Nossa Meta.</t>
+  </si>
+  <si>
+    <t>Indicação nº 59 de 2026</t>
+  </si>
+  <si>
+    <t>Vinícius</t>
+  </si>
+  <si>
+    <t>Que seja feito o reposicionamento do totem informativo localizado no trevo de acesso principal da cidade, visando não prejudicar a visibilidade dos motoristas que trafegam pelo local.</t>
+  </si>
+  <si>
+    <t>Indicação nº 60 de 2026</t>
+  </si>
+  <si>
+    <t>Que seja feito o cascalhamento de estrada na Serra da Cabra, após o final do calçamento.</t>
+  </si>
+  <si>
+    <t>Indicação nº 61 de 2026</t>
+  </si>
+  <si>
+    <t>Edson F.</t>
+  </si>
+  <si>
+    <t>Que sejam colocadas manilhas de maior diâmetro em dois pontos da estrada geral do Zattar, sendo um na comunidade de Dois Irmãos e outro na comunidade de Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>Indicação nº 62 de 2026</t>
+  </si>
+  <si>
+    <t>Que seja realizado o reparo da ponte localizada próximo a propriedade do Sr. Alcemir Vinícios, na comunidade de Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>Indicação nº 63 de 2026</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca da tampa do bueiro localizado em frente à Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>Indicação nº 64 de 2026</t>
+  </si>
+  <si>
     <t>Luciano</t>
   </si>
   <si>
-    <t>Dispõe sobre diretrizes para implantação e funcionamento de aplicativo digital de saúde no Município de Pinhão - PR.</t>
-[...60 lines deleted...]
-    <t>Que seja feito o reposicionamento do totem informativo localizado no trevo de acesso principal da cidade, visando não prejudicar a visibilidade dos motoristas que trafegam pelo local.</t>
+    <t>Solicita-se a realização da troca de lâmpadas da iluminação pública em dois postes localizados na Rua São Simão, esquina com a via do Bairro São Cristóvão.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -499,61 +537,61 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="55.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="49.28515625" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="240.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="84.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
@@ -732,126 +770,266 @@
         <v>33</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>2575</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="E11" t="s">
         <v>35</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>2568</v>
+        <v>2593</v>
       </c>
       <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" t="s">
         <v>36</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
         <v>37</v>
       </c>
-      <c r="D12" t="s">
+      <c r="F12" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>2584</v>
+        <v>2568</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" t="s">
         <v>41</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>42</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" t="s">
         <v>44</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>45</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
+        <v>2583</v>
+      </c>
+      <c r="B15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
         <v>2585</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" t="s">
+        <v>50</v>
+      </c>
+      <c r="E16" t="s">
+        <v>51</v>
+      </c>
+      <c r="F16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>2588</v>
+      </c>
+      <c r="B17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" t="s">
+        <v>50</v>
+      </c>
+      <c r="E17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F17" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>2589</v>
+      </c>
+      <c r="B18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" t="s">
+        <v>54</v>
+      </c>
+      <c r="D18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>2590</v>
+      </c>
+      <c r="B19" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" t="s">
+        <v>57</v>
+      </c>
+      <c r="D19" t="s">
+        <v>55</v>
+      </c>
+      <c r="E19" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>2591</v>
+      </c>
+      <c r="B20" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" t="s">
+        <v>59</v>
+      </c>
+      <c r="D20" t="s">
+        <v>55</v>
+      </c>
+      <c r="E20" t="s">
+        <v>60</v>
+      </c>
+      <c r="F20" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>2592</v>
+      </c>
+      <c r="B21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" t="s">
+        <v>63</v>
+      </c>
+      <c r="F21" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>2593</v>
+      </c>
+      <c r="B22" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" t="s">
         <v>36</v>
       </c>
-      <c r="C15" t="s">
-[...9 lines deleted...]
-        <v>40</v>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" t="s">
+        <v>37</v>
+      </c>
+      <c r="F22" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>